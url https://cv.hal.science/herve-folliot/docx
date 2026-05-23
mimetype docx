--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:141.69741697417px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hervé Folliot </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Pr. Hervé FOLLIOT, Institut FOTON, UMR CNRS 6082, équipe OHM, Directeur Délégué de la Recherche et de la Valorisation INSA Rennes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">herve-folliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1392-4865</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13913266X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low threshold 1550 nm emitting QD optically pumped VCSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Brevalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (2), pp.69-72. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2020.3044457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct measurement of the spectral dependence of Lamb coupling constant in a dual frequency quantum well-based VECSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Brévalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Pes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (15), pp.21083-21091. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.27.021083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Integration of Red-NIR Emissive Ceramic-like AnM6Xi8Xa6 Metal Cluster Salts in Organic Copolymers Using Supramolecular Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noee Dumait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Amela-Cortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Roiland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Harnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (19), pp.4825-4829. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201800860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heating-Enhanced Dielectrophoresis for Aligned Single-Walled Carbon Nanotube Film of Ultrahigh Density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingyuan Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Guezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Batte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Loualiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (1), pp.429. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s11671-017-2199-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of VCSEL Performances Using Localized Copper Bonding Through Silicon Vias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethallah Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Pes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (13), pp.1105 - 1108. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2017.2703599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Class-A operation of an optically-pumped 1.6 µm-emitting quantum dash-based vertical-external-cavity surface-emitting laser on InP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Pes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, OSA Optics Express, 25 (10), pp.11760-11766. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.25.011760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroswitchable red-NIR luminescence of ionic clustomesogen containing nematic liquid crystalline devices.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Prévôt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Amela-Cortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaylan Suman Manna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Roisnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (15310), pp.5152-5161. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5TC00632E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Integration in Electro-Optic Devices of Highly Efficient and Robust Red-NIR Phosphorescent Nematic Hybrid Liquid Crystals Containing [Mo6I8(OCOCnF2n+1)6]2− (n = 1, 2, 3) Nanoclusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Prévôt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Amela-Cortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumann K Manna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (31), pp.4966-4975. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.201501876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuned red NIR phosphorescence of polyurethane hybrid composites embedding metallic nanoclusters for oxygen sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Amela-Cortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Paofai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Molard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (38), pp.8177-8180. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5CC01867F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guided Photoluminescence from Integrated Carbon-Nanotube-Based Optical Waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bodiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingyuan Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Guezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enguerran Delcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Batté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (40), pp.6181-6186. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.201502536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sb surfactant mediated growth of InAs/AlAs0.56Sb0.44 strained quantum well for intersubband absorption at 1.55 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 106 (8), pp.081908. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4913845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inside Back Cover: Photoluminescence: Design and Integration in Electro-Optic Devices of Highly Efficient and Robust Red-NIR Phosphorescent Nematic Hybrid Liquid Crystals Containing [Mo6I8(OCOCnF2n+1)6]2- (n = 1, 2, 3) Nanoclusters (Adv. Funct. Mater. 31/2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Prévôt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Amela-Cortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumann K. Manna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (31), pp.5075. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.201570212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volmer–Weber InAs quantum dot formation on InP (113)B substrates under the surfactant effect of Sb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel J. C. Mauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 105 (3), pp.033113. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4891505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermotropic Luminescent Clustomesogen Showing a Nematic Phase: A Combination of Experimental and Molecular Simulation Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Amela-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Dorson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Prévôt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Ghoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (28), pp.8561-8565. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201402466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voltage-Driven Photoluminescence Modulation of Liquid-Crystalline Hybridized ZnO Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Neaime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Prévôt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Amela-Cortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viorel Cîrcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (42), pp.13770-13776. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201403154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonics based on carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingyuan Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Gicquel-Guézo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Loualiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Batte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8, pp.300. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1556-276X-8-300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal conductivity of InAs quantum dot stacks using AlAs strain compensating layers on InP substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salman Salman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 177 (11), pp.882-886. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mseb.2012.03.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00698574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic, optical and structural properties of (In,Ga)As/GaP quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Turban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tra Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail O. Nestoklon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86, pp.205316. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.86.205316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of the polarization stability of a 1.55 µm emitting vertical-cavity surface-emitting laser under modulation using quantum dashes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Shuaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (15), pp.16832-16837. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.20.016832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape and size control of InAs/InP (113)B quantum dots by Sb deposition during the capping procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bozkurt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. G. Keizer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22, pp.055703. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/22/5/055703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room temperature operation of GaAsP(N)/GaP(N) quantum well based light-emitting diodes: Effect of the incorporation of nitrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tra Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 98, pp.251110. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3601857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room temperature photoluminescence of high density (In,Ga)As/GaP quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tra Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jancu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 99, pp.143123. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3646911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achievement of InSb Quantum Dots on InP(100) Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japanese Journal of Applied Physics Part 1: Regular Papers and Short Notes and Review Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49, pp.060210-1. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1143/JJAP.49.060210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis by high-resolution electron microscopy of elastic strain in thick InAs layers embedded in Ga0.47In0.53As buffers on InP(0 0 1) substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Crestou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ponchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (9), pp.3238. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2010.01.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonance tuning of two-photon absorption microcavities for wavelength-selective pulse monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Krug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.H. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. O'Dowd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lynch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Donegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (2), pp.433-435. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2005.862357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light emitting diodes on silicon substrates: preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiming Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Boyer-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6 (10), pp.2212-2216. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/PSSC.200881728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization control of 1.6 µm vertical-cavity surface-emitting lasers using InAs quantum dashes on InP(001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulhadi Nakkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 95, pp.011117. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3176437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of highly strained InAs material from first-principles modelling: application to an ideal QD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiming Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41, pp.165505. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/41/16/165505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical properties and morphology of InAs/InP (113B) surface quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulhadi Nakkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Caroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 92 (23), pp.231911. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2943651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an InGaAs/InP 1.55 µm electrically pumped VCSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 40 (14-15), pp.1193-98. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11082-009-9306-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative characteristic temperature of long wavelength InAs/AlGaInAs quantum dot lasers grown on InP substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Alghoraibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 91, pp.261105. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2827177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatic Dispersion Monitoring of 80-Gb/s OTDM Data Signal via Two-Photon Absorption in a Semiconductor Microcavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bondarczuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. J. Maguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.P. Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. O'Dowd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.H. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photon. Techn. Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19 (1), pp.21-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Fabrication of GaInAsP/InP VCSEL with two a-Si/a-SiNx Bragg reflectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38 (4-6), pp.281-291. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11082-006-0029-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved pump probe of 1.55 µm InAs/InP quantum dots under high resonant excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Caroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 88, pp.171502. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2199454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increase of charge-carrier redistribution efficiency in a laterally organized superlattice of coupled quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manus Hayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Caroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Joulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74, pp.245315. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.74.245315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical signal processing via two-photon absorption in a semiconductor microcavity for the next generation of high-speed optical communications network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Maguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liam P. Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Krug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.H. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. O'Dowd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24 (7), pp.2683. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2006.875202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-polymer-dispersed liquid crystal as phase modulator for a tunable vertical-cavity surface-emitting laser at 1.55 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 45 (33), pp.8484-8490. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.45.008484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-wavelength Vertical-Cavity Surface-Emitting Laser using an electro-optic index modulator with 10-nm tuning range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 89 (1), pp.11102. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2219144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of holes on the dynamic polarization of nuclei in semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalberto Brunetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Vladimirova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Scalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Corre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 73, pp.121202. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.73.121202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achievement of High Density InAs Quantum Dots on InP (311)B Substrate Emitting at 1.55 µm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Caroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japanese Journal of Applied Physics, part 2 : Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 44, pp.1069. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1143/JJAP.44.L1069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si wafer bonded of a-Si/a-SiNx distributed Bragg reflectors for 1.55-µm wavelength vertical cavity surface emitting lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Loualiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 98 (4), pp.043107. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2009075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approach to wetting-layer-assisted lateral coupling of InAs/InP quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Platz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Caroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 72, pp.035342. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.72.035342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the capping layers on lateral confinement in InAs/InP quantum dots for 1.55 µm laser applications studied by magnetophotoluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Caroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 87, pp.233111. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2132527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-gain and low-threshold InAs quantum-dot lasers on InP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Caroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Platz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 87, pp.243107. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2146063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of InAs quantum dot lasers emitting at 1.55 µm under optical and electrical injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Platz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Caroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Vol.20 (n°5), pp.459-463. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0268-1242/20/5/023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-Optical Sampling Utilising Two-Photon Absorption in a Semiconductor Micro-Cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul J. Maguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liam P. Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Krug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lynch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Vol.41 (Issue 8), pp.489-490. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el:20058166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative investigations of optical absorption in InAs/InP (311)B quantum dots emitting at 1.55 µm wavelength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 85 (23), pp.5685. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1832750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-sensitivity two-photon absorption microcavity autocorrelator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Krug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lynch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Donegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 16 (6), pp.1543 - 1545. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2004.827102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of interface-layers composition and strain distribution on the optical transitions of InAs quantum dots on InP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Loualiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Drouot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Corre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 58 (16), pp.10700-10704. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.58.10700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (92)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Through investigation of mode-coupling in VECSELs: towards robust dual-frequency operation of a single-axis laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Brevalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Pes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West - LASE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1545 nm Quantum Dot Vertical Cavity Surface Emitting Laser with low threshold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Brévalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compound Semiconductor Week 2019 (CSW 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nara, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Hole Burning Spectroscopy on Quantum Dashes and Quantum Dots for Dual-Frequency Laser Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Brévalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compound Semiconductor Week 2019 (CSW 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nara, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode Coupling Measurement in Dual-Frequency Quantum Well-based VECSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Brévalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Pes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compound Semiconductor Week 2019 (CSW 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nara, Japan. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1.5 µm Quantum Dots Spectral Hole Burning experiments for dual frequency laser engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Brévalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Conference on the Physics of Semiconductors (ICPS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation et optimisation de composants photoniques à base de nanotubes de carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Guezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bodiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingyuan Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Batte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone du Carbone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone de l'Etude des Carbones, Apr 2017, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical properties of integrated waveguides incorporating semiconducting single-wall carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bodiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingyuan Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Guézo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enguerran Delcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Batte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2016 (E-MRS 2016 Spring Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of VCSEL performances using a novel bonding process based on localized electroplating copper through Silicon vias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Pes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethallah Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Workshop on VCSELs (VCSEL Day 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TU Darmstadt, Jun 2016, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finely tunable 1.55 µm emitting VeCSELs for embedded and compact optical and microwave systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Pes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Workshop on VeCSELs (VeCSEL 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IES - Institut d’Electronique et des Systèmes (Université de Montpellier), Nov 2015, Montpellier, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminescence guidée dans des guides d’onde intégrés incorporant des nanotubes de carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bodiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingyuan Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Guezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enguerran Delcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Batte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bretagne 2015 - 35è Journées Nationales d'Optique Guidée (JNOG'35)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate measurement of temperature and electrochemical potential of InGaAsPlInP heterostructures: a first indication of hot carriers solar cell operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lombez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rodière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE 40th Photovoltaic Specialists Conference (PVSC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced concepts of III-V-based Solar Cells heterostructures: towards III-V/Si CPV on Si substrates and hot-carrier solar cells on InP substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Almosni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Râle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rodière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society 2014 Sptring Meeting (E-MRS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of InP/InGaAsP-multi-quantum-wells heterostructures for high efficiency solar energy conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rodière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lombez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compound Semiconductor Week 2014 - 41st International Symposium on Compound Semiconductors (ISCS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition metal clusters containing luminescent hybrid liquid crystal in the design of electroswitchable devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Prévôt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Amela-Cortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Liquid Crystal Conference (ILCC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition dependent nature of the fundamental optical transition in (In,Ga)As/GaP quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tra Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nestoklon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katiane Pereira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Indium Phosphide and Related Materials (IPRM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France. pp.Th-B1-2, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIPRM.2014.6880555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition profiles in InP/InAsP quantum well structures under the effect of reactives gases during dry etching processes — Luminescence and SIMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Landesman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hortelano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Indium Phosphide and Related Materials (IPRM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France. pp.P7, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIPRM.2014.6880554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrier lifetime and relaxation dynamics in (In)GaAs/GaP quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Balocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Physics and Applications of Laser Dynamics IS-PALD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Γ-X competition in (In,Ga)As/GaP quantum dots (QDs) : effect of QD size and Indium composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Turban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tra Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">euro-MBE conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Levi, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature of the optical transition in (In,Ga)As(N)/GaP quantum dots (QDs): effect of QD size, indium composition and nitrogen incorporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Pereira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Turban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compound semiconductors week, IPRM, 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boîtes quantiques semi-conductrices : relation entre morphologie, structure électronique et propriétés optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Turban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nanosciences et Nanotechnologies du Nord Ouest 2013 (J2NO 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gamma-X competition for the optical transition of (In,Ga)As(N)/GaP quantum dots (QDs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Pereira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Turban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials research society meeting EMRS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InP/InGaAsP Heterostructures for Hot Carrier Solar Cells (HCSC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rodière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lombez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th European Photovoltaic Solar Energy Conference (EU PVSEC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France. pp.127-128, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4229/28thEUPVSEC2013-1DO.4.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sb surface mediated growth of InAs on InP(100) and (311)B substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-mbe conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Levi, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">coherent integration of photonics on silicon through the growth of GaP/Si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tra Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiming Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technical Meeting of Sandie European Network of Excellence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and experimental study of (In,Ga)As/GaP quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tra Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Turban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Superlattices, Nanostructures, and Nanodevices (ICSNN 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Dresden, Germany. pp.643, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1556-276X-7-643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sb surfactant mediated growth of InAs/AlAsSb quantum wells up to 8 monolayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Boyer-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Superlattices, Nanostructures and Nanodevices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00809031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot Carrier Solar Cell: From Simulation to Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rodière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Delamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Laribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th European Photovoltaic Solar Energy Conference and Exhibition (EU PVSEC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Frankfurt, Germany. pp.89, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4229/27thEUPVSEC2012-1BO.9.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent integration of photonics on silicon through the growth of nanostructures on GaP/Si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tra Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiming Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics west 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, San Fransisco, United States. pp.82681H, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.910279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoelectric properties of InAs/InP nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salman Salman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microtechnology and Thermal Problems in Electronics (Microthem 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lodz, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoelectric properties of InAs/InP nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salman Salman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromat 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrier injection in GaAsP(N)/GaPN Quantum Wells on Silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tra Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiming Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compound Semiconductor Week 2011 - 23rd International Conference on Indium Phosphide and Related Materials (IPRM 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Berlin, Germany. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation d'une DEL à puits quantiques de GaAsP sur substrat GaP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiming Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INNOV'INSA (Recherche, développement, innovation et transfert à l'INSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Rennes, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation dynamique de la stabilité de polarisation des VCSELs a fils quantiques pour la réalisation de sources telecom accordables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire PONANT 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Rennes, France. pp.15-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00589384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization controlled quantum dashes VCSELs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Conference on Integrated Optics (ECIO 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QD laser on InP substrate for 1.55 µm emission and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West - OPTO 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, San Francisco, United States. pp.76081B, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.848398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers à boites quantiques sur InP pour les applications télécom à 1,55 µm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Homeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayong Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire PONANT 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance hétérogène de semi-conducteurs III-V sur silicium : vers l'optoélectronique sur silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiming Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire PONANT 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Rennes, France. pp.9-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation dynamique de la stabilité de polarisation des VCSELs à fils quantiques pour les applications télécom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOG 2010 : 29e journées nationales d'optique guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape control of quantum dots studied by cross-sectional scanning tunneling microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. G. Keizer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bozkurt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bocquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Noda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on the Physics of Semiconductors (ICPS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Seoul, South Korea. pp.102413, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3577960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers devices based on nanostructures grown on InP substrate for 1.55 μm emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Frontier 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00589343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light emitting diodes on silicon substrates: preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiming Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TNT (Trends in Nanotechnologies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Oviedo, Spain. pp.2212-16, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssc.200881728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition fils boites dans le système InAs/InP (100)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Alghoraibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulhadi Nakkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Société Française de métallurgie et matériaux (SF2M)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Rennes, France. pp.W. Lu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First step to Si photonics: synthesis of quantum dot light-emitters on GaP substrate by MBE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiming Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference Trends in Nanotechnologies (TNT 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Oviedo, Spain. pp.2207, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssc.200881722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a light-emitter on Si: Growth of InAs and InP nanostructure on GaP substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiming Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Alsahwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(International Workshop on Semiconductor Quantum Dot Devices and Applications)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Rennes, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocurrent study of InAs/GaInAsP(Q1.18) quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Burin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indium Phosphide and Related Materials (IPRM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Versailles, France. pp.309-11, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIPRM.2008.4702977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00501639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation d'un VCSEL à pompage électrique, accordable en longueurd'onde pour la bande C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Castany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulhadi Nakkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Optique Guidée JNOG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoluminescence de nanostructures sur substrat GaP/Si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiming Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nanosciences de Bretagne (JNB2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Rennes, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InAs quantum wires on InP substrate for VCSEL applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulhadi Nakkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indium Phosphide &amp; Related Materials IPRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Versailles, France. pp.1, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIPRM.2008.4703028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of lateral coupling on the carrier dynamics in InAs/InP(311)B quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulhadi Nakkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indium Phosphide and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Versailles, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIPRM.2008.4702968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émission de boites quantiques au delà de 1.55 µm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nano-Micro et Optoélectronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary results for the realization of light emitters on silicon substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiming Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SQDA (International Workshop on Semiconductor Quantum Dot Devices and Applications)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Rennes, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of lateral coupling on the carrier redistribution in InAs/InP(311)B high dots surface density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulhadi Nakkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Semiconductor Quantum Dot Devices and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, rennes, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of InGaAs/InP 1.55μm vertical cavity surface emitting lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Numerical Simulation of Optoelectronic Devices (NUSOD '08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Nottingham, United Kingdom. p 1-2, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NUSOD.2008.4668208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance par MBE de Boites quantiques InP sur GaP/Si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiming Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journées nanoscience de Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Nantes, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optically enhanced nuclear spin polarization in InP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalberto Brunetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Vladimirova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Scalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Corre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference on the Physics of Semiconductors (ICPS-28)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Vienna, Austria. pp.1347-1348, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2730402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrier relaxation dynamics of 1.55 µm InAs/InP quantum dots under high resonant excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Caroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference on the Physics of Semiconductors - ICPS 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Vienne, Austria. pp.991, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2730228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InAs quantum dots grown on GaAsSb buffer layer lattice matched on InP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd SANDiE Workshop on Characterization and modelling of self-assembled semiconductor nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France. pp.W. Lu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical properties and morphology of the quantum dots InAs/InP (311)B characterized by photoluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulhadi Nakkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Alghoraibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWQD (International Workshop on Long Wavelength Quantum Dots : Growth and Applications)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Rennes, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical and experimental study of lambda&amp;gt;2 µm luminescence of quantum dots on InP substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Schliwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference on the Physics of Semiconductors - ICPS 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Vienne, Austria. pp.889, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2730177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics spectroscopy in 1.55 µm InAs/InP quantum dots under high resonant excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Caroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWSQDA (International Workshop on Semiconductor quantum dot based devices and applications)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InAs self-assembled quantum dot and quantum dash lasers on InP for 1.55 µm optical telecommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Alghoraibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Joulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information &amp; Communication Technologies: from Theory to Applications ((ICTTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Damascus, Syria. pp.2085, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTTA.2006.1684723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de dispositifs optiques à microcavité verticale pour une émission laser polarisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Colloque sur les Lasers et l'Optique Quantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Dijon, France. p. 125-126, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2006135025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of quantum wires for long-wavelength VCSEL with a polarized laser emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Caroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Semiconductor Quantum Dot based Devices and Applications (IWSQDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Paris, France. p 1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low threshold current density (311)B QD lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Alghoraibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Caroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Workshop on Epitaxial Semiconductors on Patterned Substrates and Novel Index Surfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InAsSb/InGaAs quantum nanostructures on InP (100)substrate: observation of 2.35 μm photoluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Schliwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ballestar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Symposium on Compound Semiconductors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Rust, Germany. pp.524, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssc.200564132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical characterisation of InAs/InP self-assembled quantum dots for optimisation of lasing properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Caroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Joulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sandie Optics Task Force meeting, Technische Universitat Berlin, January 12-13 (2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Berlin, Germany. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InAs(Sb)/InP(100) quantum dots for mid-infrared emitters: observation of 2.35 μm photoluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Caroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ballestar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Semiconductor Quantum Dots (QD 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Chamonix, France. pp.3920, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssc.200671622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion monitoring for high-speed WDM networks via two-photon absorption in a semiconductor microcavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Marciniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Maguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bondarczuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liam P. Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John O'Dowd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTON, International Conference on Transparent Optical Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Nottingham, United Kingdom. pp.138, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON.2006.248520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge carrier redistribution in ordered Arrays of laterally coupled self-assembled quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manus Hayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UK Compound Semiconductors conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Sheffield, United Kingdom. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation d'un laser à faible courant de seuil, avec des boites quantiques InAs/InP organisées et couplées latéralement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manus Hayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Caroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Homeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Colloquium on Lasers and Quantum Optics (COLOQ 9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Dijon, France. pp.141, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2006135031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1.55-µm optically pumped tunable VCSEL based on a nano-polymer dispersive liquid crystal phase modulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Verbrugge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Strasbourg, France. pp.61850W, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.662232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exciton and biexciton lifetimes in InAs/InP quantum dots emitting at 1.55 µm wavelength under high resonant excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Caroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSSN (International Conference on SuperLattices, Nano-structures and Nano-Devices)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Istanbul, Turkey. pp.454, </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssc.200673214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly-Efficient Optical Sampling Based on Two-Photon Absorption in a Semi-Conductor Micro-Cavity Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul J. Maguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liam P. Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Krug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lynch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics / Quantum Electronics and Laser Science Conference (CLEO/QELS 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Baltimore (MD), United States. pp.CTuAA5 (CD version only)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First observation of 2.4 microns photoluminescence of InAsSb/InP quantum dots on (100) InP substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ballestar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narrow Gap Semiconductors conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Toulouse, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First observation of wavelength greater than 2 microns photoluminescence of quantum dots on InP (100) substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Caroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ballestar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Mid Infrared Optoelectronics : Materials and Devices" conference, Lancaster, UK, September (2005).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Lancaster, United Kingdom. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InAsSb/InP quantum dots for midwave infrared emitters : a theoretical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Schliwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ballestar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mid Infrared Optoelectronics : Materials and Devices : MIOMD conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lancaster, United Kingdom. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Fabrication of GaInAsP-InP VCSEL with two a-Si/a-SiNx Bragg Reflectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Loualiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on PHysics &amp; Applications of SEmiconductor LASERS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Metz, France. p1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polycristalline silicon with very low phosporus content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montaceur Zaghdoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Rogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fathallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Mohammed-Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster : ICAN'2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrier dynamics and saturation effect in (311)B InAs/InP quantum dot lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Miska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiril Veselinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Platz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHASE 2005, international workshop on physics and applications of semiconductors lasers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Metz, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of 1.55 microns quantum dots: Simulation, calculation and optical characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">invited seminar at the KU Leuven</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-optical sampling based on TPA in semiconductor microcavity for high-speed OTDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul J. Maguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liam P. Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Krug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lynch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTO-Ireland 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Dublin, Ireland. Vol.5825, pp.316-325, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.604835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Description Of The Electronic Coupling Between A Wetting Layer And A QD Superlattice Plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Platz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Miska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Physics of Semiconductors (ICPS 27)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Flagstaff, United States. pp.787, </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1994342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure directe de l'absorption optique à 1.55 microns de boites quantiques InAs/InP (113)B et étude de l'influence du couplage boite/couche de mouillage sur les propriétés électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Platz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la matière condensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Nancy, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure directe de l'absorption optique à 1.55 microns de boites quantiques InAs/InP (113)B et étude de l'influence du couplage boite/couche de mouillage sur les propriétés électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Platz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée des doctorants de Rennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Rennes, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reciprocal space description of the electronic coupling between a wetting layer and a QD superlattice plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Platz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Miska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CECAM workshop on "modeling of self-assembled semi-conductors nanostructures"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Lyon, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers à îlots quantiques InAs/InP émettant à 1.55 µm pompés électriquement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Platz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Caroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées Nationales Microélectronique Optoélectronique (JNMO 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00149423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and Optical Characterizations of InAs Quantum Dots on InP Substrate: Towards a 1.55 µm Quantum Dot Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Platz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th international conference on Molecular Beam Epitaxy (MBE 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, San Francisco (CA), United States. pp.230-235, </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-0248(02)02473-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation par Spectroscopie de Photo-courant de Boîtes Quantiques InAs/InP(113)b et (100)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Sakri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Nationale Boîtes Quantiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Marcoussis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00727535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental emission of InAs/InP quantum dots laser at 1.52 µm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Platz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on the Physics of Semiconductors (ICPS-26)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisations optiques des boites quantiques InAs/InP émettant à 1.55 µm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Platz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Nationales Microélectronique Optoélectronique (JNMO 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Saint-Aygulf, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00148534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers à îlots quantiques InAs/InP émettant à 1.53µm sur la transition fondamentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Platz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées de la Matière Condensée (JMC8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers à base d'îlots quantiques InAs/Inp(100) et (311)B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Platz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Nationales Microélectronique Optoélectronique (JNMO 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Saint-Aygulf, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00148526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural & Spectroscopic Study of InAs/InP Quantum Dots for Dual-Frequency Laser Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Brévalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16è Journées Nano, Micro et Optoélectronique (JNMO 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Agay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum Dash-based Vertical-External-Cavity Surface-Emitting Laser on InP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Pes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compound Semiconductor Week 2017 (CSW 2017) - 29th International Conference on Indium Phosphide and Related Materials (IPRM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Berlin, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Class-A Operation of InAs Quantum Dash-based Vertical-External-Cavity Surface-Emitting Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Pes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, San Jose, United States. OSA (ISBN: 978-1-943580-27-9), OSA Publishing, Tuesday Posters Session (JTu5A), pp. JTu5A.109, 2017, CLEO: Applications and Technology 2017. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_AT.2017.JTu5A.109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of a Quantum Dot Vertical External-Cavity Surface-Emitting Laser: Towards THz Frequency Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Brévalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37è Journées Nationales d'Optique Guidée (JNOG 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Limoges, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of VCSEL performances with a new bonding process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Pes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethallah Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15è Journées Nano, Micro et Optoélectronique (JNMO 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Les Issambres, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes et caractérisations de V(E)CSELs émettant à 1.55 µm sur InP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Pes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethallah Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bretagne 2015 - 35ème Journées Nationales d'Optique Guidée (JNOG'35)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon nanotubes incorporated-hybrid waveguides for photonics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bodiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enguerran Delcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Conference on Integrated Optics &amp; 19th MicroOptics Conference (ECIO-MOC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nice, France. , ecio-conference.org, pp.P009, 2014, 2014 Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature of the optical transition in (In,Ga)As(N)/GaP quantum dots (QDs): effect of QD size, indium composition and nitrogen incorporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Pereira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Turban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Indium Phosphide and Related Materials (IPRM2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Kobe, Japan. IEEE (ISSN: 1092-8669 ; e-ISBN: 978-1-4673-6131-6 ; Print ISBN: 978-1-4673-6130-9), IEEE Xplore Digital Library, pp.1-2, 2013, International Conference on Indium Phosphide and Related Materials (IPRM), 2013. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIPRM.2013.6562587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId413"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:141.69741697417px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hervé Folliot </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Pr. Hervé FOLLIOT, Institut FOTON, UMR CNRS 6082, équipe OHM, Directeur Délégué de la Recherche et de la Valorisation INSA Rennes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">herve-folliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1392-4865</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13913266X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low threshold 1550 nm emitting QD optically pumped VCSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Brevalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (2), pp.69-72. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2020.3044457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct measurement of the spectral dependence of Lamb coupling constant in a dual frequency quantum well-based VECSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Brévalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Pes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (15), pp.21083-21091. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.27.021083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Integration of Red-NIR Emissive Ceramic-like AnM6Xi8Xa6 Metal Cluster Salts in Organic Copolymers Using Supramolecular Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noee Dumait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Amela-Cortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Roiland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Harnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (19), pp.4825-4829. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201800860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heating-Enhanced Dielectrophoresis for Aligned Single-Walled Carbon Nanotube Film of Ultrahigh Density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingyuan Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Guezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Batte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Loualiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (1), pp.429. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s11671-017-2199-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of VCSEL Performances Using Localized Copper Bonding Through Silicon Vias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethallah Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Pes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (13), pp.1105 - 1108. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2017.2703599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Class-A operation of an optically-pumped 1.6 µm-emitting quantum dash-based vertical-external-cavity surface-emitting laser on InP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Pes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, OSA Optics Express, 25 (10), pp.11760-11766. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.25.011760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroswitchable red-NIR luminescence of ionic clustomesogen containing nematic liquid crystalline devices.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Prévôt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Amela-Cortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaylan Suman Manna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Roisnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (15310), pp.5152-5161. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5TC00632E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Integration in Electro-Optic Devices of Highly Efficient and Robust Red-NIR Phosphorescent Nematic Hybrid Liquid Crystals Containing [Mo6I8(OCOCnF2n+1)6]2− (n = 1, 2, 3) Nanoclusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Prévôt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Amela-Cortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumann K Manna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (31), pp.4966-4975. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.201501876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuned red NIR phosphorescence of polyurethane hybrid composites embedding metallic nanoclusters for oxygen sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Amela-Cortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Paofai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Molard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (38), pp.8177-8180. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5CC01867F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guided Photoluminescence from Integrated Carbon-Nanotube-Based Optical Waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bodiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingyuan Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Guezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enguerran Delcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Batté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (40), pp.6181-6186. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.201502536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sb surfactant mediated growth of InAs/AlAs0.56Sb0.44 strained quantum well for intersubband absorption at 1.55 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 106 (8), pp.081908. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4913845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inside Back Cover: Photoluminescence: Design and Integration in Electro-Optic Devices of Highly Efficient and Robust Red-NIR Phosphorescent Nematic Hybrid Liquid Crystals Containing [Mo6I8(OCOCnF2n+1)6]2- (n = 1, 2, 3) Nanoclusters (Adv. Funct. Mater. 31/2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Prévôt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Amela-Cortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumann K. Manna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (31), pp.5075. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.201570212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volmer–Weber InAs quantum dot formation on InP (113)B substrates under the surfactant effect of Sb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel J. C. Mauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 105 (3), pp.033113. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4891505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermotropic Luminescent Clustomesogen Showing a Nematic Phase: A Combination of Experimental and Molecular Simulation Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Amela-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Dorson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Prévôt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Ghoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (28), pp.8561-8565. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201402466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voltage-Driven Photoluminescence Modulation of Liquid-Crystalline Hybridized ZnO Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Neaime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Prévôt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Amela-Cortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viorel Cîrcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (42), pp.13770-13776. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201403154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonics based on carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingyuan Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Gicquel-Guézo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Loualiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Batte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8, pp.300. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1556-276X-8-300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal conductivity of InAs quantum dot stacks using AlAs strain compensating layers on InP substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salman Salman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 177 (11), pp.882-886. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mseb.2012.03.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00698574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic, optical and structural properties of (In,Ga)As/GaP quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Turban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tra Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail O. Nestoklon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86, pp.205316. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.86.205316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of the polarization stability of a 1.55 µm emitting vertical-cavity surface-emitting laser under modulation using quantum dashes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Shuaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (15), pp.16832-16837. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.20.016832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape and size control of InAs/InP (113)B quantum dots by Sb deposition during the capping procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bozkurt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. G. Keizer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22, pp.055703. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/22/5/055703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room temperature operation of GaAsP(N)/GaP(N) quantum well based light-emitting diodes: Effect of the incorporation of nitrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tra Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 98, pp.251110. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3601857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room temperature photoluminescence of high density (In,Ga)As/GaP quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tra Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jancu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 99, pp.143123. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3646911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achievement of InSb Quantum Dots on InP(100) Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japanese Journal of Applied Physics Part 1: Regular Papers and Short Notes and Review Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49, pp.060210-1. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1143/JJAP.49.060210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis by high-resolution electron microscopy of elastic strain in thick InAs layers embedded in Ga0.47In0.53As buffers on InP(0 0 1) substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Crestou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ponchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (9), pp.3238. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2010.01.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonance tuning of two-photon absorption microcavities for wavelength-selective pulse monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Krug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.H. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. O'Dowd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lynch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Donegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (2), pp.433-435. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2005.862357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light emitting diodes on silicon substrates: preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiming Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Boyer-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6 (10), pp.2212-2216. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/PSSC.200881728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization control of 1.6 µm vertical-cavity surface-emitting lasers using InAs quantum dashes on InP(001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulhadi Nakkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 95, pp.011117. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3176437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of highly strained InAs material from first-principles modelling: application to an ideal QD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiming Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41, pp.165505. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/41/16/165505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical properties and morphology of InAs/InP (113B) surface quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulhadi Nakkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Caroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 92 (23), pp.231911. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2943651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an InGaAs/InP 1.55 µm electrically pumped VCSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 40 (14-15), pp.1193-98. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11082-009-9306-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative characteristic temperature of long wavelength InAs/AlGaInAs quantum dot lasers grown on InP substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Alghoraibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 91, pp.261105. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2827177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatic Dispersion Monitoring of 80-Gb/s OTDM Data Signal via Two-Photon Absorption in a Semiconductor Microcavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bondarczuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. J. Maguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.P. Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. O'Dowd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.H. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photon. Techn. Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19 (1), pp.21-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Fabrication of GaInAsP/InP VCSEL with two a-Si/a-SiNx Bragg reflectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38 (4-6), pp.281-291. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11082-006-0029-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved pump probe of 1.55 µm InAs/InP quantum dots under high resonant excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Caroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 88, pp.171502. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2199454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increase of charge-carrier redistribution efficiency in a laterally organized superlattice of coupled quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manus Hayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Caroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Joulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74, pp.245315. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.74.245315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical signal processing via two-photon absorption in a semiconductor microcavity for the next generation of high-speed optical communications network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Maguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liam P. Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Krug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.H. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. O'Dowd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24 (7), pp.2683. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2006.875202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-polymer-dispersed liquid crystal as phase modulator for a tunable vertical-cavity surface-emitting laser at 1.55 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 45 (33), pp.8484-8490. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.45.008484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-wavelength Vertical-Cavity Surface-Emitting Laser using an electro-optic index modulator with 10-nm tuning range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 89 (1), pp.11102. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2219144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of holes on the dynamic polarization of nuclei in semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalberto Brunetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Vladimirova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Scalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Corre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 73, pp.121202. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.73.121202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the capping layers on lateral confinement in InAs/InP quantum dots for 1.55 µm laser applications studied by magnetophotoluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Caroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 87, pp.233111. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2132527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approach to wetting-layer-assisted lateral coupling of InAs/InP quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Platz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Caroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 72, pp.035342. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.72.035342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achievement of High Density InAs Quantum Dots on InP (311)B Substrate Emitting at 1.55 µm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Caroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japanese Journal of Applied Physics, part 2 : Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 44, pp.1069. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1143/JJAP.44.L1069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si wafer bonded of a-Si/a-SiNx distributed Bragg reflectors for 1.55-µm wavelength vertical cavity surface emitting lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Loualiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 98 (4), pp.043107. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2009075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-gain and low-threshold InAs quantum-dot lasers on InP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Caroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Platz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 87, pp.243107. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2146063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of InAs quantum dot lasers emitting at 1.55 µm under optical and electrical injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Platz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Caroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Vol.20 (n°5), pp.459-463. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0268-1242/20/5/023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-Optical Sampling Utilising Two-Photon Absorption in a Semiconductor Micro-Cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul J. Maguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liam P. Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Krug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lynch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Vol.41 (Issue 8), pp.489-490. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el:20058166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative investigations of optical absorption in InAs/InP (311)B quantum dots emitting at 1.55 µm wavelength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 85 (23), pp.5685. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1832750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-sensitivity two-photon absorption microcavity autocorrelator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Krug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lynch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Donegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 16 (6), pp.1543 - 1545. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2004.827102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of interface-layers composition and strain distribution on the optical transitions of InAs quantum dots on InP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Loualiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Drouot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Corre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 58 (16), pp.10700-10704. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.58.10700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (92)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Through investigation of mode-coupling in VECSELs: towards robust dual-frequency operation of a single-axis laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Brevalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Pes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West - LASE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1545 nm Quantum Dot Vertical Cavity Surface Emitting Laser with low threshold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Brévalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compound Semiconductor Week 2019 (CSW 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nara, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Hole Burning Spectroscopy on Quantum Dashes and Quantum Dots for Dual-Frequency Laser Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Brévalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compound Semiconductor Week 2019 (CSW 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nara, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode Coupling Measurement in Dual-Frequency Quantum Well-based VECSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Brévalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Pes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compound Semiconductor Week 2019 (CSW 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nara, Japan. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1.5 µm Quantum Dots Spectral Hole Burning experiments for dual frequency laser engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Brévalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Conference on the Physics of Semiconductors (ICPS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation et optimisation de composants photoniques à base de nanotubes de carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Guezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bodiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingyuan Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Batte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone du Carbone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone de l'Etude des Carbones, Apr 2017, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical properties of integrated waveguides incorporating semiconducting single-wall carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bodiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingyuan Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Guézo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enguerran Delcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Batte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2016 (E-MRS 2016 Spring Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of VCSEL performances using a novel bonding process based on localized electroplating copper through Silicon vias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Pes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethallah Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Workshop on VCSELs (VCSEL Day 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TU Darmstadt, Jun 2016, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finely tunable 1.55 µm emitting VeCSELs for embedded and compact optical and microwave systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Pes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Workshop on VeCSELs (VeCSEL 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IES - Institut d’Electronique et des Systèmes (Université de Montpellier), Nov 2015, Montpellier, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminescence guidée dans des guides d’onde intégrés incorporant des nanotubes de carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bodiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingyuan Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Guezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enguerran Delcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Batte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bretagne 2015 - 35è Journées Nationales d'Optique Guidée (JNOG'35)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate measurement of temperature and electrochemical potential of InGaAsPlInP heterostructures: a first indication of hot carriers solar cell operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lombez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rodière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE 40th Photovoltaic Specialists Conference (PVSC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced concepts of III-V-based Solar Cells heterostructures: towards III-V/Si CPV on Si substrates and hot-carrier solar cells on InP substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Almosni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Râle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rodière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society 2014 Sptring Meeting (E-MRS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of InP/InGaAsP-multi-quantum-wells heterostructures for high efficiency solar energy conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rodière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lombez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compound Semiconductor Week 2014 - 41st International Symposium on Compound Semiconductors (ISCS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition metal clusters containing luminescent hybrid liquid crystal in the design of electroswitchable devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Prévôt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Amela-Cortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Liquid Crystal Conference (ILCC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition dependent nature of the fundamental optical transition in (In,Ga)As/GaP quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tra Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nestoklon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katiane Pereira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Indium Phosphide and Related Materials (IPRM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France. pp.Th-B1-2, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIPRM.2014.6880555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition profiles in InP/InAsP quantum well structures under the effect of reactives gases during dry etching processes — Luminescence and SIMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Landesman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hortelano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Indium Phosphide and Related Materials (IPRM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France. pp.P7, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIPRM.2014.6880554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Γ-X competition in (In,Ga)As/GaP quantum dots (QDs) : effect of QD size and Indium composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Turban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tra Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">euro-MBE conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Levi, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature of the optical transition in (In,Ga)As(N)/GaP quantum dots (QDs): effect of QD size, indium composition and nitrogen incorporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Pereira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Turban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compound semiconductors week, IPRM, 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boîtes quantiques semi-conductrices : relation entre morphologie, structure électronique et propriétés optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Turban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nanosciences et Nanotechnologies du Nord Ouest 2013 (J2NO 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrier lifetime and relaxation dynamics in (In)GaAs/GaP quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Balocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Physics and Applications of Laser Dynamics IS-PALD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gamma-X competition for the optical transition of (In,Ga)As(N)/GaP quantum dots (QDs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Pereira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Turban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials research society meeting EMRS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InP/InGaAsP Heterostructures for Hot Carrier Solar Cells (HCSC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rodière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lombez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th European Photovoltaic Solar Energy Conference (EU PVSEC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France. pp.127-128, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4229/28thEUPVSEC2013-1DO.4.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sb surface mediated growth of InAs on InP(100) and (311)B substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-mbe conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Levi, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sb surfactant mediated growth of InAs/AlAsSb quantum wells up to 8 monolayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Boyer-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Superlattices, Nanostructures and Nanodevices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00809031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot Carrier Solar Cell: From Simulation to Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rodière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Delamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Laribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th European Photovoltaic Solar Energy Conference and Exhibition (EU PVSEC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Frankfurt, Germany. pp.89, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4229/27thEUPVSEC2012-1BO.9.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">coherent integration of photonics on silicon through the growth of GaP/Si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tra Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiming Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technical Meeting of Sandie European Network of Excellence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and experimental study of (In,Ga)As/GaP quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tra Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Turban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Superlattices, Nanostructures, and Nanodevices (ICSNN 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Dresden, Germany. pp.643, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1556-276X-7-643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent integration of photonics on silicon through the growth of nanostructures on GaP/Si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tra Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiming Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics west 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, San Fransisco, United States. pp.82681H, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.910279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoelectric properties of InAs/InP nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salman Salman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microtechnology and Thermal Problems in Electronics (Microthem 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lodz, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoelectric properties of InAs/InP nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salman Salman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromat 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrier injection in GaAsP(N)/GaPN Quantum Wells on Silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tra Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiming Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compound Semiconductor Week 2011 - 23rd International Conference on Indium Phosphide and Related Materials (IPRM 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Berlin, Germany. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QD laser on InP substrate for 1.55 µm emission and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West - OPTO 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, San Francisco, United States. pp.76081B, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.848398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance hétérogène de semi-conducteurs III-V sur silicium : vers l'optoélectronique sur silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiming Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire PONANT 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Rennes, France. pp.9-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation dynamique de la stabilité de polarisation des VCSELs à fils quantiques pour les applications télécom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOG 2010 : 29e journées nationales d'optique guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers à boites quantiques sur InP pour les applications télécom à 1,55 µm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Homeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayong Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire PONANT 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation d'une DEL à puits quantiques de GaAsP sur substrat GaP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiming Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INNOV'INSA (Recherche, développement, innovation et transfert à l'INSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Rennes, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation dynamique de la stabilité de polarisation des VCSELs a fils quantiques pour la réalisation de sources telecom accordables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire PONANT 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Rennes, France. pp.15-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00589384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization controlled quantum dashes VCSELs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Conference on Integrated Optics (ECIO 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape control of quantum dots studied by cross-sectional scanning tunneling microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. G. Keizer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bozkurt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bocquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Noda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on the Physics of Semiconductors (ICPS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Seoul, South Korea. pp.102413, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3577960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers devices based on nanostructures grown on InP substrate for 1.55 μm emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Frontier 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00589343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light emitting diodes on silicon substrates: preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiming Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TNT (Trends in Nanotechnologies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Oviedo, Spain. pp.2212-16, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssc.200881728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition fils boites dans le système InAs/InP (100)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Alghoraibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulhadi Nakkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Société Française de métallurgie et matériaux (SF2M)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Rennes, France. pp.W. Lu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First step to Si photonics: synthesis of quantum dot light-emitters on GaP substrate by MBE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiming Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference Trends in Nanotechnologies (TNT 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Oviedo, Spain. pp.2207, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssc.200881722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation d'un VCSEL à pompage électrique, accordable en longueurd'onde pour la bande C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Castany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulhadi Nakkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Optique Guidée JNOG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoluminescence de nanostructures sur substrat GaP/Si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiming Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nanosciences de Bretagne (JNB2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Rennes, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InAs quantum wires on InP substrate for VCSEL applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulhadi Nakkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indium Phosphide &amp; Related Materials IPRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Versailles, France. pp.1, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIPRM.2008.4703028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a light-emitter on Si: Growth of InAs and InP nanostructure on GaP substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiming Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Alsahwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(International Workshop on Semiconductor Quantum Dot Devices and Applications)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Rennes, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocurrent study of InAs/GaInAsP(Q1.18) quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Burin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indium Phosphide and Related Materials (IPRM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Versailles, France. pp.309-11, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIPRM.2008.4702977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00501639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of lateral coupling on the carrier dynamics in InAs/InP(311)B quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulhadi Nakkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indium Phosphide and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Versailles, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIPRM.2008.4702968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émission de boites quantiques au delà de 1.55 µm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nano-Micro et Optoélectronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary results for the realization of light emitters on silicon substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiming Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SQDA (International Workshop on Semiconductor Quantum Dot Devices and Applications)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Rennes, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of lateral coupling on the carrier redistribution in InAs/InP(311)B high dots surface density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulhadi Nakkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Semiconductor Quantum Dot Devices and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, rennes, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of InGaAs/InP 1.55μm vertical cavity surface emitting lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Numerical Simulation of Optoelectronic Devices (NUSOD '08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Nottingham, United Kingdom. p 1-2, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NUSOD.2008.4668208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance par MBE de Boites quantiques InP sur GaP/Si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiming Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journées nanoscience de Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Nantes, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optically enhanced nuclear spin polarization in InP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalberto Brunetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Vladimirova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Scalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Corre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference on the Physics of Semiconductors (ICPS-28)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Vienna, Austria. pp.1347-1348, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2730402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrier relaxation dynamics of 1.55 µm InAs/InP quantum dots under high resonant excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Caroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference on the Physics of Semiconductors - ICPS 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Vienne, Austria. pp.991, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2730228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InAs quantum dots grown on GaAsSb buffer layer lattice matched on InP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd SANDiE Workshop on Characterization and modelling of self-assembled semiconductor nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France. pp.W. Lu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical properties and morphology of the quantum dots InAs/InP (311)B characterized by photoluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulhadi Nakkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Alghoraibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWQD (International Workshop on Long Wavelength Quantum Dots : Growth and Applications)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Rennes, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical and experimental study of lambda&amp;gt;2 µm luminescence of quantum dots on InP substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Schliwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference on the Physics of Semiconductors - ICPS 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Vienne, Austria. pp.889, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2730177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics spectroscopy in 1.55 µm InAs/InP quantum dots under high resonant excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Caroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWSQDA (International Workshop on Semiconductor quantum dot based devices and applications)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InAs self-assembled quantum dot and quantum dash lasers on InP for 1.55 µm optical telecommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Alghoraibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Joulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information &amp; Communication Technologies: from Theory to Applications ((ICTTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Damascus, Syria. pp.2085, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTTA.2006.1684723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de dispositifs optiques à microcavité verticale pour une émission laser polarisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Colloque sur les Lasers et l'Optique Quantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Dijon, France. p. 125-126, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2006135025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of quantum wires for long-wavelength VCSEL with a polarized laser emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Caroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Semiconductor Quantum Dot based Devices and Applications (IWSQDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Paris, France. p 1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low threshold current density (311)B QD lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Alghoraibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Caroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Workshop on Epitaxial Semiconductors on Patterned Substrates and Novel Index Surfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InAsSb/InGaAs quantum nanostructures on InP (100)substrate: observation of 2.35 μm photoluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Schliwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ballestar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Symposium on Compound Semiconductors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Rust, Germany. pp.524, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssc.200564132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical characterisation of InAs/InP self-assembled quantum dots for optimisation of lasing properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Caroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Joulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sandie Optics Task Force meeting, Technische Universitat Berlin, January 12-13 (2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Berlin, Germany. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InAs(Sb)/InP(100) quantum dots for mid-infrared emitters: observation of 2.35 μm photoluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Caroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ballestar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Semiconductor Quantum Dots (QD 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Chamonix, France. pp.3920, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssc.200671622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge carrier redistribution in ordered Arrays of laterally coupled self-assembled quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manus Hayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UK Compound Semiconductors conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Sheffield, United Kingdom. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion monitoring for high-speed WDM networks via two-photon absorption in a semiconductor microcavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Marciniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Maguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bondarczuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liam P. Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John O'Dowd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTON, International Conference on Transparent Optical Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Nottingham, United Kingdom. pp.138, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON.2006.248520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1.55-µm optically pumped tunable VCSEL based on a nano-polymer dispersive liquid crystal phase modulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Verbrugge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Strasbourg, France. pp.61850W, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.662232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation d'un laser à faible courant de seuil, avec des boites quantiques InAs/InP organisées et couplées latéralement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manus Hayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Caroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Homeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Colloquium on Lasers and Quantum Optics (COLOQ 9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Dijon, France. pp.141, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2006135031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exciton and biexciton lifetimes in InAs/InP quantum dots emitting at 1.55 µm wavelength under high resonant excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Caroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSSN (International Conference on SuperLattices, Nano-structures and Nano-Devices)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Istanbul, Turkey. pp.454, </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssc.200673214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly-Efficient Optical Sampling Based on Two-Photon Absorption in a Semi-Conductor Micro-Cavity Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul J. Maguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liam P. Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Krug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lynch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics / Quantum Electronics and Laser Science Conference (CLEO/QELS 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Baltimore (MD), United States. pp.CTuAA5 (CD version only)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First observation of 2.4 microns photoluminescence of InAsSb/InP quantum dots on (100) InP substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ballestar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narrow Gap Semiconductors conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Toulouse, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First observation of wavelength greater than 2 microns photoluminescence of quantum dots on InP (100) substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Caroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ballestar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Mid Infrared Optoelectronics : Materials and Devices" conference, Lancaster, UK, September (2005).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Lancaster, United Kingdom. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InAsSb/InP quantum dots for midwave infrared emitters : a theoretical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Schliwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ballestar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mid Infrared Optoelectronics : Materials and Devices : MIOMD conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lancaster, United Kingdom. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Fabrication of GaInAsP-InP VCSEL with two a-Si/a-SiNx Bragg Reflectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Loualiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on PHysics &amp; Applications of SEmiconductor LASERS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Metz, France. p1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polycristalline silicon with very low phosporus content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montaceur Zaghdoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Rogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fathallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Mohammed-Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster : ICAN'2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrier dynamics and saturation effect in (311)B InAs/InP quantum dot lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Miska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiril Veselinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Platz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHASE 2005, international workshop on physics and applications of semiconductors lasers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Metz, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of 1.55 microns quantum dots: Simulation, calculation and optical characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">invited seminar at the KU Leuven</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-optical sampling based on TPA in semiconductor microcavity for high-speed OTDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul J. Maguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liam P. Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Krug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lynch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTO-Ireland 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Dublin, Ireland. Vol.5825, pp.316-325, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.604835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Description Of The Electronic Coupling Between A Wetting Layer And A QD Superlattice Plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Platz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Miska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Physics of Semiconductors (ICPS 27)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Flagstaff, United States. pp.787, </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1994342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure directe de l'absorption optique à 1.55 microns de boites quantiques InAs/InP (113)B et étude de l'influence du couplage boite/couche de mouillage sur les propriétés électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Platz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la matière condensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Nancy, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure directe de l'absorption optique à 1.55 microns de boites quantiques InAs/InP (113)B et étude de l'influence du couplage boite/couche de mouillage sur les propriétés électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Platz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée des doctorants de Rennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Rennes, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reciprocal space description of the electronic coupling between a wetting layer and a QD superlattice plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Platz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Miska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CECAM workshop on "modeling of self-assembled semi-conductors nanostructures"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Lyon, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers à îlots quantiques InAs/InP émettant à 1.55 µm pompés électriquement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Platz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Caroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées Nationales Microélectronique Optoélectronique (JNMO 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00149423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and Optical Characterizations of InAs Quantum Dots on InP Substrate: Towards a 1.55 µm Quantum Dot Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Platz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th international conference on Molecular Beam Epitaxy (MBE 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, San Francisco (CA), United States. pp.230-235, </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-0248(02)02473-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation par Spectroscopie de Photo-courant de Boîtes Quantiques InAs/InP(113)b et (100)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Sakri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Nationale Boîtes Quantiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Marcoussis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00727535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers à îlots quantiques InAs/InP émettant à 1.53µm sur la transition fondamentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Platz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées de la Matière Condensée (JMC8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental emission of InAs/InP quantum dots laser at 1.52 µm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Platz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on the Physics of Semiconductors (ICPS-26)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisations optiques des boites quantiques InAs/InP émettant à 1.55 µm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Platz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Nationales Microélectronique Optoélectronique (JNMO 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Saint-Aygulf, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00148534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers à base d'îlots quantiques InAs/Inp(100) et (311)B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Platz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Nationales Microélectronique Optoélectronique (JNMO 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Saint-Aygulf, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00148526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural & Spectroscopic Study of InAs/InP Quantum Dots for Dual-Frequency Laser Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Brévalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16è Journées Nano, Micro et Optoélectronique (JNMO 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Agay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum Dash-based Vertical-External-Cavity Surface-Emitting Laser on InP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Pes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compound Semiconductor Week 2017 (CSW 2017) - 29th International Conference on Indium Phosphide and Related Materials (IPRM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Berlin, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Class-A Operation of InAs Quantum Dash-based Vertical-External-Cavity Surface-Emitting Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Pes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, San Jose, United States. OSA (ISBN: 978-1-943580-27-9), OSA Publishing, Tuesday Posters Session (JTu5A), pp. JTu5A.109, 2017, CLEO: Applications and Technology 2017. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_AT.2017.JTu5A.109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of a Quantum Dot Vertical External-Cavity Surface-Emitting Laser: Towards THz Frequency Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Brévalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37è Journées Nationales d'Optique Guidée (JNOG 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Limoges, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of VCSEL performances with a new bonding process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Pes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethallah Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15è Journées Nano, Micro et Optoélectronique (JNMO 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Les Issambres, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes et caractérisations de V(E)CSELs émettant à 1.55 µm sur InP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Pes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethallah Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bretagne 2015 - 35ème Journées Nationales d'Optique Guidée (JNOG'35)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon nanotubes incorporated-hybrid waveguides for photonics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bodiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enguerran Delcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Conference on Integrated Optics &amp; 19th MicroOptics Conference (ECIO-MOC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nice, France. , ecio-conference.org, pp.P009, 2014, 2014 Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature of the optical transition in (In,Ga)As(N)/GaP quantum dots (QDs): effect of QD size, indium composition and nitrogen incorporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Pereira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Turban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Indium Phosphide and Related Materials (IPRM2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Kobe, Japan. IEEE (ISSN: 1092-8669 ; e-ISBN: 978-1-4673-6131-6 ; Print ISBN: 978-1-4673-6130-9), IEEE Xplore Digital Library, pp.1-2, 2013, International Conference on Indium Phosphide and Related Materials (IPRM), 2013. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIPRM.2013.6562587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId413"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7DF07533"/>
+    <w:nsid w:val="8C0900F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-folliot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1392-4865" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13913266X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101472v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Paranthoen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levallois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Brevalle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Perrin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Corre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2020.3044457" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290437v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Br&#233;valle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Pes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.021083" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716211v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Robin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noee Dumait" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Amela-Cortes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roiland" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Harnois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201800860" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492313v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyuan Gu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Guezo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Folliot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Batte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Loualiche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11671-017-2199-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582538v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethallah Taleb" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2017.2703599" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533213v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hamel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.011760" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01153411v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Pr&#233;v&#244;t" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaylan Suman Manna" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5TC00632E" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180052v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumann K Manna" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lefort" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201501876" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01146240v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Paofai" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Molard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC01867F" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107403v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bodiou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerran Delcourt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Batt&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201502536" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140104v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhao" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nicola&#239;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertru" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913845" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01188219v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumann K. Manna" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201570212" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0VZH26CC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159201v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel J. C. Mauger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rohel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4891505" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009904v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Amela-Cort&#233;s" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Dorson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ghoufi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fontaine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201402466" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D5JSC082-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083355v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Neaime" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel C&#238;rcu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Grasset" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201403154" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GV6QNMS7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01517849v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Gicquel-Gu&#233;zo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Pouliquen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-8-300" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698574v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Salman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2012.03.053" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726726v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert Robert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cornet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Turban" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tra Nguyen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail O. Nestoklon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.205316" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717931v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gauthier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Parantho&#235;n" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Shuaib" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lamy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.016832" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663268v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Lu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bozkurt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Keizer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/22/5/055703" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-RSNDGBP3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654272v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bondi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Even" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3601857" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654296v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Jancu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3646911" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489868v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.49.060210" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485656v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Crestou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponchet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2010.01.047" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4B078TBZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142649v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Krug" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.H. Guo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. O'Dowd" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lynch" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Donegan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2005.862357" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665750v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiming Guo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pedesseau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Boyer-Richard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/PSSC.200881728" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W085LN80-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485689v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhadi Nakkar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3176437" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491451v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Richard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/16/165505" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486830v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caroff" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dor&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2943651" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483143v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-009-9306-1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NKGQ9Q90-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485705v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Alghoraibi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Piron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2827177" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142645v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bondarczuk" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Maguire" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Barry" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488026v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dehaese" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-006-0029-2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491485v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labb&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2199454" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491475v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manus Hayne" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joulaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.245315" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487202v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Maguire" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam P. Barry" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2006.875202" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490837v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Caillaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis de Bougrenet de La Tocnaye" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.45.008484" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489110v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2219144" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440491v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalberto Brunetti" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vladimirova" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Scalbert" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.121202" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486146v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.44.L1069" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488055v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2009075" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504376v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Platz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.035342" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504390v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2132527" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485764v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2146063" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145858v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/20/5/023" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-B9GPRTCK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023180v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Maguire" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Bradley" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20058166" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504369v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1832750" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142660v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2004.827102" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370177v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Folliot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loualiche" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lambert" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Drouot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Corre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.58.10700" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019841v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Alouini" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290603v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290557v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan L&#233;ger" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290594v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859151v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493815v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337458v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Gu&#233;zo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328020v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245789v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429456v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166777v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lombez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rodi&#232;re" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Guillemoles" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115019v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Almosni" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R&#226;le" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodi&#232;re" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanping Wang" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166784v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068282v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Amela-Cortes" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114877v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nestoklon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katiane Pereira da Silva" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2014.6880555" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132900v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Landesman" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Jimenez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hortelano" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Folliot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2014.6880554" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918752v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barate" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Balocchi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918669v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mauger" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918734v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pereira da Silva" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918787v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tricot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918730v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166800v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/28thEUPVSEC2013-1DO.4.3" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918667v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788526v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;toublon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726861v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-643" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809031v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842742v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Levard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Delamarre" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Le Bris" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Laribi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/27thEUPVSEC2012-1BO.9.4" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654337v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.910279" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663179v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663177v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654285v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504484v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589384v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485721v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485660v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.848398" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662947v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grillot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Homeyer" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayong Zhou" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504506v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565930v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663265v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bocquel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mano" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Noda" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3577960" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589343v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491905v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200881728" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486673v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Elias" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491426v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200881722" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SS8WPFKL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491776v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Alsahwa" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501639v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Burin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labbe" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2008.4702977" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485286v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Castany" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489402v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485271v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2008.4703028" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487204v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2008.4702968" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489409v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491914v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491786v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490938v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NUSOD.2008.4668208" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491778v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440489v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2730402" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491468v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2730228" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486709v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491995v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491466v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Schliwa" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2730177" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491870v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485709v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2006.1684723" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491469v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006135025" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491379v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485670v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491737v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ballestar" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200564132" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CNL70JDM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504470v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491729v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200671622" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-11CRFSLQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487210v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Marciniak" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John O'Dowd" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2006.248520" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491858v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491480v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006135031" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488203v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Verbrugge" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.662232" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491873v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200673214" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2QNVKSCG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023170v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504441v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504462v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504452v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491400v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779445v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montaceur Zaghdoud" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Rogel" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fathallah" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Mohammed-Brahim" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504411v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Miska" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiril Veselinov" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504414v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022998v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.604835" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504383v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1994342" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504395v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504407v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504404v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149423v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Moreau" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151117v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(02)02473-9" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3CG5DJN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727535v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Sakri" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gloux" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lemoine" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151203v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148534v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151208v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148526v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859165v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532477v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532491v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Audo" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2017.JTu5A.109" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693879v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328013v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245753v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144745v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Charrier" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lemaitre" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bosc" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918662v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2013.6562587" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-folliot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1392-4865" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13913266X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101472v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Paranthoen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levallois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Brevalle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Perrin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Corre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2020.3044457" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290437v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Br&#233;valle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Pes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.021083" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716211v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Robin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noee Dumait" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Amela-Cortes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roiland" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Harnois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201800860" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492313v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyuan Gu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Guezo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Folliot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Batte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Loualiche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11671-017-2199-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582538v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethallah Taleb" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2017.2703599" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533213v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hamel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.011760" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01153411v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Pr&#233;v&#244;t" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaylan Suman Manna" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5TC00632E" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180052v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumann K Manna" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lefort" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201501876" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01146240v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Paofai" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Molard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC01867F" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107403v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bodiou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerran Delcourt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Batt&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201502536" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140104v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhao" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nicola&#239;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertru" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913845" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01188219v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumann K. Manna" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201570212" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0VZH26CC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159201v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel J. C. Mauger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rohel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4891505" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009904v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Amela-Cort&#233;s" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Dorson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ghoufi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fontaine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201402466" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D5JSC082-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083355v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Neaime" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel C&#238;rcu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Grasset" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201403154" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GV6QNMS7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01517849v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Gicquel-Gu&#233;zo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Pouliquen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-8-300" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698574v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Salman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2012.03.053" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726726v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert Robert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cornet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Turban" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tra Nguyen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail O. Nestoklon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.205316" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717931v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gauthier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Parantho&#235;n" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Shuaib" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lamy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.016832" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663268v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Lu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bozkurt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Keizer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/22/5/055703" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-RSNDGBP3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654272v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bondi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Even" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3601857" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654296v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Jancu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3646911" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489868v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.49.060210" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485656v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Crestou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponchet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2010.01.047" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4B078TBZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142649v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Krug" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.H. Guo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. O'Dowd" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lynch" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Donegan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2005.862357" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665750v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiming Guo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pedesseau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Boyer-Richard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/PSSC.200881728" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W085LN80-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485689v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhadi Nakkar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3176437" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491451v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Richard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/16/165505" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486830v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caroff" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dor&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2943651" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483143v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-009-9306-1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NKGQ9Q90-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485705v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Alghoraibi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Piron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2827177" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142645v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bondarczuk" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Maguire" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Barry" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488026v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dehaese" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-006-0029-2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491485v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labb&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2199454" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491475v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manus Hayne" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joulaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.245315" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487202v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Maguire" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam P. Barry" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2006.875202" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490837v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Caillaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis de Bougrenet de La Tocnaye" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.45.008484" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489110v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2219144" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440491v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalberto Brunetti" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vladimirova" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Scalbert" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.121202" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504390v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2132527" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504376v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Platz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.035342" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486146v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.44.L1069" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488055v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2009075" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485764v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2146063" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145858v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/20/5/023" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-B9GPRTCK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023180v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Maguire" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Bradley" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20058166" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504369v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1832750" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142660v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2004.827102" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370177v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Folliot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loualiche" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lambert" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Drouot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Corre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.58.10700" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019841v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Alouini" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290603v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290557v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan L&#233;ger" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290594v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859151v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493815v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337458v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Gu&#233;zo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328020v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245789v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429456v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166777v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lombez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rodi&#232;re" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Guillemoles" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115019v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Almosni" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R&#226;le" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodi&#232;re" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanping Wang" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166784v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068282v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Amela-Cortes" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114877v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nestoklon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katiane Pereira da Silva" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2014.6880555" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132900v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Landesman" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Jimenez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hortelano" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Folliot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2014.6880554" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918669v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mauger" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918734v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pereira da Silva" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918787v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tricot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918752v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barate" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Balocchi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918730v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166800v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/28thEUPVSEC2013-1DO.4.3" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918667v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809031v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842742v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Levard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Delamarre" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Le Bris" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Laribi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/27thEUPVSEC2012-1BO.9.4" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788526v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;toublon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726861v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-643" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654337v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.910279" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663179v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663177v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654285v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485660v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.848398" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504506v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565930v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662947v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grillot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Homeyer" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayong Zhou" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504484v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589384v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485721v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663265v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bocquel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mano" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Noda" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3577960" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589343v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491905v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200881728" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486673v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Elias" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491426v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200881722" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SS8WPFKL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485286v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Castany" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489402v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labbe" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485271v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2008.4703028" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491776v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Alsahwa" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501639v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Burin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2008.4702977" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487204v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2008.4702968" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489409v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491914v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491786v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490938v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NUSOD.2008.4668208" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491778v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440489v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2730402" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491468v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2730228" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486709v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491995v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491466v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Schliwa" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2730177" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491870v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485709v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2006.1684723" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491469v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006135025" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491379v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485670v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491737v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ballestar" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200564132" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CNL70JDM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504470v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491729v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200671622" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-11CRFSLQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491858v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487210v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Marciniak" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John O'Dowd" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2006.248520" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488203v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Verbrugge" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.662232" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491480v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006135031" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491873v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200673214" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2QNVKSCG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023170v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504441v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504462v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504452v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491400v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779445v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montaceur Zaghdoud" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Rogel" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fathallah" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Mohammed-Brahim" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504411v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Miska" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiril Veselinov" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504414v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022998v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.604835" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504383v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1994342" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504395v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504407v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504404v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149423v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Moreau" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151117v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(02)02473-9" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3CG5DJN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727535v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Sakri" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gloux" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lemoine" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151208v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151203v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148534v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148526v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859165v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532477v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532491v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Audo" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2017.JTu5A.109" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693879v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328013v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245753v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144745v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Charrier" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lemaitre" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bosc" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918662v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2013.6562587" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>