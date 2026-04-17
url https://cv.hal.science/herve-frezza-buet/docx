--- v0 (2026-03-20)
+++ v1 (2026-04-17)
@@ -1456,317 +1456,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00645121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovering the phase of a dynamical system from a stream of partial observations with a multi-map self-organizing architecture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bassem Khouzam</w:t>
+                <w:t xml:space="preserve">Dynamic Neural Field Optimization using the Unscented Kalman Filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Fix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Geist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pietquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Frezza-Buet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COGNITIVE 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CCMB 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Paris, France. 7 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCMB.2011.5952113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00652308v1</w:t>
+                <w:t xml:space="preserve">hal-00618117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Neural Field Optimization using the Unscented Kalman Filter</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pietquin</w:t>
+                <w:t xml:space="preserve">Tracking non-stationary dynamical system phase using multi-map and temporal self-organizing architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khouzam Bassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Frezza-Buet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCMB 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NaBIC 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Salamanca, Spain. pp.163-168, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NaBIC.2011.6089453⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCMB.2011.5952113⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00618117v1</w:t>
+                <w:t xml:space="preserve">hal-00652312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking non-stationary dynamical system phase using multi-map and temporal self-organizing architecture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khouzam Bassem</w:t>
+                <w:t xml:space="preserve">Discovering the phase of a dynamical system from a stream of partial observations with a multi-map self-organizing architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Khouzam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Frezza-Buet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NaBIC 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COGNITIVE 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Rome, Italy. pp.19-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NaBIC.2011.6089453⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00652312v1</w:t>
+                <w:t xml:space="preserve">hal-00652308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">InterCell: a Software Suite for Rapid Prototyping and Parallel Execution of Fine Grained Applications</w:t>
               </w:r>
@@ -1962,428 +1962,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00552988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconciling neural fields to self-organization</w:t>
+                <w:t xml:space="preserve">Application-driven parameter tuning methodology for dynamic neural field equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Alecu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Frezza-Buet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESANN 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Conference on Neural Information Processing - ICONIP 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Bangkok, Thailand. pp.135-142, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-10677-4_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00402668v1</w:t>
+                <w:t xml:space="preserve">hal-00439332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application-driven parameter tuning methodology for dynamic neural field equations</w:t>
+                <w:t xml:space="preserve">A dynamic neural field mechanism for self-organization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Alecu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Frezza-Buet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Neural Information Processing - ICONIP 2009</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-10677-4_15⟩</w:t>
+              <w:t xml:space="preserve">Eighteenth Annual Computational Neuroscience Meeting CNS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Berlin, Germany. pp.273, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2202-10-S1-P273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00439332v1</w:t>
+                <w:t xml:space="preserve">hal-00402184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamic neural field mechanism for self-organization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucian Alecu</w:t>
+                <w:t xml:space="preserve">Cellular based simulation of semiconductors thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">d'Havh Boumba Sitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Frezza-Buet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eighteenth Annual Computational Neuroscience Meeting CNS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations in Thin Film Processing and Characterization - ITFPC 09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2202-10-S1-P273⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00402184v1</w:t>
+                <w:t xml:space="preserve">hal-00433062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular based simulation of semiconductors thin films</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
+                <w:t xml:space="preserve">Reconciling neural fields to self-organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Alecu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Frezza-Buet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations in Thin Film Processing and Characterization - ITFPC 09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Nancy, France</w:t>
+              <w:t xml:space="preserve">ESANN 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Bruges, Belgium. pp.571-576</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00433062v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00402668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Empirical Evaluation Framework for Qualifying Dynamic Neural Fields</w:t>
               </w:r>
@@ -3075,204 +3075,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00099901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rewarded multi-modal neuronal self-organization: Example of the arm reaching movement</w:t>
+                <w:t xml:space="preserve">Making Cortically-Inspired Sensorimotor Control Realistic for Robotics: Design of an Extended Parallel Cellular Programming Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Frezza-Buet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advances in Intelligent Systems - Theory and Applications - AISTA'04</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Luxembourg-Kirchberg, Luxembourg, 6 p</w:t>
+              <w:t xml:space="preserve">International Conference on Advances in Intelligent Systems - Theory and Applications - AISTA 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Luxembourg, 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00099903v1</w:t>
+                <w:t xml:space="preserve">inria-00099899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making Cortically-Inspired Sensorimotor Control Realistic for Robotics: Design of an Extended Parallel Cellular Programming Model</w:t>
+                <w:t xml:space="preserve">Rewarded multi-modal neuronal self-organization: Example of the arm reaching movement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ménard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Frezza-Buet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advances in Intelligent Systems - Theory and Applications - AISTA 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Luxembourg, 6 p</w:t>
+              <w:t xml:space="preserve">International Conference on Advances in Intelligent Systems - Theory and Applications - AISTA'04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Luxembourg-Kirchberg, Luxembourg, 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00099899v1</w:t>
+                <w:t xml:space="preserve">inria-00099903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-map self-organization for sensorimotor learning: a cortical approach</w:t>
               </w:r>
@@ -3593,355 +3593,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00098765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal Sequence Learning with a Cortically-Inspired Model</w:t>
+                <w:t xml:space="preserve">Selection of action with a cortically-inspired model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Frezza-Buet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3nd International Conference on Computational Intelligence &amp; Neuroscience - JCIS'98 - Association for Intelligent Machinery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, none, pp.24-27</w:t>
+              <w:t xml:space="preserve">Seventh European Workshop on Learning Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Edimbourgh, pp.13-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00098710v1</w:t>
+                <w:t xml:space="preserve">inria-00098709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of action with a cortically-inspired model</w:t>
+                <w:t xml:space="preserve">De la nécessité de l'intégration d'un modèle d'hippocampe dans une approche corticale de la sélection de l'action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Frezza-Buet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Alexandre</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas P. Rougier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventh European Workshop on Learning Robots</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Edimbourgh, pp.13-21</w:t>
+              <w:t xml:space="preserve">Neurosciences et Sciences pour l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Munster, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00098709v1</w:t>
+                <w:t xml:space="preserve">inria-00098694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la nécessité de l'intégration d'un modèle d'hippocampe dans une approche corticale de la sélection de l'action</w:t>
+                <w:t xml:space="preserve">A model of cortical activation for robot navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Frezza-Buet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas P. Rougier</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurosciences et Sciences pour l'Ingénieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Munster, France. 4 p</w:t>
+              <w:t xml:space="preserve">International Conference on cognitive and neural systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Boston, USA, 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00098694v1</w:t>
+                <w:t xml:space="preserve">inria-00098581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model of cortical activation for robot navigation</w:t>
+                <w:t xml:space="preserve">Multimodal Sequence Learning with a Cortically-Inspired Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Frezza-Buet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on cognitive and neural systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Boston, USA, 3 p</w:t>
+              <w:t xml:space="preserve">3nd International Conference on Computational Intelligence &amp; Neuroscience - JCIS'98 - Association for Intelligent Machinery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, none, pp.24-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00098581v1</w:t>
+                <w:t xml:space="preserve">inria-00098710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4924,51 +4924,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107064v8" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fressengeas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Frezza-Buet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01082503v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2014.08.014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BW5VZ2T-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00914768v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Geist" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00771662v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Khouzam" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bica.2012.11.001" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KM8MTF37-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537799v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Alecu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540091.2010.526194" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00617517v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pietquin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthilkumar Chandramohan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1966407.1966412" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00282087v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2007.12.024" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCK7NM60-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000636v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M&#233;nard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100715v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-0255(02)00195-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3G47L60-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03823878v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375134v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gonnier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boniface" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCMI53840.2021.9654851" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489649v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104724v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Baheux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fix" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645121v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Gustedt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=d'Havh Boumba Sitou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28151-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652308v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00618117v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCMB.2011.5952113" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652312v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouzam Bassem" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NaBIC.2011.6089453" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00491969v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00552988v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gutzwiller" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00402668v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00439332v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10677-4_15" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PFCSNWB7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00402184v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-10-S1-P273" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433062v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Ould Saad Hamady" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331551v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351275v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLA.2008.21" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00139660v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00250981v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Adrian Drumea" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00250094v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000633v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11550822_35" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-H87X42W2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000635v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099901v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099903v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099899v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099844v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098756v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. Rougier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098766v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098765v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098710v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098709v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098694v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098581v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03030518v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63823-8_60" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120117v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19642-4_1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000634v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b139051" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099961v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107857v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180218v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747287v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999NAN10246" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00652806v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107064v8" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fressengeas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Frezza-Buet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01082503v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2014.08.014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BW5VZ2T-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00914768v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Geist" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00771662v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Khouzam" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bica.2012.11.001" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KM8MTF37-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537799v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Alecu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540091.2010.526194" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00617517v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pietquin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthilkumar Chandramohan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1966407.1966412" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00282087v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2007.12.024" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCK7NM60-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000636v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M&#233;nard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100715v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-0255(02)00195-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3G47L60-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03823878v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375134v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gonnier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boniface" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCMI53840.2021.9654851" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489649v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104724v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Baheux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fix" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645121v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Gustedt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=d'Havh Boumba Sitou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28151-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00618117v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCMB.2011.5952113" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652312v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouzam Bassem" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NaBIC.2011.6089453" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652308v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00491969v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00552988v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gutzwiller" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00439332v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10677-4_15" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PFCSNWB7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00402184v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-10-S1-P273" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433062v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Ould Saad Hamady" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00402668v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331551v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351275v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLA.2008.21" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00139660v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00250981v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Adrian Drumea" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00250094v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000633v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11550822_35" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-H87X42W2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000635v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099901v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099899v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099903v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099844v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098756v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. Rougier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098766v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098765v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098709v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098694v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098581v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098710v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03030518v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63823-8_60" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120117v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19642-4_1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000634v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b139051" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099961v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107857v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180218v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747287v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999NAN10246" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00652806v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>