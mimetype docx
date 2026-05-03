--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -368,408 +368,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Don't mind the cat: potential for intraguild interactions with lions does not affect spotted hyaena habitat selection</w:t>
+                <w:t xml:space="preserve">Climate and predation drive variation of diel activity patterns in chacma baboons (Papio ursinus) across Southern Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Périquet</w:t>
+                <w:t xml:space="preserve">Locadia Dzingwena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Courbin</w:t>
+                <w:t xml:space="preserve">Lucie Thel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Banda</w:t>
+                <w:t xml:space="preserve">Marc Choisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. J. Loveridge</w:t>
+                <w:t xml:space="preserve">Rebecca Garbett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. W. Macdonald</w:t>
+                <w:t xml:space="preserve">Anita Wilkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Zoology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 326 (1), pp.1-15. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.39342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jzo.70004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-23151-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05371770v1</w:t>
+                <w:t xml:space="preserve">hal-05360741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate and predation drive variation of diel activity patterns in chacma baboons (Papio ursinus) across Southern Africa</w:t>
+                <w:t xml:space="preserve">Don't mind the cat: potential for intraguild interactions with lions does not affect spotted hyaena habitat selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locadia Dzingwena</w:t>
+                <w:t xml:space="preserve">Stéphanie Périquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Thel</w:t>
+                <w:t xml:space="preserve">Nicolas Courbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Choisy</w:t>
+                <w:t xml:space="preserve">E. Banda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Garbett</w:t>
+                <w:t xml:space="preserve">A. J. Loveridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anita Wilkinson</w:t>
+                <w:t xml:space="preserve">D. W. Macdonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.39342. </w:t>
+              <w:t xml:space="preserve">Journal of Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 326 (1), pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-23151-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jzo.70004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05360741v1</w:t>
+                <w:t xml:space="preserve">hal-05371770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate and predation drive variation of diel activity patterns in chacma baboons (Papio ursinus) across Southern Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locadia Dzingwena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Thel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Choisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Garbett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Wilkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 15, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-025-23151-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05392391v1</w:t>
@@ -786,64 +786,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foot-and-mouth disease dynamics in multi-species livestock systems at the interface of African protected areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Oriane Ploquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vladimir Grosbois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oriane Ploquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mthabisi Ndlovu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -857,78 +857,78 @@
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Munzamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 56, </w:t>
+              <w:t xml:space="preserve">, 2025, 56 (1), pp.58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13567-025-01487-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05392376v1</w:t>
+                <w:t xml:space="preserve">hal-05002511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommendation of: Trait matching without traits: using correspondence analysis to investigate the latent structure of interaction networks. Round#3</w:t>
               </w:r>
@@ -1148,51 +1148,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megan Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Degrugillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locadia Dzingwena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1250,789 +1250,789 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05392385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From parachuting to partnership: Fostering collaborative research in protected areas</w:t>
+                <w:t xml:space="preserve">The temporal scale of energy maximization explains allometric variations in movement decisions of large herbivores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I P J Smit</w:t>
+                <w:t xml:space="preserve">Daniel Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R J Fernández</w:t>
+                <w:t xml:space="preserve">Christopher F Brooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M F Menvielle</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jan A Venter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.14814⟩</w:t>
+              <w:t xml:space="preserve">Ecosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ecs2.70101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05392365v1</w:t>
+                <w:t xml:space="preserve">hal-05392360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishing large mammal population trends from heterogeneous count data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seasonal activity patterns of a Kalahari mammal community: Trade‐offs between environmental heat load and predation pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mika M Vermeulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Maartin Strauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Pradel</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robyn S Hetem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan A Venter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 14 (8), pp.e70193. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.70193⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 14 (4), pp.e11304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.11304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04709128v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The temporal scale of energy maximization explains allometric variations in movement decisions of large herbivores</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christopher F Brooke</w:t>
+                <w:t xml:space="preserve">Comparing local ecological knowledge with camera trap data to study mammal occurrence in anthropogenic landscapes of the Garden Route Biosphere Reserve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Guerbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan A Venter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jan A Venter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ecs2.70101⟩</w:t>
+              <w:t xml:space="preserve">Conservation Science and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (5), pp.e13101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/csp2.13101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05392360v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal activity patterns of a Kalahari mammal community: Trade‐offs between environmental heat load and predation pressure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mika M Vermeulen</w:t>
+                <w:t xml:space="preserve">A local ecological knowledge-based assessment of anthropodependence for large mammals in anthropogenic landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Béatrice Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan A Venter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Guerbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.11304⟩</w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 290, pp.110450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2024.110450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04741695v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing local ecological knowledge with camera trap data to study mammal occurrence in anthropogenic landscapes of the Garden Route Biosphere Reserve</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Establishing large mammal population trends from heterogeneous count data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.‐c. Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Pays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Scholte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J O Ogutu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Science and Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/csp2.13101⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (8), pp.e70193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.70193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04741756v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A local ecological knowledge-based assessment of anthropodependence for large mammals in anthropogenic landscapes</w:t>
+                <w:t xml:space="preserve">From parachuting to partnership: Fostering collaborative research in protected areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Bernard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Fritz</w:t>
+                <w:t xml:space="preserve">I P J Smit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R J Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M F Menvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D J Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Béatrice Dufour</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 290, pp.110450. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 62, pp.28 - 40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2024.110450⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.14814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04741738v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05392365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using the multivariate Hawkes process to study interactions between multiple species from camera trap data</w:t>
               </w:r>
@@ -2152,103 +2152,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining local ecological knowledge with camera traps to assess the link between African mammal life‐history traits and their occurrence in anthropogenic landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Guerbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lizette Moolman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie A de Morney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan A Venter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 61 (10), pp.2470-2482. </w:t>
@@ -2414,503 +2414,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Less bins, less baboons: reducing access to anthropogenic food effectively decreases the urban foraging behavior of a troop of chacma baboons (Papio hamadryas ursinus) in a peri-urban area</w:t>
+                <w:t xml:space="preserve">Considerations on effort, precision and accuracy for long‐term monitoring of African lions ( Panthera leo ), when using Bayesian spatial explicit capture–recapture models, in fenced protected areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Mazué</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hervé Fritz</w:t>
+                <w:t xml:space="preserve">Isabella A Ball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nancy Rebout</w:t>
+                <w:t xml:space="preserve">David G Marneweck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Petit</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicholas B Elliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arjun M Gopalaswamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Primates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10329-022-01032-x⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.10291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04266243v1</w:t>
+                <w:t xml:space="preserve">hal-04266271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Considerations on effort, precision and accuracy for long‐term monitoring of African lions ( Panthera leo ), when using Bayesian spatial explicit capture–recapture models, in fenced protected areas</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validation of a field-friendly faeces drying and storage method for quantifying faecal glucocorticoid metabolites in African elephants (Loxodonta africana) opens up new perspectives for conservationists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas B Elliot</w:t>
+                <w:t xml:space="preserve">Laura Lacomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Guerbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arjun M Gopalaswamy</w:t>
+                <w:t xml:space="preserve">André Ganswindt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herve Fritz</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benjamin Rey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (7), </w:t>
+              <w:t xml:space="preserve">Conservation Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (1), pp.coad053. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.10291⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/conphys/coad053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04266271v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a field-friendly faeces drying and storage method for quantifying faecal glucocorticoid metabolites in African elephants (Loxodonta africana) opens up new perspectives for conservationists</w:t>
+                <w:t xml:space="preserve">Less bins, less baboons: reducing access to anthropogenic food effectively decreases the urban foraging behavior of a troop of chacma baboons (Papio hamadryas ursinus) in a peri-urban area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Lacomme</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Frédéric Mazué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Guerbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Ganswindt</w:t>
+                <w:t xml:space="preserve">Nancy Rebout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Rey</w:t>
+                <w:t xml:space="preserve">Odile Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (1), pp.coad053. </w:t>
+              <w:t xml:space="preserve">Primates</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 64 (1), pp.91-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/conphys/coad053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10329-022-01032-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04266862v1</w:t>
+                <w:t xml:space="preserve">hal-04266243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Height-related detection bias in camera trap surveys: Insights for combining data sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lizette Moolman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie A de Morney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Guerbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan A Venter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Koedoe : African protected area conservation and science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 65 (1), </w:t>
@@ -2942,287 +2942,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04266264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat structure, not the anthropogenic context or large predators, shapes occupancy of a generalist mesopredator across protected areas in South Africa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using functional groups to predict the spatial distribution of large herbivores on the Palaeo‐Agulhas Plain, South Africa, during the Last Glacial Maximum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher F Brooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lain Pardo</w:t>
+                <w:t xml:space="preserve">Curtis W Marean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lourens Swanepoel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gonçalo Curveira-Santos</w:t>
+                <w:t xml:space="preserve">Colin D Wren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jan Venter</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan A Venter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mammal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13364-022-00636-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37, pp.1056 - 1068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jqs.3430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03872757v1</w:t>
+                <w:t xml:space="preserve">hal-03872782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using functional groups to predict the spatial distribution of large herbivores on the Palaeo‐Agulhas Plain, South Africa, during the Last Glacial Maximum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christopher F Brooke</w:t>
+                <w:t xml:space="preserve">Habitat structure, not the anthropogenic context or large predators, shapes occupancy of a generalist mesopredator across protected areas in South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lain Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourens Swanepoel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curtis W Marean</w:t>
+                <w:t xml:space="preserve">Gonçalo Curveira-Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin D Wren</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jan A Venter</w:t>
+                <w:t xml:space="preserve">Jan Venter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 37, pp.1056 - 1068. </w:t>
+              <w:t xml:space="preserve">Mammal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67 (3), pp.265-278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jqs.3430⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13364-022-00636-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03872782v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03872757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Land use effects on phylogenetic and functional diversity of birds: Significance of urban green spaces</w:t>
               </w:r>
@@ -3377,51 +3377,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Venter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ostrich: Journal of African Ornithology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 93 (2), pp.120-128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3449,559 +3449,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03851472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The scale of effect depends on operational definition of forest cover—evidence from terrestrial mammals of the Brazilian savanna</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Snapshot Safari: a large-scale collaborative to monitor Africa’s remarkable biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lain Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Amiot</w:t>
+                <w:t xml:space="preserve">Sara Bombaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyntia Cavalcante Santos</w:t>
+                <w:t xml:space="preserve">Sarah Huebner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Arvor</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hervé Fritz</w:t>
+                <w:t xml:space="preserve">Michael Somers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10980-021-01196-9⟩</w:t>
+              <w:t xml:space="preserve">South African Journal of Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 117 (1/2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17159/sajs.2021/8134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03131932v1</w:t>
+                <w:t xml:space="preserve">hal-03384390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diet and Life-History Traits of Savannah Dwelling Waterbirds in Southern Africa: Implications for Their Conservation Status</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The scale of effect depends on operational definition of forest cover—evidence from terrestrial mammals of the Brazilian savanna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tawanda Tarakini</w:t>
+                <w:t xml:space="preserve">Cyntia Cavalcante Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innocent Mabika</w:t>
+                <w:t xml:space="preserve">Damien Arvor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tongayi Mwedzi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Peter Mundy</w:t>
+                <w:t xml:space="preserve">Beatriz Bellón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Birds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/birds2020013⟩</w:t>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (4), pp.973-987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10980-021-01196-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03384413v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03131932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter‐Group Social Behavior, Contact Patterns and Risk for Pathogen Transmission in Cape Buffalo Populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Wielgus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Wielgus</w:t>
+                <w:t xml:space="preserve">Alexandre Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Caron</w:t>
+                <w:t xml:space="preserve">Emily Bennitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emily Bennitt</w:t>
+                <w:t xml:space="preserve">Michel de Garine‐wichatitsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bradley Cain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Wildlife Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 85 (8), pp.1574-1590. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jwmg.22116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03337922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snapshot Safari: a large-scale collaborative to monitor Africa’s remarkable biodiversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lain Pardo</w:t>
+                <w:t xml:space="preserve">Diet and Life-History Traits of Savannah Dwelling Waterbirds in Southern Africa: Implications for Their Conservation Status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tawanda Tarakini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Bombaci</w:t>
+                <w:t xml:space="preserve">Innocent Mabika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Huebner</w:t>
+                <w:t xml:space="preserve">Tongayi Mwedzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Somers</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peter Mundy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">South African Journal of Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 117 (1/2), </w:t>
+              <w:t xml:space="preserve">Birds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (2), pp.173-184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17159/sajs.2021/8134⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/birds2020013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03384390v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03384413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long‐term high densities of African elephants clear the understorey and promote a new stable savanna woodland community</w:t>
               </w:r>
@@ -4383,1415 +4383,1415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03610389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can an herbivore affect where a top predator kills its prey by modifying woody vegetation structure?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ferry</w:t>
+                <w:t xml:space="preserve">Quantitative Spatial Ecology to Promote Human-Wildlife Coexistence: A Tool for Integrated Landscape Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher F Brooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moreangels Mbizah</w:t>
+                <w:t xml:space="preserve">Patricia Lamirande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Loveridge</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Dray</w:t>
+                <w:t xml:space="preserve">Philip D Mcloughlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00442-020-04617-9⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fsufs.2020.600363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03013353v1</w:t>
+                <w:t xml:space="preserve">hal-03093368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote Sensing of Environmental Drivers Influencing the Movement Ecology of Sympatric Wild and Domestic Ungulates in Semi-Arid Savannas, a Review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping key browse resources in a heterogeneous agricultural landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarice Mudzengi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Rumiano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elodie Wielgus</w:t>
+                <w:t xml:space="preserve">Amon Murwira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eve Miguel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
+                <w:t xml:space="preserve">Fadzai Zengeya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Valls-Fox</w:t>
+                <w:t xml:space="preserve">Tinyiko Halimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (19), pp.33-53. </w:t>
+              <w:t xml:space="preserve">African Journal of Range and Forage Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37 (2), pp.181-189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs12193218⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2989/10220119.2020.1740892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02980590v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03093400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneity of water physico-chemical characteristics in artificially pumped waterholes: do African herbivores drink at the same locations and does it lead to interference competition?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Remote Sensing of Environmental Drivers Influencing the Movement Ecology of Sympatric Wild and Domestic Ungulates in Semi-Arid Savannas, a Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Cordonnier</w:t>
+                <w:t xml:space="preserve">Florent Rumiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Wielgus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Hulot</w:t>
+                <w:t xml:space="preserve">Eve Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farisayi Dakwa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lovelater Sebele</w:t>
+                <w:t xml:space="preserve">Hugo Valls-Fox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Arid Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaridenv.2019.104014⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (19), pp.33-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs12193218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04249760v2</w:t>
+                <w:t xml:space="preserve">hal-02980590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Spatial Ecology to Promote Human-Wildlife Coexistence: A Tool for Integrated Landscape Management</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christopher F Brooke</w:t>
+                <w:t xml:space="preserve">Heterogeneity of water physico-chemical characteristics in artificially pumped waterholes: do African herbivores drink at the same locations and does it lead to interference competition?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Lamirande</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Fritz</w:t>
+                <w:t xml:space="preserve">Florence Hulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip D Mcloughlin</w:t>
+                <w:t xml:space="preserve">Farisayi Dakwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lovelater Sebele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fsufs.2020.600363⟩</w:t>
+              <w:t xml:space="preserve">Journal of Arid Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 173, pp.104014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaridenv.2019.104014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03093368v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249760v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping key browse resources in a heterogeneous agricultural landscape</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clarice Mudzengi</w:t>
+                <w:t xml:space="preserve">Can an herbivore affect where a top predator kills its prey by modifying woody vegetation structure?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amon Murwira</w:t>
+                <w:t xml:space="preserve">Moreangels Mbizah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fadzai Zengeya</w:t>
+                <w:t xml:space="preserve">Andrew Loveridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tinyiko Halimani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Fritz</w:t>
+                <w:t xml:space="preserve">David Macdonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Journal of Range and Forage Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 37 (2), pp.181-189. </w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 192 (3), pp.779-789. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2989/10220119.2020.1740892⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00442-020-04617-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03093400v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fire weather effects on flammability of indigenous and invasive alien plants in coastal fynbos and thicket shrublands (Cape Floristic Region)</w:t>
+                <w:t xml:space="preserve">Interface processes between protected and unprotected areas: A global review and ways forward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samukelisiwe Msweli</w:t>
+                <w:t xml:space="preserve">Julien Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Bellón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alastair Potts</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Herve Fritz</w:t>
+                <w:t xml:space="preserve">Christo Fabricius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tineke Kraaij</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabio O. Roque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8, pp.e10161. </w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26, pp.1138 - 1154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7717/peerj.10161⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gcb.14865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03384351v1</w:t>
+                <w:t xml:space="preserve">halshs-02362455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GRIN Meeting: A ‘third place’ for managers and scholars of social-ecological systems</w:t>
+                <w:t xml:space="preserve">Fire weather effects on flammability of indigenous and invasive alien plants in coastal fynbos and thicket shrublands (Cape Floristic Region)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dirk Roux</w:t>
+                <w:t xml:space="preserve">Samukelisiwe Msweli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hayley Clements</w:t>
+                <w:t xml:space="preserve">Alastair Potts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bianca Currie</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tineke Kraaij</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">South African Journal of Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17159/sajs.2020/7598⟩</w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.e10161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.10161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03093387v1</w:t>
+                <w:t xml:space="preserve">hal-03384351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface processes between protected and unprotected areas: A global review and ways forward</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The GRIN Meeting: A ‘third place’ for managers and scholars of social-ecological systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Blanco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Beatriz Bellón</w:t>
+                <w:t xml:space="preserve">Hayley Clements</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christo Fabricius</w:t>
+                <w:t xml:space="preserve">Bianca Currie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio O. Roque</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pays</w:t>
+                <w:t xml:space="preserve">Paddy. Gordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 26, pp.1138 - 1154. </w:t>
+              <w:t xml:space="preserve">South African Journal of Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 116 (3/4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gcb.14865⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17159/sajs.2020/7598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02362455v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03093387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are fission–fusion dynamics consistent among populations? A large‐scale study with Cape buffalo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Wielgus</w:t>
+                <w:t xml:space="preserve">Relationships between farmer perceptions and temporal variation in nutritive value of browse species on savanna rangelands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarice Mudzengi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amon Murwira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tinyiko Halimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Cornélis</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chrispen Murungweni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.6608⟩</w:t>
+              <w:t xml:space="preserve">African Journal of Range and Forage Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37 (3), pp.237-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2989/10220119.2020.1779125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02917348v1</w:t>
+                <w:t xml:space="preserve">hal-03093396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between farmer perceptions and temporal variation in nutritive value of browse species on savanna rangelands</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tinyiko Halimani</w:t>
+                <w:t xml:space="preserve">Are fission–fusion dynamics consistent among populations? A large‐scale study with Cape buffalo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Wielgus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cornélis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Garine‐wichatitsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bradley Cain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Journal of Range and Forage Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 37 (3), pp.237-242. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2989/10220119.2020.1779125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.6608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03093396v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terrestrial threats dominate the waterbird landscape of fear in a savannah pan wetland system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tawanda Tarakini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innocent Mabika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farisayi Dakwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Mundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5851,64 +5851,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poaching impedes the selection of optimal post-fire forage in three large grazing herbivores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Brooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tineke Kraaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5966,659 +5966,659 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03093391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zebra diel migrations reduce encounter risk with lions at night</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A global assessment of terrestrial alien ferns (Polypodiophyta): species' traits as drivers of naturalisation and invasion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Patin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emily J Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tineke Kraaij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Moodley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2656.12910⟩</w:t>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (3), pp.861-873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10530-018-1866-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107551v1</w:t>
+                <w:t xml:space="preserve">hal-02334923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global assessment of terrestrial alien ferns (Polypodiophyta): species' traits as drivers of naturalisation and invasion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H Fritz</w:t>
+                <w:t xml:space="preserve">Large mammals of the Palaeo-Agulhas Plain showed resilience to extreme climate change but vulnerability to modern human impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Venter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Brooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Moodley</w:t>
+                <w:t xml:space="preserve">Curtis Marean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Helm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10530-018-1866-1⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.106050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.106050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02334923v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large mammals of the Palaeo-Agulhas Plain showed resilience to extreme climate change but vulnerability to modern human impacts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Curtis Marean</w:t>
+                <w:t xml:space="preserve">Non-consumptive effects of predation in large terrestrial mammals: Mapping our knowledge and revealing the tip of the iceberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Say-Sallaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charles Helm</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Valeix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.106050⟩</w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 235, pp.36-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2019.03.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410889v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-consumptive effects of predation in large terrestrial mammals: Mapping our knowledge and revealing the tip of the iceberg</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Action-orientated research and framework: insights from the French long-term social-ecological research network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoît</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Marco Church</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2019.03.044⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (3), pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5751/ES-10989-240310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107545v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02413687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Action-orientated research and framework: insights from the French long-term social-ecological research network</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Breton</w:t>
+                <w:t xml:space="preserve">Zebra diel migrations reduce encounter risk with lions at night</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Courbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Loveridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Macdonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jon Marco Church</w:t>
+                <w:t xml:space="preserve">Rémi Patin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 24 (3), pp.10. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Eco‐evolutionary dynamics across scales, 88 (1), pp.92-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5751/ES-10989-240310⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2656.12910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02413687v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Globally important islands where eradicating invasive mammals will benefit highly threatened vertebrates</w:t>
               </w:r>
@@ -6732,408 +6732,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02087309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Local Ecological Knowledge for Waterbird Conservation: Insights From Kavango-Zambezi Transfrontier Conservation Area, Zimbabwe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Water and cattle shape habitat selection by wild herbivores at the edge of a protected area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloe Guerbois</w:t>
+                <w:t xml:space="preserve">H. Valls-Fox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Wencélius</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. de Garine-Wichatitsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perrotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Courbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tropical Conservation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1940082918803810⟩</w:t>
+              <w:t xml:space="preserve">Animal Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 (5), pp.365-375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/acv.12403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02410976v1</w:t>
+                <w:t xml:space="preserve">hal-01960150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water and cattle shape habitat selection by wild herbivores at the edge of a protected area</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Valls-Fox</w:t>
+                <w:t xml:space="preserve">Resource depletion versus landscape complementation: habitat selection by a multiple central place forager</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Valls-Fox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Garine-Wichatitsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/acv.12403⟩</w:t>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (1), pp.127-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10980-017-0588-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01960150v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resource depletion versus landscape complementation: habitat selection by a multiple central place forager</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Valls-Fox</w:t>
+                <w:t xml:space="preserve">Integrating Local Ecological Knowledge for Waterbird Conservation: Insights From Kavango-Zambezi Transfrontier Conservation Area, Zimbabwe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tawanda Tarakini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Guerbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel de Garine-Wichatitsky</w:t>
+                <w:t xml:space="preserve">Jean Wencélius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Mundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 33 (1), pp.127-140. </w:t>
+              <w:t xml:space="preserve">Tropical Conservation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11, pp.194008291880381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10980-017-0588-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1940082918803810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623363v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Meta-Social-Ecological System Perspective: A Response to Gounand et al.</w:t>
               </w:r>
@@ -7554,77 +7554,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommy Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Guerbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Primatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 38 (2), pp.207-223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7774,103 +7774,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drivers of foot-and-mouth disease in cattle at wild/domestic interface: Insights from farmers, buffalo and lions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Garine-Wichatitsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversity and Distributions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 23 (9), pp.1018-1030. </w:t>
@@ -7902,425 +7902,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive responses of zebras to lion encounters shape their predator-prey space game at large scale</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Macdonald</w:t>
+                <w:t xml:space="preserve">Between-gender differences in vigilance do not necessarily lead to differences in foraging-vigilance tradeoffs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Duncan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marion Valeix</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel I. Rubenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/oik.02555⟩</w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 181, pp.757-768. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00442-016-3614-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107515v1</w:t>
+                <w:t xml:space="preserve">hal-01334144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Between-gender differences in vigilance do not necessarily lead to differences in foraging-vigilance tradeoffs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial Distribution of a Large Herbivore Community at Waterholes: An Assessment of Its Stability over Years in Hwange National Park, Zimbabwe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Charbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Madzikanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00442-016-3614-5⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11, pp.e0153639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0153639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01334144v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Distribution of a Large Herbivore Community at Waterholes: An Assessment of Its Stability over Years in Hwange National Park, Zimbabwe</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reactive responses of zebras to lion encounters shape their predator-prey space game at large scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Courbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Loveridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Macdonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Valeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11, pp.e0153639. </w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 125 (6), pp.829-838. </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0153639⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/oik.02555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016403v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Spatial Point Pattern Shows No Desertion of Breeding Mute Swan Areas by the Other Waterbirds Within Fishpond</w:t>
               </w:r>
@@ -8685,493 +8685,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02053620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predators, food and social context shape the types of vigilance exhibited by kangaroos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François-René Favreau</w:t>
+                <w:t xml:space="preserve">Anti-predator behaviour of kudu and impala in response to mimicked African wild dog presence: do age and sex matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther van Der Meer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pays</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2014.11.001⟩</w:t>
+              <w:t xml:space="preserve">Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 152 (9), pp.1209-1228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/1568539X-00003275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01502904v1</w:t>
+                <w:t xml:space="preserve">hal-01502898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decline of sable antelope in one of its key conservation areas: the greater Hwange ecosystem, Zimbabwe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wg. Crosmary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mtare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sd. Côté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">African Journal of Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 53, pp.194-205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02044958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-predator behaviour of kudu and impala in response to mimicked African wild dog presence: do age and sex matter?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Lion King and the Hyaena Queen: large carnivore interactions and coexistence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Periquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pays</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Revilla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behaviour</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 90, pp.1197-214</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01502898v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Lion King and the Hyaena Queen: large carnivore interactions and coexistence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Periquet</w:t>
+                <w:t xml:space="preserve">Predators, food and social context shape the types of vigilance exhibited by kangaroos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-René Favreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goulard Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Best</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 99, pp.109-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2014.11.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02025624v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01502904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spotted hyaenas switch their foraging strategy as a response to changes in intraguild interactions with lions</w:t>
               </w:r>
@@ -9297,277 +9297,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using an energetic cost-benefit approach to identify ecological traps: the case of the African wild dog</w:t>
+                <w:t xml:space="preserve">Demography of plains zebras (Equus quagga) under heavy predation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. van Der Meer</w:t>
+                <w:t xml:space="preserve">Sophie Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Duncan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rasmussen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Valeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Conversation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 18, pp.359-366. </w:t>
+              <w:t xml:space="preserve">Population Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 57, pp.201-204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/acv.12182⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10144-014-0469-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02019001v1</w:t>
+                <w:t xml:space="preserve">hal-01068156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demography of plains zebras (Equus quagga) under heavy predation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using an energetic cost-benefit approach to identify ecological traps: the case of the African wild dog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. van Der Meer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Grange</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Rasmussen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Conversation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18, pp.359-366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/acv.12182⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10144-014-0469-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01068156v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02019001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legacy Effects of Different Land-Use Histories Interact with Current Grazing Patterns to Determine Grazing Lawn Soil Properties</w:t>
               </w:r>
@@ -9592,51 +9592,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. G. M. Cromsigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. M. Shrader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9677,269 +9677,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02019002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flight behavioural responses to sport hunting by two African herbivores</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Fritz</w:t>
+                <w:t xml:space="preserve">Diet quality in a wild grazer declines under the threat of an ambush predator.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Valeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Duncan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Mundy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">South African Journal of Wildlife Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 281 (1785), pp.20140446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2014.0446⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02045534v1</w:t>
+                <w:t xml:space="preserve">hal-00993398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diet quality in a wild grazer declines under the threat of an ambush predator.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flight behavioural responses to sport hunting by two African herbivores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tarakini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wg. Crosmary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mundy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">South African Journal of Wildlife Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 44, pp.76-83</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00993398v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterising African tick communities at a wild-domestic interface using repeated sampling protocols and models</w:t>
               </w:r>
@@ -10059,51 +10059,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological trap in the buffer zone of a protected area: effects of indirect anthropogenic mortality on the African wild dog Lycaon pictus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. van Der Meer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10228,51 +10228,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Blomberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Best</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 92, pp.175-184. </w:t>
@@ -10666,718 +10666,718 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02045536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights for Integrated Conservation from Attitudes of People toward Protected Areas Near Hwange National Park, Zimbabwe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">African Elephants Adjust Speed in Response to Surface-Water Constraint on Foraging during the Dry-Season</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mtare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Guerbois</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">H. Fritz</w:t>
+                <w:t xml:space="preserve">E. Makuwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cobi.12108⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8, pp.e59164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0059164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02281556v1</w:t>
+                <w:t xml:space="preserve">hal-02168100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">African Elephants Adjust Speed in Response to Surface-Water Constraint on Foraging during the Dry-Season</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId339" w:history="1">
+                <w:t xml:space="preserve">Insights for Integrated Conservation from Attitudes of People toward Protected Areas Near Hwange National Park, Zimbabwe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guerbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ab. Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mtare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hervé Fritz</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conservation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27, pp.844--55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cobi.12108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0059164⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02168100v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annual usage of man-made wetlands by a resident waterbird species.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Gayet</w:t>
+                <w:t xml:space="preserve">Contacts and foot and mouth disease transmission from wild to domestic bovines in Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Guillemain</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurence Curtet</w:t>
+                <w:t xml:space="preserve">V. Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Boulinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, unsp51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1890/es12-00239.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01325786v1</w:t>
+                <w:t xml:space="preserve">hal-02282689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contacts and foot and mouth disease transmission from wild to domestic bovines in Africa</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Short-Term Behavioural Responses of Impalas in Simulated Antipredator and Social Contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-René Favreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Goldizen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1890/es12-00239.1⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8, pp.e84970. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0084970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02282689v1</w:t>
+                <w:t xml:space="preserve">hal-01502912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-Term Behavioural Responses of Impalas in Simulated Antipredator and Social Contexts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Goldizen</w:t>
+                <w:t xml:space="preserve">Annual usage of man-made wetlands by a resident waterbird species.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mesléard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Curtet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01502912v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01325786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Androgen changes and flexible rutting behaviour in male giraffes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter A Seeber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Duncan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ganswindt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 9 (5), pp.20130396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11405,828 +11405,828 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00865310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Simulated African Wild Dog Presence on Anti-predator Behaviour of Kudu and Impala</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Higher than expected growth rate of the Endangered West African giraffe \textitGiraffa camelopardalis peralta : a successful human\textendashwildlife cohabitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Patrick Suraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fennessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eth.12003⟩</w:t>
+              <w:t xml:space="preserve">Oryx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46, pp.577--583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s0030605311000639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01503314v1</w:t>
+                <w:t xml:space="preserve">hal-02278584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">African ungulates and their drinking problems: hunting and predation risks constrain access to water</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marion Valeix</w:t>
+                <w:t xml:space="preserve">The Effect of Simulated African Wild Dog Presence on Anti-predator Behaviour of Kudu and Impala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther van Der Meer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Steeve Côté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 83 (1), pp.145-153. </w:t>
+              <w:t xml:space="preserve">Ethology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 118 (10), pp.1018-1027. </w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2011.10.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eth.12003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107430v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diet and Feeding Habitats of Camargue Dabbling Ducks: What Has Changed Since the 1960s?</w:t>
+                <w:t xml:space="preserve">African ungulates and their drinking problems: hunting and predation risks constrain access to water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Al. Brochet</w:t>
+                <w:t xml:space="preserve">William-Georges Crosmary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Valeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jb. Mouronval</w:t>
+                <w:t xml:space="preserve">Hillary Madzikanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Aubry</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Steeve Côté</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waterbirds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1675/063.035.0406⟩</w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 83 (1), pp.145-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2011.10.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02297355v1</w:t>
+                <w:t xml:space="preserve">hal-02107430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability to predation and water constraints limit behavioural adjustments of ungulates in response to hunting risk</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wg. Crosmary</w:t>
+                <w:t xml:space="preserve">Diet and Feeding Habitats of Camargue Dabbling Ducks: What Has Changed Since the 1960s?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Al. Brochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Makumbe</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jb. Mouronval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gauthier-Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aj. Green</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2012.03.004⟩</w:t>
+              <w:t xml:space="preserve">Waterbirds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35, pp.555--576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1675/063.035.0406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02296993v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02297355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting predators and locating competitors while foraging: an experimental study of a medium-sized herbivore in an African savanna</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vulnerability to predation and water constraints limit behavioural adjustments of ungulates in response to hunting risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wg. Crosmary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Makumbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sd. Côté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00442-011-2218-3⟩</w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 83, pp.1367--1376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2012.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00688764v1</w:t>
+                <w:t xml:space="preserve">hal-02296993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher than expected growth rate of the Endangered West African giraffe \textitGiraffa camelopardalis peralta : a successful human\textendashwildlife cohabitation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Fritz</w:t>
+                <w:t xml:space="preserve">Detecting predators and locating competitors while foraging: an experimental study of a medium-sized herbivore in an African savanna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Valeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Duncan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oryx</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 169 (2), pp.419-430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00442-011-2218-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/s0030605311000639⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02278584v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00688764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of immediate predation risk by lions on the vigilance of prey of different body size</w:t>
               </w:r>
@@ -12480,51 +12480,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining multi-scale socio-ecological approaches to understand the susceptibility of subsistence farmers to elephant crop raiding on the edge of a protected area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guerbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chapanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12578,848 +12578,848 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02296798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A food web perspective on large herbivore community limitation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse de la mise en œuvre des mesures agri-environnementales à obligation de résultat sur les surfaces herbagères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Loreau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marion Valeix</w:t>
+                <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Clobert</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christine de Sainte Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Agreil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Amiaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dobremez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 208, pp.271-281</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107416v1</w:t>
+                <w:t xml:space="preserve">hal-01000070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective Vigilance in the Greater Kudu: Towards a Better Understanding of Synchronization Patterns</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Sirot</w:t>
+                <w:t xml:space="preserve">Elephant-induced structural changes in the vegetation and habitat selection by large herbivores in an African savanna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Valeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Murindagomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cumming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1439-0310.2011.01974.x⟩</w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 144, pp.902-912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2010.10.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00677537v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00566076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are Mute Swans Cygnus olor really limiting fishpond use by waterbirds in the Dombes, Eastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mesléard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ornithology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 152, pp.45-53. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10336-010-0545-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02299089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of seasonality, isolation and patch quality for habitat selection processes by mute swans Cygnus olor in a fi shpond landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Benmergui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mesléard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Boulinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oikos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-0706.2010.18750.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01327086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la mise en œuvre des mesures agri-environnementales à obligation de résultat sur les surfaces herbagères</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyril Agreil</w:t>
+                <w:t xml:space="preserve">A food web perspective on large herbivore community limitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Amiaud</w:t>
+                <w:t xml:space="preserve">Michel Loreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Valeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Dobremez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Clobert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 34 (2), pp.196-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-0587.2010.06537.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000070v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elephant-induced structural changes in the vegetation and habitat selection by large herbivores in an African savanna</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Valeix</w:t>
+                <w:t xml:space="preserve">Collective Vigilance in the Greater Kudu: Towards a Better Understanding of Synchronization Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Sirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 144, pp.902-912. </w:t>
+              <w:t xml:space="preserve">Ethology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 118 (1), pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2010.10.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1439-0310.2011.01974.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00566076v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00677537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants f the prevalence of the cloacal cestode textit Cloacotaenia megalops in teal wintering in the French Camargue</w:t>
               </w:r>
@@ -13444,64 +13444,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.B. Georgiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.L. Brochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gauthier-Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Wildlife Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 57(2), pp.275-281</w:t>
@@ -13524,540 +13524,540 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00697918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mute Swans (Cygnus olor) really limiting fishponduse by waterbirds in the Dombes, Eastern France.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An empirical and experimental test of risk and costs of kleptoparasitism for African wild dogs (Lycaon pictus) inside and outside a protected area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. van Der Meer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Gayet</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Moyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rasmussen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal für Ornithologie = Journal of Ornithology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Behavioral Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22, pp.985-992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/beheco/arr079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01328666v1</w:t>
+                <w:t xml:space="preserve">hal-02297433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An empirical and experimental test of risk and costs of kleptoparasitism for African wild dogs (Lycaon pictus) inside and outside a protected area</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mute Swans (Cygnus olor) really limiting fishponduse by waterbirds in the Dombes, Eastern France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Gayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mesléard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal für Ornithologie = Journal of Ornithology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02297433v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01328666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breeding mute swan habitat selection when accounting for detectability: a plastic behaviour consistent with rapidly expanding populations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Gayet</w:t>
+                <w:t xml:space="preserve">Combined effects of Mute swan (Cygnus olor) grazing intensity, plant growth stage and fishponds trophic status on macrophyte abundance and diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Gayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mesléard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Eraud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">François Mesléard</w:t>
+                <w:t xml:space="preserve">Camille Begnis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Wildlife Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Aquatic Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01326835v1</w:t>
+                <w:t xml:space="preserve">hal-01326879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined effects of Mute swan (Cygnus olor) grazing intensity, plant growth stage and fishponds trophic status on macrophyte abundance and diversity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Fritz</w:t>
+                <w:t xml:space="preserve">Breeding mute swan habitat selection when accounting for detectability: a plastic behaviour consistent with rapidly expanding populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Eraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Benmergui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Broyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mesléard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Begnis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Botany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Wildlife Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10344-011-0518-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01326879v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01326835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ageing of ungulate pellets in semi-arid landscapes: how the shade of colour can refine pellet-group counts</w:t>
               </w:r>
@@ -14183,1044 +14183,1044 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02299092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the spatial unit for a wintering teal Anas crecca ? Weekly day roost fidelity inferred from nasal saddles in the Camargue, southern France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determinants of the prevalence of the cloacal cestode in teal wintering in the French Camargue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Devineau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Al. Brochet</w:t>
+                <w:t xml:space="preserve">Andy J. Green</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Fuster</w:t>
+                <w:t xml:space="preserve">Boyko B. Georgiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Brochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gauthier-Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wildlife Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2981/09-042⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Wildlife Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 57 (2), pp.275-281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10344-010-0424-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02303686v1</w:t>
+                <w:t xml:space="preserve">hal-00615127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous modeling of habitat suitability, occupancy, and relative abundance: African elephants in Zimbabwe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Je. Hines</w:t>
+                <w:t xml:space="preserve">How key habitat features influence large terrestrial carnivore movements: waterholes and African lions in a semi-arid savanna of north-western Zimbabwe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Valeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J. Loveridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Madzikanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 25 (3), pp.337-351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10980-009-9425-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02303334v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial avoidance of invading pastoral cattle by wild ungulates: insights from using point process statistics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Challenges of foraging on a high-quality but unpredictable food source: the dynamics of grass production and consumption in savanna grazing lawns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gignoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Meuret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 98 (4), pp.908-916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2745.2010.01663.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10531-010-9822-0⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00729619v1</w:t>
+                <w:t xml:space="preserve">hal-02305016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of the prevalence of the cloacal cestode in teal wintering in the French Camargue</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Boyko B. Georgiev</w:t>
+                <w:t xml:space="preserve">The Potential Distance of Highly Pathogenic Avian Influenza Virus Dispersal by Mallard, Common Teal and Eurasian Pochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Brochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Brochet</w:t>
+                <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Gauthier-Clerc</w:t>
+                <w:t xml:space="preserve">Géraldine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Wildlife Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 57 (2), pp.275-281. </w:t>
+              <w:t xml:space="preserve">EcoHealth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6, pp.449-457. </w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10344-010-0424-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10393-010-0275-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00615127v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02307195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How key habitat features influence large terrestrial carnivore movements: waterholes and African lions in a semi-arid savanna of north-western Zimbabwe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Valeix</w:t>
+                <w:t xml:space="preserve">Simultaneous modeling of habitat suitability, occupancy, and relative abundance: African elephants in Zimbabwe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.J. Loveridge</w:t>
+                <w:t xml:space="preserve">Jd. Nichols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Davidson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">H. Fritz</w:t>
+                <w:t xml:space="preserve">Je. Hines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ecological Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20, pp.1173-1182</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00539461v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges of foraging on a high-quality but unpredictable food source: the dynamics of grass production and consumption in savanna grazing lawns</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Fritz</w:t>
+                <w:t xml:space="preserve">Spatial avoidance of invading pastoral cattle by wild ungulates: insights from using point process statistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Hibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Calenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gignoux</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Bouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (7), pp.2003-2024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10531-010-9822-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2745.2010.01663.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02305016v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Potential Distance of Highly Pathogenic Avian Influenza Virus Dispersal by Mallard, Common Teal and Eurasian Pochard</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Guillemain</w:t>
+                <w:t xml:space="preserve">What is the spatial unit for a wintering teal Anas crecca ? Weekly day roost fidelity inferred from nasal saddles in the Camargue, southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
+                <w:t xml:space="preserve">O. Devineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Al. Brochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Simon</w:t>
+                <w:t xml:space="preserve">J. Fuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EcoHealth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 6, pp.449-457. </w:t>
+              <w:t xml:space="preserve">Wildlife Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16, pp.215-220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10393-010-0275-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2981/09-042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02307195v1</w:t>
+                <w:t xml:space="preserve">hal-02303686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endozoochory of Mediterranean aquatic plant seeds by teal after a period of desiccation: Determinants of seed survival and influence of retention time on germinability and viability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.L. Brochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gauthier-Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Green</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15252,358 +15252,358 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00539478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeding behaviour of sheep on shrubs in response to contrasting herbaceous cover in rangelands dominated by Cytisus scoparius L.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Individual vigilance of African herbivores while drinking: the role of immediate predation risk and context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Périquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Valeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Loveridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hillary Madzikanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Macdonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2010.02.002⟩</w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 79 (3), pp.665-671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2009.12.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02303342v1</w:t>
+                <w:t xml:space="preserve">hal-02309873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual vigilance of African herbivores while drinking: the role of immediate predation risk and context</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Feeding behaviour of sheep on shrubs in response to contrasting herbaceous cover in rangelands dominated by Cytisus scoparius L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ld. Pontes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Agreil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Magda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 79 (3), pp.665-671. </w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 124 (1-2), pp.35-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2009.12.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2010.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02309873v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of sward structure on daily intake and foraging behaviour by horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Fleurance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Duncan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15805,77 +15805,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field evidence of dispersal of branchiopods ostracods and bryozoans by teal textit(Anas crecca) in the Camargue (southern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.L. Brochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gauthier-Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Waterkeyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16046,136 +16046,136 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How key habitat features influence large terrestrial carnivore movements: waterholes and African lions in a semi-arid savanna of north-western Zimbabwe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Valeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Loveridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeke Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hillary Madzikanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 25 (3), pp.337-351. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10980-009-9425-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02309874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -16326,77 +16326,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habitat use by female western roe deer (Capreolus capreolus): influence of resource availability on habitat selection in two contrasting years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Calenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16441,679 +16441,679 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00549115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral adjustments of African herbivores to predation risk by lions: Spatiotemporal variations influence habitat use</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How do shoot clipping and tuber harvesting combine to affect Bolboschoenus maritimus recovery capacities?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Murindagomo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Durant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Desnouhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mesléard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Botany / Botanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 87(9), pp.883-887</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00527125v1</w:t>
+                <w:t xml:space="preserve">hal-00539479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecosystem-level consequences of invasions by native species as a way to investigate relationships between evenness and ecosystem function</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Size-related consumption of Scirpus maritimus tubers by greylag geese Anser anser explained by their functional response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Durant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Desnouhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Valery</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 11(3), pp.609-617</w:t>
+              <w:t xml:space="preserve">Behavioural Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80(1), pp.39-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00539424v1</w:t>
+                <w:t xml:space="preserve">hal-00539328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rise in human activities on the mudflats and Brent Geese textit(Branta bernicla) wintering distribution in relation to textotZostera spp. beds: a 30-year study</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Behavioral adjustments of African herbivores to predation risk by lions: Spatiotemporal variations influence habitat use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Valeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J. Loveridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Murindagomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal für Ornithologie = Journal of Ornithology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 90 (1), pp.23-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1890/08-0606.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00539423v1</w:t>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00527125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size-related consumption of Scirpus maritimus tubers by greylag geese Anser anser explained by their functional response</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId315" w:history="1">
+                <w:t xml:space="preserve">Rise in human activities on the mudflats and Brent Geese textit(Branta bernicla) wintering distribution in relation to textotZostera spp. beds: a 30-year study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Desmonts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cornulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Maheo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 80(1), pp.39-45</w:t>
+              <w:t xml:space="preserve">Journal für Ornithologie = Journal of Ornithology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 150, pp.733-742</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00539328v1</w:t>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do shoot clipping and tuber harvesting combine to affect Bolboschoenus maritimus recovery capacities?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ecosystem-level consequences of invasions by native species as a way to investigate relationships between evenness and ecosystem function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Desnouhes</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId315" w:history="1">
+                <w:t xml:space="preserve">Loïc Valery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Mesléard</w:t>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Simberloff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany / Botanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 87(9), pp.883-887</w:t>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11(3), pp.609-617</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00539479v1</w:t>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spread of avian influenza viruses by common teal (Anas crecca) in Europe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Albespy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Brochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Grandhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17171,265 +17171,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-00457728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasive species can also be native</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Simberloff</w:t>
+                <w:t xml:space="preserve">Seasonal density estimates of common large herbivores in Hwange National Park, Zimbabwe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Valeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bourgarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Murindagomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">African Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 47 (4), pp.804-808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2028.2009.01077.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00539315v1</w:t>
+                <w:t xml:space="preserve">hal-02107373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal density estimates of common large herbivores in Hwange National Park, Zimbabwe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé Fritz</w:t>
+                <w:t xml:space="preserve">Invasive species can also be native</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Valery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Simberloff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Journal of Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24(11), pp.585-585</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2028.2009.01077.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02107373v1</w:t>
+                <w:t xml:space="preserve">hal-00539315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal density estimates of common large herbivores in Hwange National Park Zimbabwe</w:t>
               </w:r>
@@ -17454,64 +17454,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Valeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bourgarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Murindagomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">African Journal of Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 47(4), pp.804-808</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17530,2506 +17530,2506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00539422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the risk of encountering lions influence African herbivore behaviour at waterholes?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changes in home range size of African lions in relation to pride size and prey biomass in a semi-arid savanna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J. Loveridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Valeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId618" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.E. Hunt</w:t>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Murindagomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32 (6), pp.953-962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-0587.2009.05745.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00265-009-0760-3⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00539421v1</w:t>
+                <w:t xml:space="preserve">hal-00539480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in home range size of African lions in relation to pride size and prey biomass in a semi-arid savanna</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId540" w:history="1">
+                <w:t xml:space="preserve">Does the risk of encountering lions influence African herbivore behaviour at waterholes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Valeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Loveridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId591" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">H. Fritz</w:t>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E. Hunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 32 (6), pp.953-962. </w:t>
+              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 63 (10), pp.1483-1494. </w:t>
             </w:r>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1600-0587.2009.05745.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00265-009-0760-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00539480v1</w:t>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instantaneous intake rate in horses of different body sizes: Influence of sward biomass and fibrousness</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of migratory ducks in the long-distance dispersal of native plants and the spread of exotic plants in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Brochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gauthier-Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J. Green</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32, pp.919-928</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00361215v1</w:t>
+                <w:t xml:space="preserve">hal-00539481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do elephants prevent other African herbivores from using waterholes in the dry season?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hillary Madzikanda</w:t>
+                <w:t xml:space="preserve">Piosphere contribution to landscape heterogeneity: a case study of remote-sensed woody cover in a high elephant density landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Madzikanda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32, pp.871-880</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00362887v1</w:t>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precipitation-NDVI relationships in eastern and southern African savannas vary along a precipitation gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of remote sensing.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 30, pp.3409-3422. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/01431160802562206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00528648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piosphere contribution to landscape heterogeneity: a case study of remote-sensed woody cover in a high elephant density landscape</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Madzikanda</w:t>
+                <w:t xml:space="preserve">Do elephants prevent other African herbivores from using waterholes in the dry season?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Valeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Canévet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Le Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hillary Madzikanda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18 (3), pp.569-576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10531-008-9523-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00539425v1</w:t>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00362887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of migratory ducks in the long-distance dispersal of native plants and the spread of exotic plants in Europe</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Instantaneous intake rate in horses of different body sizes: Influence of sward biomass and fibrousness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Fleurance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Duncan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iain James Gordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 117 (1-2), pp.84-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2008.11.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00539481v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00361215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant dispersal by teal (Anas crecca) in the Camargue: duck guts are more important than their feet</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Guillemain</w:t>
+                <w:t xml:space="preserve">How do shoot clipping and tuber harvesting combine to affect Bolboschoenus maritimus recovery capacities?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Durant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Desnouhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aj. Green</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mesléard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Botany / Botanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 87 (9), pp.883-887</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02307197v1</w:t>
+                <w:t xml:space="preserve">hal-00528663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do shoot clipping and tuber harvesting combine to affect Bolboschoenus maritimus recovery capacities?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Guillemain</w:t>
+                <w:t xml:space="preserve">Plant dispersal by teal (Anas crecca) in the Camargue: duck guts are more important than their feet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Al. Brochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Mesléard</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gauthier-Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aj. Green</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany / Botanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 55, pp.1262-1273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2427.2009.02350.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00528663v1</w:t>
+                <w:t xml:space="preserve">hal-02307197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-patch use of the habitat: testing the First-Passage Time analysis on roe deer paths</w:t>
+                <w:t xml:space="preserve">Dominance relationships in Dark-bellied Brent Geese Branta bernicla bernicla at spring staging areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mael Le Corre</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Poisbleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Desmonts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wildlife Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 14, pp.339-349</w:t>
+              <w:t xml:space="preserve">Ardea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 96, pp.135-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00310162v1</w:t>
+                <w:t xml:space="preserve">hal-00428223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological criteria to identify faecal pellets of sympatric ungulates in West African savanna and estimates of associated error</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Dulieu</w:t>
+                <w:t xml:space="preserve">Management of agricultural wet grasslands for breeding waders: integrating ecological and livestock system perspectives. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Durant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Journal of Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2028.2007.00889.x⟩</w:t>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17 (9), pp.2275-2295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10531-007-9310-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02307431v1</w:t>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428285v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variation in rumination parameters of free-ranging impalas (Aepyceros melampus)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Blanchard</w:t>
+                <w:t xml:space="preserve">Fluctuations in abundance of large herbivore populations: insights into the influence of dry season rainfall and elephant numbers from long-term data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Valeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bourgarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Murindagomo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wildlife Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 11, pp.391-400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-1795.2008.00194.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02307555v1</w:t>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00347520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of water abundance, thermoregulation, perceived predation risk and interference competition in water access by African herbivores</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Valeix</w:t>
+                <w:t xml:space="preserve">A multi-patch use of the habitat: testing the First-Passage Time analysis on roe deer paths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mael Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy van Laere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Journal of Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Wildlife Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14, pp.339-349</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00347526v1</w:t>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00310162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominance relationships in Dark-bellied Brent Geese Branta bernicla bernicla at spring staging areas</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Fritz</w:t>
+                <w:t xml:space="preserve">Morphological criteria to identify faecal pellets of sympatric ungulates in West African savanna and estimates of associated error</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Poilecot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hn. Abdou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dulieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ardea</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">African Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 46, pp.523-532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2028.2007.00889.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428223v1</w:t>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02307431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of agricultural wet grasslands for breeding waders: integrating ecological and livestock system perspectives. A review</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seasonal variation in rumination parameters of free-ranging impalas (Aepyceros melampus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Kerneis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Fritz</w:t>
+                <w:t xml:space="preserve">P. Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Wildlife Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14 (3), pp.372-378</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00428285v2</w:t>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02307555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluctuations in abundance of large herbivore populations: insights into the influence of dry season rainfall and elephant numbers from long-term data</w:t>
+                <w:t xml:space="preserve">The role of water abundance, thermoregulation, perceived predation risk and interference competition in water access by African herbivores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Valeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Murindagomo</w:t>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruwadzano Matsika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadzai Matsvimbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hillary Madzikanda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 11, pp.391-400. </w:t>
+              <w:t xml:space="preserve">African Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 46 (3), pp.402-410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1469-1795.2008.00194.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2028.2007.00874.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00347520v1</w:t>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00347526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resource variability, aggregation and direct density dependence in an open context: the local regulation of an African elephant population</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Clobert</w:t>
+                <w:t xml:space="preserve">The role of water abundance thermoregulation perceived predation risk and interference competition in water access by African herbivores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Valeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Matsika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Matsvimbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Madzikanda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">African Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 46, pp.402-410</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00529659v1</w:t>
+                <w:t xml:space="preserve">hal-00428222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal variation in rumination parameters of free-ranging impalas Aepyceros melampus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanchard Pierrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wildlife Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 14, pp.372-378</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00356517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Within-group spatial position and vigilance: a role also for competition? The case of impalas (Aepyceros melampus) with a controlled food supply.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanchard Pierrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 62, pp.1863-1868</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00356512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of water abundance thermoregulation perceived predation risk and interference competition in water access by African herbivores</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Madzikanda</w:t>
+                <w:t xml:space="preserve">Resource variability, aggregation and direct density dependence in an open context: the local regulation of an African elephant population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Valeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Murindagomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Clobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Journal of Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77 (1), pp.135-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2656.2007.01307.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId674" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428222v1</w:t>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00529659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Within-group spatial position and vigilance: a role also for competition? The case of impalas (Aepyceros melampus) with a controlled food supply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 62, pp.1863-1868</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20054,90 +20054,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In search of a real definition of the biological invasion phenomenon itself</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Valery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Simberloff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Invasions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 10(8), pp.1345-1351</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20162,90 +20162,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-patch use of the habitat: testing the First-Passage Time analysis on roe deer Capreolus capreolus paths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mael Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy van Laere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20309,90 +20309,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resource variability aggregation and direct density dependence in an open context: the local regulation of an African elephant population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Valeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Murindagomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Clobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 77, pp.135-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20430,90 +20430,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal variation in diet composition and similarity of sympatric red deer Cervus elaphus and roe deer Capreolus capreolus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Storms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Hamann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wildlife Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 14, pp.237-250</w:t>
@@ -20542,90 +20542,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field occupancy by breeding lapwings Vanellus vanellus and redshanks Tringa totanus in agricultural wet grasslands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Durant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kerneis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 128 (3), pp.146-150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
@@ -20665,1105 +20665,1105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00428082v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial relationship between elephant and sodium concentration of water disappears as density increased in Hwange national park, Zimbabwe</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Holdo</w:t>
+                <w:t xml:space="preserve">Induced or routine vigilance while foraging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Tropical Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 23, pp.725-728</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 116, pp.1603-1608</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02311200v1</w:t>
+                <w:t xml:space="preserve">hal-00434757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple tests of the effect of nasal saddles on dabbling ducks: combining field and aviary approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId474" w:history="1">
+                <w:t xml:space="preserve">Experimental functional response and inter-individual variation in foraging rate of teal (&amp;lt;i&amp;gt;Anas crecca&amp;lt;/i&amp;gt;)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Arzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId660" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Denonfoux</w:t>
+                <w:t xml:space="preserve">D.B. Gurd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lepley</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Moreau</w:t>
+                <w:t xml:space="preserve">J. Eimberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bird Study</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 54, pp.35-45</w:t>
+              <w:t xml:space="preserve">Behavioural Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 75, pp.66-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId691" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00434603v1</w:t>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00434745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induced or routine vigilance while foraging</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId315" w:history="1">
+                <w:t xml:space="preserve">Risky foraging leads to cost-free mate guarding in male teal &amp;lt;i&amp;gt;Anas crecca&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Arzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Legagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Elmberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fritz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 116, pp.1603-1608</w:t>
+              <w:t xml:space="preserve">Journal für Ornithologie = Journal of Ornithology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 148, pp.251-254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId695" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00434757v1</w:t>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00434606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental functional response and inter-individual variation in foraging rate of teal (&amp;lt;i&amp;gt;Anas crecca&amp;lt;/i&amp;gt;)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiple tests of the effect of nasal saddles on dabbling ducks: combining field and aviary approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Poisbleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Arzel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Guillemain</w:t>
+                <w:t xml:space="preserve">Léopold Denonfoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.B. Gurd</w:t>
+                <w:t xml:space="preserve">Michel Lepley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Eimberg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Fritz</w:t>
+                <w:t xml:space="preserve">Coraline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 75, pp.66-71</w:t>
+              <w:t xml:space="preserve">Bird Study</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 54, pp.35-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId696" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00434745v1</w:t>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00182967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risky foraging leads to cost-free mate guarding in male teal &amp;lt;i&amp;gt;Anas crecca&amp;lt;/i&amp;gt;</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Managing heterogeneity in elephant distribution : interactions between elephant population density and surface-water availability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Valeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal für Ornithologie = Journal of Ornithology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 44 (3), pp.625-633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2664.2007.01300.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00434606v1</w:t>
+                <w:t xml:space="preserve">hal-00185926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple tests of the effect of nasal saddles on dabbling ducks: combining field and aviary approaches</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detecting climate changes of concern in highly variable environments: Quantile regressions reveal that droughts worsen in Hwange National Park Zimbabwe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Murindagomo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bird Study</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 54, pp.35-45</w:t>
+              <w:t xml:space="preserve">Journal of Arid Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 71, pp.323-329</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId701" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00182967v1</w:t>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00434696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing heterogeneity in elephant distribution : interactions between elephant population density and surface-water availability</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marion Valeix</w:t>
+                <w:t xml:space="preserve">Predation risk constrains the plasticity of foraging behaviour in teals, Anas crecca: a flyway-level circumannual approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Arzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Legagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Elmberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 44 (3), pp.625-633. </w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 73, pp.845-854. </w:t>
             </w:r>
             <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2664.2007.01300.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2006.06.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId706" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00185926v1</w:t>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00182984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting climate changes of concern in highly variable environments: Quantile regressions reveal that droughts worsen in Hwange National Park Zimbabwe</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multiple tests of the effect of nasal saddles on dabbling ducks: combining field and aviary approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Poisbleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Denonfoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lepley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Arid Environments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 71, pp.323-329</w:t>
+              <w:t xml:space="preserve">Bird Study</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 54, pp.35-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId708" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00434696v1</w:t>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00434603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predation risk constrains the plasticity of foraging behaviour in teals, Anas crecca: a flyway-level circumannual approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Johan Elmberg</w:t>
+                <w:t xml:space="preserve">Spatial relationship between elephant and sodium concentration of water disappears as density increased in Hwange national park, Zimbabwe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Holdo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Tropical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23, pp.725-728</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2006.06.019⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00182984v1</w:t>
+                <w:t xml:space="preserve">hal-02311200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection of feeding sites by horses at pasture: Testing the anti-parasite theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fleurance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Duncan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21812,405 +21812,405 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00434586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting climate changes of concern in highly variable environments: Quantile regressions reveal that droughts worsen in Hwange National Park, Zimbabwe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selection of feeding sites by horses at pasture: testing the anti-parasite theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Fleurance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Duncan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Chamaillé-James</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jacques Cabaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Arid Environments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 71, pp.321-326. </w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 108, pp.288-301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaridenv.2007.05.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2006.11.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00260094v1</w:t>
+                <w:t xml:space="preserve">hal-00207063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate-driven fluctuations in surface-water availability and the buffering role of artificial pumping in an African savanna: Potential implication for herbivore dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId720" w:history="1">
+                <w:t xml:space="preserve">Detecting climate changes of concern in highly variable environments: Quantile regressions reveal that droughts worsen in Hwange National Park, Zimbabwe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Felix Murindagomo</w:t>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Murindagomo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Austral Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1442-9993.2007.01761.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Arid Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 71, pp.321-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaridenv.2007.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00260081v1</w:t>
+                <w:t xml:space="preserve">hal-00260094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of feeding sites by horses at pasture: testing the anti-parasite theory</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Duncan</w:t>
+                <w:t xml:space="preserve">Climate-driven fluctuations in surface-water availability and the buffering role of artificial pumping in an African savanna: Potential implication for herbivore dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chamaillé-James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId727" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Murindagomo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 108, pp.288-301. </w:t>
+              <w:t xml:space="preserve">Austral Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 32, pp.740-748. </w:t>
             </w:r>
             <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2006.11.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1442-9993.2007.01761.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId726" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00207063v1</w:t>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00260081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brent goose Branta bernicla bernicla feeding behaviour during incubation, Taïmyr Peninsula, Russia</w:t>
               </w:r>
@@ -22448,256 +22448,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00184052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What type of lean ducks do hunters kill? Weakest local ones rather than migrants.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Fritz</w:t>
+                <w:t xml:space="preserve">Brent goose Branta bernicla bernicla feeding behaviour durin incubation Taïmyr Perinsula Russia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Poisbleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan R. Johnson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Simon</w:t>
+                <w:t xml:space="preserve">S. Dalloyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.-A. Bost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.-S. Ebbinge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wildlife Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 13, pp.102-107</w:t>
+              <w:t xml:space="preserve">Polar Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 30, pp.1343-1349</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00182954v1</w:t>
+                <w:t xml:space="preserve">hal-00698144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brent goose Branta bernicla bernicla feeding behaviour durin incubation Taïmyr Perinsula Russia</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C.-A. Bost</w:t>
+                <w:t xml:space="preserve">What type of lean ducks do hunters kill? Weakest local ones rather than migrants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.-S. Ebbinge</w:t>
+                <w:t xml:space="preserve">Alan R. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polar Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 30, pp.1343-1349</w:t>
+              <w:t xml:space="preserve">Wildlife Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 13, pp.102-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId741" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00698144v1</w:t>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00182954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vegetation structure and ungulate abundance over a period of increasing elephant abundance in Hwange National Park, Zimbabwe</w:t>
               </w:r>
@@ -22842,64 +22842,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate-driven fluctuations in surface-water availability and the buffering role of artificial pumping in an African savanna: Potential implication for herbivore dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Murindagomo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Austral Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 32, pp.740-748</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22924,77 +22924,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marsh Harriers Circus aeruginosus target Teals &amp;lt;i&amp;gt;Anas crecca&amp;lt;/i&amp;gt; at roosts according to potential availability of vulnerable prey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lepley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hecker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23032,64 +23032,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marsh Harriers Circus aeruginosus target Teals Anas crecca at roosts according to potential availability of vulnerable prey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lepley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23166,51 +23166,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Valeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversity and Distributions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 13 (6), pp.663-665. </w:t>
             </w:r>
             <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
@@ -23238,1332 +23238,1332 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00434577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of hurricane Lothar on red and roe deer winter diets in the Northern Vosges, France</w:t>
+                <w:t xml:space="preserve">Cost and Efficiency of Large Mammal Census Techniques: Comparison of Methods for a Participatory Approach in a Communal Area Zimbabwe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Storms</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hervé Fritz</w:t>
+                <w:t xml:space="preserve">N. Gaidet-Drapier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bourgarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Hamann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Saint-Andrieux</w:t>
+                <w:t xml:space="preserve">P.-C. Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Poilecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 237, pp.164-169</w:t>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 15, pp.735-754</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00184420v1</w:t>
+                <w:t xml:space="preserve">hal-00427964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adjustement of feeding choices and intake by a ruminant foraging in varied and variable environments: new insights from continous bite monitoring</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId315" w:history="1">
+                <w:t xml:space="preserve">Influence of hurricane Lothar on red an roe deer winter diets in the Northern Vosges France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Storms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Saïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fritz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Hamann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Saint Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">incollection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, --, pp.302-325</w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 237, pp.164-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId762" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427871v1</w:t>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00698230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of non-consumptive leisure disturbance to wildlife</w:t>
+                <w:t xml:space="preserve">Modification of the savanna functioning by herbivores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Blanc</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hervé Fritz</w:t>
+                <w:t xml:space="preserve">Xavier Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Abbadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 61 (2), pp.117-133</w:t>
+              <w:t xml:space="preserve">incollection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 10, pp.185-200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02313912v1</w:t>
+                <w:t xml:space="preserve">hal-00427991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost and Efficiency of Large Mammal Census Techniques: Comparison of Methods for a Participatory Approach in a Communal Area Zimbabwe</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Constraints of feeding on Salicornia ramosissima by wigeon Anas penelope : an experimental approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Durant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Kersten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Juin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lila</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wilson journal of ornithology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 174 (1), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10336-005-0095-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId765" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427964v1</w:t>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00184870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of hurricane Lothar on red an roe deer winter diets in the Northern Vosges France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Saint Andrieux</w:t>
+                <w:t xml:space="preserve">Cost and efficiency of large mammal census techniques: comparison of methods for a participatory approach in a communal area, Zimbabwe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gaidet-Drapier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bourgarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Cyril Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId775" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Poilecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 15, pp.735-754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId776" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10531-004-1063-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId768" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00698230v1</w:t>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId773" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00184865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of the savanna functioning by herbivores</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId315" w:history="1">
+                <w:t xml:space="preserve">Variation of pecking rate with sward height in wild wigeon &amp;lt;i&amp;gt;Anas penelope&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Durant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">incollection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 10, pp.185-200</w:t>
+              <w:t xml:space="preserve">Journal für Ornithologie = Journal of Ornithology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 147, pp.367-370</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId770" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427991v1</w:t>
+            <w:hyperlink r:id="rId778" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId774" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints of feeding on Salicornia ramosissima by wigeon Anas penelope : an experimental approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcel Kersten</w:t>
+                <w:t xml:space="preserve">Body measurements and hormonal within-pair covariation in wintering and spring staging Dark-bellied Brent Geese Branta bernicla bernicla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Poisbleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId776" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Lila</w:t>
+            <w:hyperlink r:id="rId780" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel M. Lambrechts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilson journal of ornithology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ardea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 94 (1), pp.127-131</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00184870v1</w:t>
+                <w:t xml:space="preserve">hal-00184583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId780" w:history="1">
+            <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost and efficiency of large mammal census techniques: comparison of methods for a participatory approach in a communal area, Zimbabwe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gaidet-Drapier</w:t>
+                <w:t xml:space="preserve">Effects of non-consumptive leisure disturbance to wildlife</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId783" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jb. Mouronval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Desmonts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 61 (2), pp.117-133</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId784" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00184865v1</w:t>
+            <w:hyperlink r:id="rId782" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02313912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId785" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation of pecking rate with sward height in wild wigeon &amp;lt;i&amp;gt;Anas penelope&amp;lt;/i&amp;gt;</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId315" w:history="1">
+                <w:t xml:space="preserve">Adjustement of feeding choices and intake by a ruminant foraging in varied and variable environments: new insights from continous bite monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Agreil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Meuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal für Ornithologie = Journal of Ornithology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 147, pp.367-370</w:t>
+              <w:t xml:space="preserve">incollection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, --, pp.302-325</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId785" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427948v1</w:t>
+            <w:hyperlink r:id="rId784" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Body measurements and hormonal within-pair covariation in wintering and spring staging Dark-bellied Brent Geese Branta bernicla bernicla</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maud Poisbleau</w:t>
+                <w:t xml:space="preserve">Influence of hurricane Lothar on red and roe deer winter diets in the Northern Vosges, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId786" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Storms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Dano</w:t>
+                <w:t xml:space="preserve">Jean-Luc Hamann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel M. Lambrechts</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christine Saint-Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ardea</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 94 (1), pp.127-131</w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 237, pp.164-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId786" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00184583v1</w:t>
+            <w:hyperlink r:id="rId785" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00184420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cost and efficiency of large mammal census techniques: comparison of methods for a participatory approach in a communal area, Zimbabwe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId781" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gaidet-Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bourgarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Cyril Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId782" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poilecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 15, pp.735-754. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId783" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10531-004-1063-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId784" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02473482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -24713,51 +24713,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Herbivores across Biomes. Large Herbivore Ecology Ecosystem Dynamics and Conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Loison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24795,77 +24795,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraints of feeding on &amp;lt;i&amp;gt;Salicornia ramosissima&amp;lt;/i&amp;gt; by wigeon &amp;lt;i&amp;gt;Anas penelope&amp;lt;/i&amp;gt; : an experimental approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Durant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kersten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24916,77 +24916,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the reliability of dominance scores for assigning individual ranks in a hierarchy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Poisbleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jenouvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 72, pp.835-842</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25024,51 +25024,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of nnon-consumptive leisure disturbance to wildlife</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Mouronval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25132,51 +25132,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation of pecking rate with sward height in wild wigeon Anas penelope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Durant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25345,1531 +25345,1531 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00184587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in body mass and hormone levels between wintering and spring staging areas in dark-bellied brent geese Branta bernicla bernicla</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maud Poisbleau</w:t>
+                <w:t xml:space="preserve">Spatial patterns of the NDVI–rainfall relationship at the seasonal and interannual time scales in an African savanna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId814" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chammaille-James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId788" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Barwolt Ebbinge</w:t>
+            <w:hyperlink r:id="rId815" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Murindagomos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Avian Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.0908-8857.2006.03679.x⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 27 (23), pp.5185-5200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId816" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01431160600702392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId816" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00184481v1</w:t>
+                <w:t xml:space="preserve">hal-00184876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial patterns of the NDVI–rainfall relationship at the seasonal and interannual time scales in an African savanna</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changes in body mass and hormone levels between wintering and spring staging areas in dark-bellied brent geese Branta bernicla bernicla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Poisbleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel M. Lambrechts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Chammaille-James</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Felix Murindagomos</w:t>
+                <w:t xml:space="preserve">Colette Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barwolt Ebbinge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Avian Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 37 (2), pp.143-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId819" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.0908-8857.2006.03679.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01431160600702392⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00184876v1</w:t>
+                <w:t xml:space="preserve">hal-00184481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of nutritional and anti-parasite strategies in the foraging decisions of horses: an experimental test</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Duncan</w:t>
+                <w:t xml:space="preserve">Bush selection along foraging pathways by sympatric impala and greater kudu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Garine-Wichatitsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId727" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iain J. Gordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId823" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew W. Illius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.0030-1299.2005.13428.x⟩</w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 141, pp.66-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId824" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00442-004-1630-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId824" w:history="1">
+            <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00188061v1</w:t>
+                <w:t xml:space="preserve">hal-00187761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId825" w:history="1">
+            <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EFFICIENCY OF GAME COUNTING METHODS FOR MESUARING SPECIES DIVERSITY : A SPECIES-ACCUMULTAION CURVE APPROACH</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Fritz</w:t>
+                <w:t xml:space="preserve">Testosterone and linear social dominance status in captive male dabbling ducks in winter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Poisbleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Messad</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Le Bel</w:t>
+                <w:t xml:space="preserve">A. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFRICAN JOURNAL OF ZOOLOGY</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ethology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 111, pp.493-509</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId830" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00188067v1</w:t>
+            <w:hyperlink r:id="rId826" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId831" w:history="1">
+            <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testosterone and Linear Social Dominance Status in Captive Male Dabbling Ducks in Winter</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">André Lacroix</w:t>
+                <w:t xml:space="preserve">Maintenance of daily intake through bite mass diversity adjustment in sheep grazing on heterogeneous and variable vegetation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Agreil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Meuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 91, pp.35-56</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId834" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00188635v1</w:t>
+            <w:hyperlink r:id="rId828" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId835" w:history="1">
+            <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat selection of the Eurasian woodcock in winter in relation to earthworms availability</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maintenance of daily intake through bite mass diversity adjustment in sheep grazing on heterogeneous and variable vegetation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Agreil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Meuret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 122, pp.479-490</w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 91, pp.35-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId835" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427748v1</w:t>
+            <w:hyperlink r:id="rId829" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId841" w:history="1">
+            <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wintering behaviour and spatial ecology of Eurasian Woodcock &amp;lt;i&amp;gt;Scolopax rusticola&amp;lt;/i&amp;gt; in western France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId836" w:history="1">
+                <w:t xml:space="preserve">Habitat selection of the Eurasian woodcock in winter in relation to earthworms availability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId837" w:history="1">
+            <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ferrand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId833" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId834" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Corda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId835" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gossmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ibis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 147, pp.519-532</w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 122, pp.479-490</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId841" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427746v1</w:t>
+            <w:hyperlink r:id="rId830" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId842" w:history="1">
+            <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual activity rates in wintering Eurasian woodcocks: starvation versus predation risk trade-off?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Ferrand</w:t>
+                <w:t xml:space="preserve">Wintering behaviour and spatial ecology of Eurasian Woodcock &amp;lt;i&amp;gt;Scolopax rusticola&amp;lt;/i&amp;gt; in western France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId831" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Saïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId832" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ibis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 147, pp.519-532</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId847" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00187883v1</w:t>
+            <w:hyperlink r:id="rId836" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId848" w:history="1">
+            <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bush selection along foraging pathways by sympatric impala and greater kudu</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel de Garine-Wichatitsky</w:t>
+                <w:t xml:space="preserve">Individual activity rates in wintering Eurasian woodcocks: starvation versus predation risk trade-off?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId838" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId822" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Andrew W. Illius</w:t>
+            <w:hyperlink r:id="rId833" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId839" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId840" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00442-004-1630-3⟩</w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 69 (1), pp.39-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId841" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2004.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId851" w:history="1">
+            <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId848" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00187761v1</w:t>
+            <w:hyperlink r:id="rId837" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00187883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId852" w:history="1">
+            <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testosterone and linear social dominance status in captive male dabbling ducks in winter</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Lacroix</w:t>
+                <w:t xml:space="preserve">EFFICIENCY OF GAME COUNTING METHODS FOR MESUARING SPECIES DIVERSITY : A SPECIES-ACCUMULTAION CURVE APPROACH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId844" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gaidet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId845" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Messad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId846" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Snoden Mutake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Le Bel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AFRICAN JOURNAL OF ZOOLOGY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 43, pp.56-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId847" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2028.2004.00545.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId852" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427806v1</w:t>
+            <w:hyperlink r:id="rId848" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId843" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00188067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId854" w:history="1">
+            <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maintenance of daily intake through bite mass diversity adjustment in sheep grazing on heterogeneous and variable vegetation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Meuret</w:t>
+                <w:t xml:space="preserve">Importance of nutritional and anti-parasite strategies in the foraging decisions of horses: an experimental test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Fleurance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Duncan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Cabaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId822" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iain J. Gordon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 110 (3), pp.602-612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId850" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.0030-1299.2005.13428.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId854" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02677237v1</w:t>
+            <w:hyperlink r:id="rId851" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId849" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00188061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId855" w:history="1">
+            <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maintenance of daily intake through bite mass diversity adjustment in sheep grazing on heterogeneous and variable vegetation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Meuret</w:t>
+                <w:t xml:space="preserve">Testosterone and Linear Social Dominance Status in Captive Male Dabbling Ducks in Winter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Poisbleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId853" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ethology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 111, pp.493-509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId854" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1439-0310.2005.01092.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00427831v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId852" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00188635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear social dominance hierarchy and corticosterone responses in male mallards and pintails</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Poisbleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27049,77 +27049,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habitat selection of the Eurasian woodcock in winter in relation to earthworms availability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId843" w:history="1">
+            <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId845" w:history="1">
+            <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId838" w:history="1">
+            <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Corda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27195,90 +27195,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wintering behaviour and spatial ecology of Eurasian Woodcock Scolopax rusticola in western France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId843" w:history="1">
+            <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId845" w:history="1">
+            <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ibis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 147, pp.519-532. </w:t>
             </w:r>
             <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
@@ -27325,64 +27325,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological correlates of home-range size in spring–summer for female roe deer (Capreolus capreolus) in a deciduous woodland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Duncan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27594,536 +27594,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00188652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low levels of energy expenditure in a nocturnal forest-dwelling wader the Eurasian Woodcock &amp;lt;i&amp;gt;Scolopax rusticola&amp;lt;/i&amp;gt;</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Duriez</w:t>
+                <w:t xml:space="preserve">LOW LEVELS OF ENERGY EXPENDITURE IN A NOCTURNAL, FOREST-DWELLING WADER, THE EURASIAN WOODCOCK SCOLOPAX RUSTICOLA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId838" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId879" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Pastout-Lucchini</w:t>
+                <w:t xml:space="preserve">Laurence Pastout-Lucchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId880" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Boos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">H. Fritz</w:t>
+                <w:t xml:space="preserve">Mathieu Boos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId860" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chastel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ardea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 92, pp.31-42</w:t>
+              <w:t xml:space="preserve">, 2004, 92 (1), pp.31-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00427585v1</w:t>
+                <w:t xml:space="preserve">hal-00186869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuelling rates of garganey (&amp;lt;i&amp;gt;Anas querquedula&amp;lt;/i&amp;gt;) staging in the Camargue southern France during spring migration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId315" w:history="1">
+                <w:t xml:space="preserve">Bush selection along foraging pathways by sympatric impala and greater kudu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Garine-Wichatitsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.J. Gordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId882" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Klaassen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">H. Hafner</w:t>
+                <w:t xml:space="preserve">A.W. Illius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal für Ornithologie = Journal of Ornithology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 145, pp.152-158</w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 141, pp.66-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00427603v1</w:t>
+                <w:t xml:space="preserve">hal-00427514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId885" w:history="1">
+            <w:hyperlink r:id="rId883" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LOW LEVELS OF ENERGY EXPENDITURE IN A NOCTURNAL, FOREST-DWELLING WADER, THE EURASIAN WOODCOCK SCOLOPAX RUSTICOLA</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé Fritz</w:t>
+                <w:t xml:space="preserve">Low levels of energy expenditure in a nocturnal forest-dwelling wader the Eurasian Woodcock &amp;lt;i&amp;gt;Scolopax rusticola&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId831" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId884" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pastout-Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId885" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId858" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Chastel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ardea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 92 (1), pp.31-42</w:t>
+              <w:t xml:space="preserve">, 2004, 92, pp.31-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId885" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00186869v1</w:t>
+            <w:hyperlink r:id="rId883" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId888" w:history="1">
+            <w:hyperlink r:id="rId886" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bush selection along foraging pathways by sympatric impala and greater kudu</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId315" w:history="1">
+                <w:t xml:space="preserve">Fuelling rates of garganey (&amp;lt;i&amp;gt;Anas querquedula&amp;lt;/i&amp;gt;) staging in the Camargue southern France during spring migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">I.J. Gordon</w:t>
+            <w:hyperlink r:id="rId887" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Klaassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId888" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.R. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId889" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.W. Illius</w:t>
+                <w:t xml:space="preserve">H. Hafner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 141, pp.66-75</w:t>
+              <w:t xml:space="preserve">Journal für Ornithologie = Journal of Ornithology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 145, pp.152-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId888" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427514v1</w:t>
+            <w:hyperlink r:id="rId886" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId890" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintenance of daily intake through bite mass diversity adjustment in sheep grazing on heterogeneous and variable vegetation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Agreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28195,90 +28195,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId894" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuelling rates of garganey (Anas querquedula) staging in the Camargue, southern France, during spring migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId895" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Klaasen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan R. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId896" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heinz Hafner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -28286,5504 +28286,5492 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal für Ornithologie = Journal of Ornithology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 145, pp.152-158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId897" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10336-004-0026-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId894" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00186967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId899" w:history="1">
+            <w:hyperlink r:id="rId898" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feeding patch selection by herbivorous Anatidae: the influence of body size, and of plant quantity and quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Durant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Duncan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Avian Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 35, pp.144-152. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId899" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.0908-8857.2004.03166.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId900" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.0908-8857.2004.03166.x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId899" w:history="1">
+            <w:hyperlink r:id="rId898" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00186865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId902" w:history="1">
+            <w:hyperlink r:id="rId901" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The functional response in three species of herbivorous Anatidae: effects of sward height body mass and bill size</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId602" w:history="1">
+                <w:t xml:space="preserve">Feeding patch selection by herbivorous Anatidae: the influence of body size and of plant quantity and quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Durant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId903" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId904" w:history="1">
+            <w:hyperlink r:id="rId902" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Duncan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 72, pp.220-231</w:t>
+              <w:t xml:space="preserve">Journal of Avian Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 35, pp.144-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId902" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427416v1</w:t>
+            <w:hyperlink r:id="rId901" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId905" w:history="1">
+            <w:hyperlink r:id="rId903" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scale-dependent hierarchical adjustments of movement patterns in a long-range foraging seabird</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Henri Weimerskirch</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId904" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId905" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Weimerskirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 270, pp.1143-1148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId905" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00189605v1</w:t>
+            <w:hyperlink r:id="rId903" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId907" w:history="1">
+            <w:hyperlink r:id="rId906" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of agricultural fields and human settlements on the use of rivers by wildlife in the mid-Zambezi valley, Zimbabwe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId871" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sonia Saïd</w:t>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Cyril Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId828" w:history="1">
+            <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snoden Mutake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId908" w:history="1">
+            <w:hyperlink r:id="rId907" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Coid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 18, pp.293-302</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 18 (3), pp.293-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId908" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1024411711670⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId907" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00189602v1</w:t>
+            <w:hyperlink r:id="rId909" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId906" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId909" w:history="1">
+            <w:hyperlink r:id="rId910" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeding patch selection by herbivorous Anatidae: the influence of body size and of plant quantity and quality</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spatial variation in springtime food resources influences the winter body mass of roe deer fawns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId911" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pettorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId912" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Chessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Duncan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Avian Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 137, pp.363-369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId913" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00442-003-1364-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId909" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427334v1</w:t>
+            <w:hyperlink r:id="rId914" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId910" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00189775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId910" w:history="1">
+            <w:hyperlink r:id="rId915" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of agricultural fields and human settlements on the use of rivers by wildlife in the mid-Zambezi valley, Zimbabwe</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The functional response in three species of herbivorous Anatidae: effects of sward height body mass and bill size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Durant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId916" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId902" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Duncan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 72, pp.220-231</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId912" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02473475v1</w:t>
+            <w:hyperlink r:id="rId915" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId913" w:history="1">
+            <w:hyperlink r:id="rId917" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scale-dependent hierarchical adjustments of movement patterns in a long-range foraging seabird</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">H. Weimerskirch</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId871" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Saïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId918" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Weimerskirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 270, pp.1143-1148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId913" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427419v1</w:t>
+            <w:hyperlink r:id="rId917" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00189605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId916" w:history="1">
+            <w:hyperlink r:id="rId919" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial variation in springtime food resources influences the winter body mass of roe deer fawns</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Duncan</w:t>
+                <w:t xml:space="preserve">The effects of agricultural fields and human settlements on the use of rivers by wildlife in the mid-Zambezi valley, Zimbabwe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId871" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Saïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Cyril Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId846" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Snoden Mutake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId907" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Coid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 18, pp.293-302</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId919" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00442-003-1364-7⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00189775v1</w:t>
+                <w:t xml:space="preserve">hal-00189602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId921" w:history="1">
+            <w:hyperlink r:id="rId920" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The functional response in three species of herbivorous Anatidae: effects of sward height, body mass and bill size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId922" w:history="1">
+            <w:hyperlink r:id="rId921" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Duncan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 72, pp.220-231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId921" w:history="1">
+            <w:hyperlink r:id="rId920" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00189523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId923" w:history="1">
+            <w:hyperlink r:id="rId922" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insular bird populations can be saved from rats: a long-term experimental study of white-chinned petrels Procellaria aequinoctialis on Ile de la Possession (Crozet archipelago)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId923" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jouventin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId924" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId925" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polar Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 26, pp.371-378. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId925" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00300-003-0497-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId926" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00300-003-0497-9⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId923" w:history="1">
+            <w:hyperlink r:id="rId922" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00189667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId928" w:history="1">
+            <w:hyperlink r:id="rId927" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of agricultural fields and human settlements on the use of rivers by wildlife in the mid-Zambezi valley Zimbabwe</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A participatory counting method to monitor populations of large mammals in non-protected areas: a case study of bicycle counts in the Zambezi Valley, Zimbabwe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gaidet-Drapier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId928" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudius Nyahuma</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 18, pp.293-302</w:t>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 12, pp.1571-1585</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId928" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427335v1</w:t>
+            <w:hyperlink r:id="rId927" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00189622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId932" w:history="1">
+            <w:hyperlink r:id="rId929" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A participatory counting method to monitor populations of large mammals in non-protected areas: a case study of bicycle counts in the Zambezi Valley, Zimbabwe</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The effects of agricultural fields and human settlements on the use of rivers by wildlife in the mid-Zambezi valley Zimbabwe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId904" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId930" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.C. Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId931" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mutake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId932" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Coid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 12, pp.1571-1585</w:t>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 18, pp.293-302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId932" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00189622v1</w:t>
+            <w:hyperlink r:id="rId929" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId934" w:history="1">
+            <w:hyperlink r:id="rId933" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of agricultural fields and human settlements on the use of rivers by wildlife in the mid-Zambezi valley, Zimbabwe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId914" w:history="1">
+            <w:hyperlink r:id="rId904" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId929" w:history="1">
+            <w:hyperlink r:id="rId930" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.C. Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId930" w:history="1">
+            <w:hyperlink r:id="rId931" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mutake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId931" w:history="1">
+            <w:hyperlink r:id="rId932" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Coid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 18, pp.293-302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId934" w:history="1">
+            <w:hyperlink r:id="rId933" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02679896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId935" w:history="1">
+            <w:hyperlink r:id="rId934" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A participatory counting method to monitor populations of large mammals in non-protected areas: a case study of bicycle counts in the Zambezi Valley Zimbabwe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId935" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gaidet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId936" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId937" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nyahuma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 12, pp.1571-1585</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId935" w:history="1">
+            <w:hyperlink r:id="rId934" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId938" w:history="1">
+            <w:hyperlink r:id="rId937" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling the causes of damage variation by deer browsing on young Thuja plicata</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The importance of protected areas as nocturnal feeding grounds for dabbling ducks wintering in western France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId902" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Duncan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 103, pp.183-198</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId945" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00192207v1</w:t>
+            <w:hyperlink r:id="rId937" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId946" w:history="1">
+            <w:hyperlink r:id="rId938" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE IMPORTANCE OF PROTECTED AREAS NOCTURAL FEEDING GROUNDS FOR DABBLING DUCKS WINTERING IN WESTERN FRANCE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId409" w:history="1">
+                <w:t xml:space="preserve">Ecomorphology and coexistence in dabbling ducks: the role of lamellar density and body length in winter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Duncan</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 103, pp.183-198</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 98 (3), pp.547-551</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId946" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00192031v1</w:t>
+            <w:hyperlink r:id="rId938" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00192041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId947" w:history="1">
+            <w:hyperlink r:id="rId939" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal variation in feeding tactics: exploring the role of competition and predators in wintering dabbling ducks</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The diet of feral cats (Felis catus L.) at five sites on the Grande Terre, Kerguelen archipelago</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId940" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId941" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Say</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId942" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Débias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId924" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bried</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId943" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Thioulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wildlife Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polar Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 25, pp.833-837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId944" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00300-002-0424-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId947" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00192026v1</w:t>
+            <w:hyperlink r:id="rId945" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId939" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00192200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId948" w:history="1">
+            <w:hyperlink r:id="rId946" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The importance of protected areas as nocturnal feeding grounds for dabbling ducks wintering in western France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Duncan</w:t>
+                <w:t xml:space="preserve">Temporal variation in feeding tactics: exploring the role of competition and predators in wintering dabbling ducks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 103, pp.183-198</w:t>
+              <w:t xml:space="preserve">Wildlife Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 8 (2), pp.81-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId948" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427277v1</w:t>
+            <w:hyperlink r:id="rId946" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00192026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId949" w:history="1">
+            <w:hyperlink r:id="rId947" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecomorphology and coexistence in dabbling ducks: the role of lamellar density and body length in winter</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Disentangling the causes of damage variation by deer browsing on young Thuja plicata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId948" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Vourc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId949" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId950" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId951" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Escarré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId952" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oikos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 98 (3), pp.547-551</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2002, 98, pp.271-283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId953" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1034/j.1600-0706.2002.980209.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId949" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00192041v1</w:t>
+            <w:hyperlink r:id="rId954" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId947" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00192207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId950" w:history="1">
+            <w:hyperlink r:id="rId955" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The diet of feral cats (Felis catus L.) at five sites on the Grande Terre, Kerguelen archipelago</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">THE IMPORTANCE OF PROTECTED AREAS NOCTURAL FEEDING GROUNDS FOR DABBLING DUCKS WINTERING IN WESTERN FRANCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Duncan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polar Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 103, pp.183-198</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId955" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00300-002-0424-5⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00192200v1</w:t>
+                <w:t xml:space="preserve">hal-00192031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId957" w:history="1">
+            <w:hyperlink r:id="rId956" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of annual rainfall and habitat types on the body mass of impala (Aepyceros melampus) in the Zambezi Valley, Zimbabwe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Bourgarel</w:t>
+                <w:t xml:space="preserve">Feeding methods, visual fields and vigilance in dabbling ducks (Anatidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId957" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.R. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Maudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Journal of Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 40, pp.186-193</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 16, pp.522-529</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId957" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00191501v1</w:t>
+            <w:hyperlink r:id="rId956" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00192043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId959" w:history="1">
+            <w:hyperlink r:id="rId958" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FORAGING STRATEGIES OF GRANIVOROUS DABBING DUCKS WINTERING IN PROTECTED AREAS OF THE FRENCH ATLANTIC COAST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Duncan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 11, pp.1721-1732</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId959" w:history="1">
+            <w:hyperlink r:id="rId958" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00192037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId960" w:history="1">
+            <w:hyperlink r:id="rId959" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeding methods, visual fields and vigilance in dabbling ducks (Anatidae)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G.R. Martin</w:t>
+                <w:t xml:space="preserve">Effects of annual rainfall and habitat types on the body mass of impala (Aepyceros melampus) in the Zambezi Valley, Zimbabwe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bourgarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Garine-Wichatitsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId960" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Maudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 16, pp.522-529</w:t>
+              <w:t xml:space="preserve">African Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 40, pp.186-193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId960" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00192043v1</w:t>
+            <w:hyperlink r:id="rId959" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00191501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId962" w:history="1">
+            <w:hyperlink r:id="rId961" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foraging strategies of granivorous dabbling ducks wintering in protected areas of the French Atlantic coast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId904" w:history="1">
+            <w:hyperlink r:id="rId902" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Duncan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 11, pp.1721-1732</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId962" w:history="1">
+            <w:hyperlink r:id="rId961" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId963" w:history="1">
+            <w:hyperlink r:id="rId962" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megaherbivores influence trophic guilds structure in African ungulate communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Duncan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iain J. Gordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId849" w:history="1">
+            <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew W. Illius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oecologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 131, pp.620-625. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId963" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00442-002-0919-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId964" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00442-002-0919-3⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId963" w:history="1">
+            <w:hyperlink r:id="rId962" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00192020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId966" w:history="1">
+            <w:hyperlink r:id="rId965" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MONOTERPENE EFFECT ON FEEDING CHOICE BY DEER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId939" w:history="1">
+            <w:hyperlink r:id="rId948" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Vourc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId966" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel De Garine-Wichatitsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId967" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel De Garine-Wichatitsky</w:t>
+                <w:t xml:space="preserve">Alice Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId968" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Labbe</w:t>
+                <w:t xml:space="preserve">Dimitri Rosolowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId969" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId970" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 28 (12), pp.2411-2427. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId970" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1021423816695⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId971" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/A:1021423816695⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId966" w:history="1">
+            <w:hyperlink r:id="rId965" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00192203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId973" w:history="1">
+            <w:hyperlink r:id="rId972" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cost of vigilance for intake rate in the mallard (Anas platyrhynchos): an approach through foraging experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Durant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethology Ecology &amp; Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 14, pp.91-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId973" w:history="1">
+            <w:hyperlink r:id="rId972" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00192023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId974" w:history="1">
+            <w:hyperlink r:id="rId973" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeding methods visual fields and vigilance in dabbling ducks (Anatidae)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Monoterpene effect on feeding choice by deer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId974" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vourc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Garine-Wichatitsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId975" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId976" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rosolowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId977" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 16, pp.522-529</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 28, pp.2411-2427</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId974" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427276v1</w:t>
+            <w:hyperlink r:id="rId973" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId975" w:history="1">
+            <w:hyperlink r:id="rId978" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monoterpene effect on feeding choice by deer</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Feeding methods visual fields and vigilance in dabbling ducks (Anatidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId957" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.R. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 28, pp.2411-2427</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 16, pp.522-529</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId975" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427311v1</w:t>
+            <w:hyperlink r:id="rId978" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId980" w:history="1">
+            <w:hyperlink r:id="rId979" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape and sources of variations of the functional response of wildfowl: an experiment with mallards, Anas platyrhynchos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Switching to a feeding method that obstructs vision increases head-up vigilance in dabbling ducks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Duncan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Guillemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 93 (3), pp.488-496</w:t>
+              <w:t xml:space="preserve">Journal of Avian Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 32, pp.345-350</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId980" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00192438v1</w:t>
+            <w:hyperlink r:id="rId979" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00192443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId981" w:history="1">
+            <w:hyperlink r:id="rId980" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switching to a feeding method that obstructs vision increases head-up vigilance in dabbling ducks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence de la déprise agricole et de variations mésoclimatiques sur la végétation en Corse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId981" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gamisans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId982" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bédecarrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId983" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Delcros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId984" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Rameau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Avian Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 32, pp.345-350</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 58, pp.615-624</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId981" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00192443v1</w:t>
+            <w:hyperlink r:id="rId980" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00192462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId982" w:history="1">
+            <w:hyperlink r:id="rId985" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la déprise agricole et de variations mésoclimatiques sur la végétation en Corse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Which functional processes control the short-term effect of grazing on net primary production in grasslands?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gignoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId986" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tuzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 129 (1), pp.114-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId987" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s004420100697⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId982" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00192462v1</w:t>
+            <w:hyperlink r:id="rId988" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId985" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00192452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId987" w:history="1">
+            <w:hyperlink r:id="rId989" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which functional processes control the short-term effect of grazing on net primary production in grasslands?</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shape and sources of variations of the functional response of wildfowl: an experiment with mallards, Anas platyrhynchos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 93 (3), pp.488-496</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId989" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s004420100697⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00192452v1</w:t>
+                <w:t xml:space="preserve">hal-00192438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId991" w:history="1">
+            <w:hyperlink r:id="rId990" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plastic vipers: influence of food intake on the size and shape of Gaboon vipers (Bitis gabonica)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId991" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId992" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Bonnet</w:t>
+                <w:t xml:space="preserve">Richard Shine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId993" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId994" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Naulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Zoology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 255, pp.341-351</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId991" w:history="1">
+            <w:hyperlink r:id="rId990" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00192434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId995" w:history="1">
+            <w:hyperlink r:id="rId994" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term population trends in seven Antartic seabirds at Pointe Géologie (Terre Adélie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId924" w:history="1">
+            <w:hyperlink r:id="rId923" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouventin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polar Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 24, pp.175-185. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId995" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s003000000193⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId996" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s003000000193⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId995" w:history="1">
+            <w:hyperlink r:id="rId994" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00192453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId998" w:history="1">
+            <w:hyperlink r:id="rId997" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social organization and dispersion of introduced kulans (Equus hemionus kulan) and Przewalski horses (Equus przewalski ) in the Bukhara Reserve, Uzbekistan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId998" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Balhoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId999" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Balhoul</w:t>
+                <w:t xml:space="preserve">O.B. Pereladova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1000" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O.B. Pereladova</w:t>
+                <w:t xml:space="preserve">N. Soldatova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1001" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Soldatova</w:t>
+                <w:t xml:space="preserve">Galina Fisenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1002" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId1003" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Sidorenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Arid Environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 41, pp.309-323. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId1003" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jare.2000.0714⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1004" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1006/jare.2000.0714⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId998" w:history="1">
+            <w:hyperlink r:id="rId997" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00192303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1006" w:history="1">
+            <w:hyperlink r:id="rId1005" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">regulation of chick provisioning in the thin-billed prion: an interannual comparison and manipulation pf parents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Foraging behavior and habitat choice of wintering Northern shoveler in a major wintering quater in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId906" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Henri Weimerskirch</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Zoology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 78, pp.1275-1283</w:t>
+              <w:t xml:space="preserve">Waterbirds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 23 (3), pp.355-364</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1006" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00193409v1</w:t>
+            <w:hyperlink r:id="rId1005" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00193455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1007" w:history="1">
+            <w:hyperlink r:id="rId1006" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of an artificial wetland by shoveler Anas clypeata in western France: The role of food resources.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId409" w:history="1">
+                <w:t xml:space="preserve">Foraging methods can affect patch choice: an experimental study in Mallard (Anas platyrhynchos).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 55, pp.263-274</w:t>
+              <w:t xml:space="preserve">Behavioural Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 50, pp.123-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1007" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00193456v1</w:t>
+            <w:hyperlink r:id="rId1006" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00193453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1008" w:history="1">
+            <w:hyperlink r:id="rId1007" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foraging methods can affect patch choice: an experimental study in Mallard (Anas platyrhynchos).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId409" w:history="1">
+                <w:t xml:space="preserve">The use of an artificial wetland by shoveler Anas clypeata in western France: The role of food resources.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 50, pp.123-129</w:t>
+              <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 55, pp.263-274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1008" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00193453v1</w:t>
+            <w:hyperlink r:id="rId1007" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00193456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1009" w:history="1">
+            <w:hyperlink r:id="rId1008" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foraging behavior and habitat choice of wintering Northern shoveler in a major wintering quater in France.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">regulation of chick provisioning in the thin-billed prion: an interannual comparison and manipulation pf parents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Fritz</w:t>
+            <w:hyperlink r:id="rId918" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Weimerskirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waterbirds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 23 (3), pp.355-364</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 78, pp.1275-1283</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1009" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00193455v1</w:t>
+            <w:hyperlink r:id="rId1008" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00193409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1010" w:history="1">
+            <w:hyperlink r:id="rId1009" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">changes in the frequency of prospecting fly-overs by Marsh harriers in relation to short term fluctuations in dabbling duck abundance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Guerin</w:t>
+                <w:t xml:space="preserve">Foraging methods can affect patch choice: an experimental study in Mallard (Anas platyrhynchos)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId916" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Blais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ardea</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 88 (1), pp.291-304</w:t>
+              <w:t xml:space="preserve">Behavioural Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 50, pp.123-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1010" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00193417v1</w:t>
+            <w:hyperlink r:id="rId1009" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1012" w:history="1">
+            <w:hyperlink r:id="rId1010" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activities and food resources of wintering teal (Anas crecca) in a diurnal feeding site: a case study in western France.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId409" w:history="1">
+                <w:t xml:space="preserve">changes in the frequency of prospecting fly-overs by Marsh harriers in relation to short term fluctuations in dabbling duck abundance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1013" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hervé Fritz</w:t>
+            <w:hyperlink r:id="rId1011" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 55, pp.171-181</w:t>
+              <w:t xml:space="preserve">Ardea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 88 (1), pp.291-304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1012" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00193461v1</w:t>
+            <w:hyperlink r:id="rId1010" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00193417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1014" w:history="1">
+            <w:hyperlink r:id="rId1012" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foraging methods can affect patch choice: an experimental study in Mallard (Anas platyrhynchos)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Blais</w:t>
+                <w:t xml:space="preserve">Activities and food resources of wintering teal (Anas crecca) in a diurnal feeding site: a case study in western France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1013" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Houte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 50, pp.123-129</w:t>
+              <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 55, pp.171-181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1014" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427088v1</w:t>
+            <w:hyperlink r:id="rId1012" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00193461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1015" w:history="1">
+            <w:hyperlink r:id="rId1014" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Réseau des Zones Ateliers (RZA) : un terrain expérimental et réflexif pour la co-construction des savoirs et la transformation des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId1015" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1016" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Ragueneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
+                <w:t xml:space="preserve">Isabelle Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1017" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId1018" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les prospectives de l’institut écologie et environnement du CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INEE-CNRS, Oct 2022, La Rochelle (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1015" w:history="1">
+            <w:hyperlink r:id="rId1014" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04266875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1019" w:history="1">
+            <w:hyperlink r:id="rId1018" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined use of remote sensing and spatial modelling: When surface water impacts buffalo (syncerus caffer caffer) movements in savanna environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Rumiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId1019" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gaucherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1020" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Gaucherel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascal Degenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. ISPRS Congress "Imaging today, foreseeing tomorrow", Commission III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, N. Paparoditis, C. Mallet, F. Lafarge, M. Y. Yang, J. Jiang, A. Shaker, H. Zhang, X. Liang, B. Osmanoglu, U. Soergel, E. Honkavaara, M. Scaioni, J. Zhang, A. Peled, L. Wu, R. Li, M. Yoshimura, K. Di, O. Altan, H. M. Abdulmuttalib, ​and F. S. Faruque, Jul 2021, Online, France. pp.631-638, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1022" w:history="1">
+            <w:hyperlink r:id="rId1021" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B3-2021-631-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1019" w:history="1">
+            <w:hyperlink r:id="rId1018" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03368038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1023" w:history="1">
+            <w:hyperlink r:id="rId1022" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wildlife -human conflicts in the LTER-Zones ateliers. Integrated approach to risk management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId1023" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1024" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId1025" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Couval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International forum on disaster risk management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Kunming, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1023" w:history="1">
+            <w:hyperlink r:id="rId1022" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01512601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1026" w:history="1">
+            <w:hyperlink r:id="rId1025" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long term monitoring, systems approach and the French “Zones ateliers”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1024" w:history="1">
+            <w:hyperlink r:id="rId1023" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research and methods in ecohealth and conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDRI Ecosystem Health and Environmental Disease Ecology, Nov 2016, Kunming, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1026" w:history="1">
+            <w:hyperlink r:id="rId1025" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01363745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1027" w:history="1">
+            <w:hyperlink r:id="rId1026" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feeding behaviour of sheep on shrubs (Cytisus scoparius) in response to contrasting herbaceous cover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId1027" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laise da Silveira Pontes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1028" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laise da Silveira Pontes</w:t>
+                <w:t xml:space="preserve">Cyril C. Agreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1029" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril C. Agreil</w:t>
+                <w:t xml:space="preserve">Daniele D. Magda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1030" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId1031" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Gleizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. General Meeting of the European Grassland Federation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Kiel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1027" w:history="1">
+            <w:hyperlink r:id="rId1026" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1032" w:history="1">
+            <w:hyperlink r:id="rId1031" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to integrate knowledge across spatial scales to conserve biodiversity through livestock grazing ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId1032" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1033" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Leger</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">S.A. Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId904" w:history="1">
+            <w:hyperlink r:id="rId902" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Duncan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. General meeting of the European Grassland Federation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2002, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1032" w:history="1">
+            <w:hyperlink r:id="rId1031" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -33793,379 +33781,379 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1035" w:history="1">
+            <w:hyperlink r:id="rId1034" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment des babouins s'adaptent à un choc environnemental ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">How do baboons adjust to an environmental shock?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1035" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Czerwinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1036" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guerbois Chloé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Petit</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel de la Société Francophone de Primatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">10th European federation of Primatology meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Lausanne ( CH), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1035" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05379311v1</w:t>
+            <w:hyperlink r:id="rId1034" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1038" w:history="1">
+            <w:hyperlink r:id="rId1037" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do baboons adjust to an environmental shock?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment des babouins s'adaptent à un choc environnemental ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1035" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Czerwinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1036" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Czerwinski</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guerbois Chloé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Odile Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European federation of Primatology meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Lausanne ( CH), Switzerland</w:t>
+              <w:t xml:space="preserve">Colloque annuel de la Société Francophone de Primatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1038" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04777797v1</w:t>
+            <w:hyperlink r:id="rId1037" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1039" w:history="1">
+            <w:hyperlink r:id="rId1038" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feeding behaviour and constraints on intake in a large herbivore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Fleurance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1040" w:history="1">
+            <w:hyperlink r:id="rId1039" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Duncan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society for Behavioral Ecology ISBE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Tours, France. 2006, Book of Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1039" w:history="1">
+            <w:hyperlink r:id="rId1038" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -34175,1478 +34163,1478 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1041" w:history="1">
+            <w:hyperlink r:id="rId1040" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management of waterbirds in a Kalahari pan ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tawanda Tarakini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1042" w:history="1">
+            <w:hyperlink r:id="rId1041" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josphine Mundava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Mundy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dalu, Tatenda; Wasserman, Ryan J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fundamentals of Tropical Freshwater Wetlands</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.385--415, 2022, 978-0-12-822362-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1043" w:history="1">
+            <w:hyperlink r:id="rId1042" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-822362-8.00033-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1041" w:history="1">
+            <w:hyperlink r:id="rId1040" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05060060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1044" w:history="1">
+            <w:hyperlink r:id="rId1043" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating together multiscale and multisectoral adaptations to global change and their impacts: a generic serious game and its implementation in coastal areas in France and South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId1044" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bonté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1045" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Bonté</w:t>
+                <w:t xml:space="preserve">Clara Therville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1046" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Therville</w:t>
+                <w:t xml:space="preserve">François Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1047" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bousquet</w:t>
+                <w:t xml:space="preserve">Cédric Simi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1048" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId1049" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Abrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuel Garbolino; Christine Voiron-Canicio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecosystem and territorial resilience: a geoprospective approach</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.247-278, 2021, 978-0-12-818215-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1050" w:history="1">
+            <w:hyperlink r:id="rId1049" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-818215-4.00009-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1044" w:history="1">
+            <w:hyperlink r:id="rId1043" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1051" w:history="1">
+            <w:hyperlink r:id="rId1050" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface-water and elephant ecology : lessons from a waterhole-driven ecosystem, Hwange National Park, Zimbabwe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Valeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Madzikanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christiana Skarpe; Johan T. Du Toit; Stein R. Moe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elephants and savanna woodland ecosystems : a study from Chobe National Park, Botswana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley Blackwell, 2014, 978-0-470-67176-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1051" w:history="1">
+            <w:hyperlink r:id="rId1050" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02094433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1052" w:history="1">
+            <w:hyperlink r:id="rId1051" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the role of the diversity of herbaceous feed items for shrubby rangeland management</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniele D. Magda</w:t>
+                <w:t xml:space="preserve">Conserving large mammals : are they a special case?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1052" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David W. Macdonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1053" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Boitani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1054" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dinerstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1053" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId1055" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wrangham</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">David W. Macdonald; Katherine J. Willis. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Herbaceous plants: cultivation methods, grazing and environmental impacts</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Key Topics in Conservation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1056" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiley-Blackwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.277-312, 2013, 978-0-470-65875-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1057" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781118520178.ch16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1052" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02807352v1</w:t>
+            <w:hyperlink r:id="rId1051" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1055" w:history="1">
+            <w:hyperlink r:id="rId1058" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conserving large mammals : are they a special case?</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resource gradients and movements across the edge of transfrontier parks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1059" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Wrangham</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">David W. Macdonald; Katherine J. Willis. </w:t>
+                <w:t xml:space="preserve">A. Murwira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId966" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel De Garine-Wichatitsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1060" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Zengeya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1061" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Poshiwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1062" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Matema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jens A. Andersson; Michel de Garine-Wichatitsky; David Cumming; Vupenyu Dzingirai; Ken Giller. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Topics in Conservation Biology</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tranfrontier conservation areas: people living on the edge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Earthscan from Routledge, pp.123-136, 2013, 978-1-84971-208-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1055" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02099523v1</w:t>
+            <w:hyperlink r:id="rId1058" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1062" w:history="1">
+            <w:hyperlink r:id="rId1063" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resource gradients and movements across the edge of transfrontier parks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel De Garine-Wichatitsky</w:t>
+                <w:t xml:space="preserve">Exploring the role of the diversity of herbaceous feed items for shrubby rangeland management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1027" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laise da Silveira Pontes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1028" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril C. Agreil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1029" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele D. Magda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1064" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Zengeya</w:t>
-[...38 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pedro González</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tranfrontier conservation areas: people living on the edge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Earthscan from Routledge, pp.123-136, 2013, 978-1-84971-208-8</w:t>
+              <w:t xml:space="preserve">Herbaceous plants: cultivation methods, grazing and environmental impacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1065" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nova Science Publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 159 p., 2013, Botanical Research and Practices, 978-1-62618-729-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1062" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02099573v1</w:t>
+            <w:hyperlink r:id="rId1063" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02807352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1067" w:history="1">
+            <w:hyperlink r:id="rId1066" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of animals crossing the edges of transfrontier parks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId967" w:history="1">
+            <w:hyperlink r:id="rId966" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel De Garine-Wichatitsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1068" w:history="1">
+            <w:hyperlink r:id="rId1067" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chaminuka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guerbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jens A. Andersson; Michel de Garine-Wichatitsky; David Cumming; Vupenyu Dzingirai; Ken Giller. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tranfrontier conservation areas: people living on the edge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Earthscan from Routledge, 2013, 978-1-84971-208-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1067" w:history="1">
+            <w:hyperlink r:id="rId1066" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02094463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1069" w:history="1">
+            <w:hyperlink r:id="rId1068" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1070" w:history="1">
+            <w:hyperlink r:id="rId1069" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bougarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jonathan Kingdon; Michael Hoffmann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mammals of Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, Bloomsbury, pp.480-487, 2013, Pigs, hippopotamuses, chevrotain, giraffes, deer and bovids</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1069" w:history="1">
+            <w:hyperlink r:id="rId1068" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02094543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1071" w:history="1">
+            <w:hyperlink r:id="rId1070" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution des interactions entre espèces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId1071" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1072" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Lefèvre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Renaud</w:t>
+                <w:t xml:space="preserve">Marc-André Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1073" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-André Selosse</w:t>
+                <w:t xml:space="preserve">Frédéric Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1074" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId1075" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bernstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Thomas, T. Lefèvre &amp; M. Raymond. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biologie évolutive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, pp.533-616, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1071" w:history="1">
+            <w:hyperlink r:id="rId1070" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00517191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1076" w:history="1">
+            <w:hyperlink r:id="rId1075" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adjustment of feeding choices and intake by a ruminant foraging in varied and variable environments: new insights from continuous bite monitoring</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Meuret</w:t>
+                <w:t xml:space="preserve">Modiﬁcation of the Savanna Functioning by Herbivores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Abbadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1076" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Leriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Feeding in domestic vertebrates. From structure to behaviour</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 1-84593-063-0 978-1-84593-063-9</w:t>
+              <w:t xml:space="preserve">Lamto structure functioning and dynamics of savanna ecosystem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.185-198, 2006, ch10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1076" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02818600v1</w:t>
+            <w:hyperlink r:id="rId1075" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00128612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1078" w:history="1">
+            <w:hyperlink r:id="rId1077" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modiﬁcation of the Savanna Functioning by Herbivores</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Abbadie</w:t>
+                <w:t xml:space="preserve">Adjustment of feeding choices and intake by a ruminant foraging in varied and variable environments: new insights from continuous bite monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1028" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril C. Agreil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId891" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Meuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Leriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lamto structure functioning and dynamics of savanna ecosystem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer, pp.185-198, 2006, ch10</w:t>
+              <w:t xml:space="preserve">Feeding in domestic vertebrates. From structure to behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1078" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CAB International</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1-84593-063-0 978-1-84593-063-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1078" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00128612v1</w:t>
+            <w:hyperlink r:id="rId1077" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02818600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1080" w:history="1">
+            <w:hyperlink r:id="rId1079" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification of the savanna functioning by herbivores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Abbadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1079" w:history="1">
+            <w:hyperlink r:id="rId1076" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Leriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lamto: Structure, Functioning, and Dynamics of a Savanna Ecosystem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 179, Springer, 2006, Ecological Studies, 0-387-94844-9 978-0-387-94844-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1080" w:history="1">
+            <w:hyperlink r:id="rId1079" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -35656,169 +35644,169 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1081" w:history="1">
+            <w:hyperlink r:id="rId1080" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed-species group formation in response to multiple predators in the South African savannahs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1082" w:history="1">
+            <w:hyperlink r:id="rId1081" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Prugnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Rougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lain Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Somers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Peel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1081" w:history="1">
+            <w:hyperlink r:id="rId1080" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1083" w:history="1">
+            <w:hyperlink r:id="rId1082" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trait matching without traits: using correspondence analysis to analyze the latent structure of interaction networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Nicvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -35840,51 +35828,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1083" w:history="1">
+            <w:hyperlink r:id="rId1082" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04781994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -35894,287 +35882,287 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1084" w:history="1">
+            <w:hyperlink r:id="rId1083" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme Interdisciplinaire sur les indicateurs Autochtones de la Flore et de la faune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId1084" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sourdril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1085" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Sourdril</w:t>
+                <w:t xml:space="preserve">Christine Raimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1086" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Raimond</w:t>
+                <w:t xml:space="preserve">Marc Deconchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1087" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Deconchat</w:t>
+                <w:t xml:space="preserve">Eric Garine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1088" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Garine</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nadia Belaïdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Programme ANR JCJC SHS1 2013, CNRS. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1084" w:history="1">
+            <w:hyperlink r:id="rId1083" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1090" w:history="1">
+            <w:hyperlink r:id="rId1089" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et appropriation de MAE à obligation de résultat sur les surfaces herbagères : comment concilier pertinence écologique et agricole dans l'action publique en faveur de la biodiversité ? (acronyme DIVA2 : MAE Résultat)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId1090" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Plantureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1091" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Plantureux</w:t>
+                <w:t xml:space="preserve">B. Amiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1092" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Amiaud</w:t>
+                <w:t xml:space="preserve">Christine de Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Agreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1093" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine de Sainte-Marie</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Deverre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1090" w:history="1">
+            <w:hyperlink r:id="rId1089" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId1095"/>
+      <w:footerReference w:type="default" r:id="rId1094"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -36321,51 +36309,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546450v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mialhe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Le Floch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Griffon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Scholte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aje.70162" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371786v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Say-Sallaz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Sousa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Seymour-Smith" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssa Morin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphine Madhlamoto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oik.11483" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371770v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie P&#233;riquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courbin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Banda" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Loveridge" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. W. Macdonald" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzo.70004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360741v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Locadia Dzingwena" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Thel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Choisy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Garbett" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Wilkinson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-23151-3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392391v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392376v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Grosbois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Ploquin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mthabisi Ndlovu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simbarashe Ndozore" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Munzamba" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-025-01487-y" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392370v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Nicver" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fritz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dray" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100765" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173831v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Nicvert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.580" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392385v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Roberts" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Degrugillier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rougeron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.72186" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392365v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I P J Smit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R J Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M F Menvielle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D J Roux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Singh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14814" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709128v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pradel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.&#8208;c. Renaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pays" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Scholte" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J O Ogutu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.70193" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392360v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fortin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher F Brooke" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan A Venter" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.70101" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741695v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika M Vermeulen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Maartin Strauss" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robyn S Hetem" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.11304" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741756v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bernard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Guerbois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/csp2.13101" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741738v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;atrice Dufour" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2024.110450" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465235v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Donnet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Keith" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Peel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Somers" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.4237" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741688v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizette Moolman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie A de Morney" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14742" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620548v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mellina Sidous" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cubaynes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Drouet-Hoguet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100594" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266243v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazu&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rebout" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Petit" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10329-022-01032-x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266271v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella A Ball" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G Marneweck" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas B Elliot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjun M Gopalaswamy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Fritz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10291" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266862v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lacomme" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ganswindt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/conphys/coad053" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266264v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4102/koedoe.v65i1.1734" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872757v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lain Pardo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourens Swanepoel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Curveira-Santos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Venter" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13364-022-00636-4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872782v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curtis W Marean" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin D Wren" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3430" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851446v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justice Muvengwi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monicah Mbiba" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilton G T Ndagurwa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2022.104462" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851472v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanri Strydom" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Waller" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Brown" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2989/00306525.2022.2110535" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03131932v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Amiot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyntia Cavalcante Santos" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Arvor" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Bell&#243;n" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-021-01196-9" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03384413v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawanda Tarakini" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Mabika" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongayi Mwedzi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mundy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/birds2020013" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337922v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Wielgus" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caron" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Bennitt" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Garine&#8208;wichatitsky" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Cain" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jwmg.22116" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03384390v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bombaci" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Huebner" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Somers" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17159/sajs.2021/8134" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03521533v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferry" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ipavec" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wigley" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13101" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029443v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pays" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Blanchard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chamaill&#233;-Jammes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Valeix" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J Loveridge" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13710" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03610389v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Adam" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chardonnet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.13860" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013353v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreangels Mbizah" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Loveridge" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Macdonald" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-020-04617-9" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02980590v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rumiano" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Miguel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Valls-Fox" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12193218" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04249760v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cordonnier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hulot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farisayi Dakwa" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovelater Sebele" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2019.104014" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093368v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lamirande" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip D Mcloughlin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2020.600363" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093400v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice Mudzengi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amon Murwira" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadzai Zengeya" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinyiko Halimani" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2989/10220119.2020.1740892" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03384351v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samukelisiwe Msweli" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Potts" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tineke Kraaij" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.10161" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093387v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Roux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley Clements" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Currie" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paddy. Gordon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17159/sajs.2020/7598" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02362455v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christo Fabricius" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio O. Roque" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14865" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917348v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Corn&#233;lis" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Garine&#8208;wichatitsky" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6608" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093396v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrispen Murungweni" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2989/10220119.2020.1779125" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093402v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2981/wlb.00680" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093391v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Brooke" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Kalule-Sabiti" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2019.108393" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107551v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Patin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12910" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02334923v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily J Jones" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Fritz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Moodley" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-018-1866-1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410889v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curtis Marean" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Helm" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106050" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107545v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2019.03.044" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413687v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Marco Church" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-10989-240310" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087309v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick D Holmes" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dena R. Spatz" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Oppel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernie Tershy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Croll" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0212128" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410976v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Guerbois" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wenc&#233;lius" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1940082918803810" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01960150v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Valls-Fox" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Garine-Wichatitsky" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrotton" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acv.12403" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623363v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Garine-Wichatitsky" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-017-0588-6" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888504v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Cyril Renaud" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio de O. Roque" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Souza" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2018.04.005" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KFZL485-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107537v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kushata" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P&#233;riquet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tarakini" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Muzamba" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mafuwa" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzo.12504" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709186v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Ren&#233; Favreau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goldizen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2017.11.020" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVS4JC68-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501310v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Schweitzer" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Gaillard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-017-9958-9" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709124v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2017.05.005" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3QD1DSL1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107522v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12585" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107515v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.02555" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334144v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Barnier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Duncan" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel I. Rubenstein" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-016-3614-5" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02016403v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Charbonnel" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Madzikanda" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fritz" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0153639" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03437146v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gayet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Calenge" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Broyer" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mesl&#233;ard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vaux" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3161/00016454AO2016.51.2.002" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107512v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12582" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02053620v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mapendere" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Revilla" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Banda" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.W. Macdonald" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mambio.2015.10.005" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502904v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulard Michel" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Best" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2014.11.001" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N85ZS9GD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044958v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wg. Crosmary" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mtare" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sd. C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502898v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther van Der Meer" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1568539X-00003275" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025624v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Periquet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107490v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valeix" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Claypole" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Drouet-Hoguet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salnicki" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzo.12275" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XR9NHB4F-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02019001v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Der Meer" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rasmussen" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acv.12182" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B38D1937E4FB4BE72096BAAE421CD4730B95E504/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068156v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Grange" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaillard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10144-014-0469-7" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02019002v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Valls Fox" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bonnet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. G. M. Cromsigt" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Shrader" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-015-9857-x" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02045534v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mundy" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993398v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barre" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.0446" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02045119v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Miguel" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boulinier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. De Garine-Wichatitsky" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caron" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2014.05.019" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02045542v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blinston" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rasmussen" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0030605312001366" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502911v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blomberg" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2014.04.003" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKSWGSNP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02045541v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther van der Meer" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory S.A. Rasmussen" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aje.12092" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2PWXL48N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502905v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ekori" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12292" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02045536v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wigley" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coetsee" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wj. Bond" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4102/koedoe.v56i1.1165" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281556v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerbois" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ab. Dufour" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.12108" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WP2JL0SX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02168100v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Makuwe" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0059164" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325786v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guillemain" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Curtet" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282689v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Grosbois" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/es12-00239.1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502912v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084970" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865310v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A Seeber" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2013.0396" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503314v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12003" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-27MQRZPM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107430v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William-Georges Crosmary" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hillary Madzikanda" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2011.10.019" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLPJPKR5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02297355v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al. Brochet" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb. Mouronval" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aubry" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gauthier-Clerc" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aj. Green" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1675/063.035.0406" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02296993v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Makumbe" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2012.03.004" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNSHR7PJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688764v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-011-2218-3" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DXLR4WBD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02278584v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Patrick Suraud" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fennessy" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnaud" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Issa" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0030605311000639" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107435v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Todd-Jones" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stapelkamp" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Elliot" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/ars060" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02297356v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L. Brochet" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dessborn" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legagneux" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Elmberg" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gautier-Clerc" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-7998.2011.00870.x" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02296798v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chapanda" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2012.02192.x" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107416v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Loreau" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clobert" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2010.06537.x" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CF9CADB5AB484D7094429F1EDFE911F628DBE3A0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677537v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Sirot" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0310.2011.01974.x" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5GFC3GG4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02299089v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gayet" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillemain" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mesl&#233;ard" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vaux" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-010-0545-5" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NRSXVVMR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327086v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Benmergui" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boulinier" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2010.18750.x" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3S5RM47G-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000070v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Plantureux" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Sainte Marie" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Agreil" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dobremez" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566076v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Murindagomo" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cumming" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2010.10.029" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VG6MTPHX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697918v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Green" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.B. Georgiev" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Brochet" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328666v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gayet" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02297433v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moyo" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arr079" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326835v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Eraud" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-011-0518-x" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-588QXSL7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326879v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Begnis" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02299092v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hibert" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maillard" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garel" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. N. Abdou" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-010-0458-x" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9VZQW942-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303686v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Devineau" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fuster" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2981/09-042" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303334v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jd. Nichols" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Je. Hines" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729619v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hibert" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calenge" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouche" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-010-9822-0" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1WQ8QQV3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615127v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy J. Green" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyko B. Georgiev" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Brochet" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gauthier-Clerc" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-010-0424-7" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-854GFQQT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539461v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Loveridge" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Davidson" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-009-9425-x" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L5G26LCL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02305016v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gignoux" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meuret" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2010.01663.x" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02307195v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lebarbenchon" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Simon" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10393-010-0275-4" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539478v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Green" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303342v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ld. Pontes" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Agreil" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Magda" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gleizes" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2010.02.002" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4643G4B2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309873v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2009.12.016" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J152FTF8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511703v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fleurance" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J. Gordon" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Florence Grenier-Loustalot" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109991133" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528123v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Poisbleau" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-009-0437-8" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XS6CFX8N-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539427v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Waterkeyn" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577973v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Guillon" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309874v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeke Davidson" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303689v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. C. Linnell" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rondeau" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H. Reed" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Williams" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Altwegg" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-1795.2010.00393.x" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549115v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Pellerin" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Said" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/Z10-070" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527125v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Murindagomo" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/08-0606.1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539424v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Valery" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Lefeuvre" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Simberloff" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539423v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Desmonts" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cornulier" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maheo" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539328v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Durant" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desnouhes" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Edouard" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539479v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00457728v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Albespy" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Grandhomme" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renaud" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007289" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539315v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107373v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bourgarel" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2028.2009.01077.x" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539422v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourgarel" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539421v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Hunt" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-009-0760-3" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KR5L1VZ5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539480v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2009.05745.x" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FC3W22JS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361215v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain James Gordon" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Edouard" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2008.11.006" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NVXGMLR0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362887v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Can&#233;vet" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Bel" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-008-9523-0" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0PHLMKSD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528648v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160802562206" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539425v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539481v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02307197v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2009.02350.x" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528663v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Durant" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310162v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Le Corre" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pinaud" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy van Laere" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02307431v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poilecot" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hn. Abdou" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dulieu" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2028.2007.00889.x" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/028CF08A4DD0115DD64F6872B556E470ABDD2EBF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02307555v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanchard" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347526v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruwadzano Matsika" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadzai Matsvimbo" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2028.2007.00874.x" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3D431LHW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428223v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poisbleau" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428285v2" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kerneis" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-007-9310-3" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/13C8C3E1D2EB79B0FF76866A30069CA20ABB6229/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347520v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-1795.2008.00194.x" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZDMXTHQ3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529659v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2656.2007.01307.x" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356517v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanchard Pierrick" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356512v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428222v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Matsika" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Matsvimbo" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428224v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428284v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426469v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2981/0909-6396(2008)14[339:amuoth]2.0.co;2" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428098v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428225v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Storms" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Hamann" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sa&#239;d" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428082v2" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2008.05.013" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3D430DJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02311200v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Holdo" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434603v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Denonfoux" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lepley" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moreau" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434757v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434745v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arzel" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Gurd" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eimberg" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434606v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182967v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guillemain" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Denonfoux" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lepley" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Moreau" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185926v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2007.01300.x" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434696v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182984v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Arzel" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legagneux" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Elmberg" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2006.06.019" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8CTGF07L-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434586v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fleurance" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Cabaret" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cortet" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260094v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chamaill&#233;-James" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2007.05.005" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZG56KT8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260081v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1442-9993.2007.01761.x" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KSB0PQ3V-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207063v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cabaret" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2006.11.019" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TBH93QN5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183679v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dalloyau" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Bost" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barwolt Ebbinge" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-007-0295-x" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SQVQFWK5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184052v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-007-0764-5" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BS6N03RM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182954v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan R. Johnson" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698144v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dalloyau" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-A. Bost" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.-S. Ebbinge" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184063v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Dubois" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwanele Kanengoni" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alleaume" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467406003609" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-LGLMF9C6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434695v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434605v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hecker" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185951v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hecker" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434577v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-4642.2007.00415.x" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184420v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Storms" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Hamann" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Saint-Andrieux" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427871v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02313912v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blanc" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427964v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gaidet-Drapier" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-C. Renaud" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698230v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saint Andrieux" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427991v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leriche" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184870v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Kersten" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Juin" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lila" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-005-0095-4" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F0R2SLT1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184865v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaidet-Drapier" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poilecot" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-004-1063-7" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VMXN4VPC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427948v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184583v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dano" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M. Lambrechts" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02473482v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184579v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Perroi" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2005.09.014" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q8QZ526X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427963v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loison" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427949v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kersten" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Juin" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lila" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428028v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jenouvrier" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182657v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blanc" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mouronval" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Desmonts" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184871v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-005-0029-1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CDM5G9ZV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184587v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jenouvrier" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2006.01.024" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0HBQ1W6J-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184481v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Trouv&#233;" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0908-8857.2006.03679.x" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9HCF7JD2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184876v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chammaille-James" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Murindagomos" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160600702392" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188061v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain J. Gordon" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0030-1299.2005.13428.x" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3ZXZ1C32-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188067v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaidet" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Messad" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snoden Mutake" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2028.2004.00545.x" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0NVXJXDH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188635v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lacroix" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0310.2005.01092.x" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BJ395QDM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427748v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Duriez" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ferrand" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Binet" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Corda" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gossmann" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427746v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187883v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duriez" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tremblay" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ferrand" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2004.04.009" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HMFJ78XN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187761v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew W. Illius" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-004-1630-3" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3S60CRDS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427806v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacroix" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677237v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427831v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427814v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guillon" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chastel" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188636v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chastel" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2005.01.001" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-81H59PBC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187876v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Corda" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gossmann" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2004.08.011" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPF8WHBD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187804v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1474-919x.2005.00423.x" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188653v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sa&#239;d" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0952836905007454" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8SN5NG2W-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188652v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D&#233;bias" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-005-0115-y" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WXX6M292-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427585v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pastout-Lucchini" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boos" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427603v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Klaassen" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Johnson" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hafner" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186869v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pastout-Lucchini" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boos" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427514v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W. Illius" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185127v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meuret" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2004.08.029" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DM7FQ3L6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186967v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Klaasen" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Hafner" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-004-0026-9" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TJ1GQPLR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186865v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0908-8857.2004.03166.x" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P09MTVNC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427416v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blais" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duncan" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189605v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Weimerskirch" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189602v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Coid" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427334v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02473475v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1024411711670" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XGN4V35L-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427419v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Said" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Weimerskirch" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189775v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pettorelli" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chessel" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-003-1364-7" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZTP4S0ZM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189523v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Blais" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189667v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouventin" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bried" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-003-0497-9" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LC5SN4C4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427335v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Renaud" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mutake" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coid" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189622v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudius Nyahuma" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679896v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427421v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gaidet" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nyahuma" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192207v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vila" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gillon" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Escarr&#233;" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1600-0706.2002.980209.x" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XPRM1FXT-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192031v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192026v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427277v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192041v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192200v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pontier" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Say" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois D&#233;bias" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thioulouse" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-002-0424-5" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-97W34081-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191501v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maudet" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192037v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192043v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Martin" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427275v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192020v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-002-0919-3" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-221S0V1K-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192203v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel De Garine-Wichatitsky" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Labbe" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Rosolowski" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Martin" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021423816695" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PDC36WVC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192023v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427276v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427311v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vourc'H" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Labbe" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rosolowski" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Martin" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192438v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192443v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192462v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gamisans" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;decarrat" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delcros" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Rameau" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192452v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tuzet" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004420100697" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RNNFXBF2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192434v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnet" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Shine" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Naulleau" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192453v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003000000193" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WTBWX1GV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192303v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Balhoul" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.B. Pereladova" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Soldatova" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Fisenko" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Sidorenko" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jare.2000.0714" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WXXB29JL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193409v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193456v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193453v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193455v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193417v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guerin" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193461v1" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Houte" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427088v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266875v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ragueneau" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lea" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368038v1" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degenne" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B3-2021-631-2021" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512601v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Couval" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363745v1" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753888v1" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laise da Silveira Pontes" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril C. Agreil" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele D. Magda" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gleizes" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761148v1" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leger" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Brown" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05379311v1" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Czerwinski" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerbois Chlo&#233;" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777797v1" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752727v1" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vial" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060060v1" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josphine Mundava" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-822362-8.00033-5" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952020v1" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bont&#233;" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Therville" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Simi" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abrami" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818215-4.00009-2" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094433v1" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807352v1" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/catalog/product_info.php?products_id=37954" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02099523v1" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Macdonald" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Boitani" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dinerstein" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wrangham" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781118520178.ch16" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118520178.ch16" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099573v1" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Murwira" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zengeya" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Poshiwa" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matema" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094463v1" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaminuka" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094543v1" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bougarel" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517191v1" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lef&#232;vre" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernstein" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818600v1" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sudoc.abes.fr/DB=2.1/SET=8/TTL=1/CMD?ACT=SRCHA&amp;amp;IKT=7&amp;amp;SRT=RLV&amp;amp;TRM=978-1-84593-063-9" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128612v1" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leriche" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818697v1" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357624v1" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Prugnolle" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781994v1" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788150v1" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sourdril" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Raimond" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garine" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bela&#239;di" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597155v1" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Plantureux" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Amiaud" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Sainte-Marie" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Deverre" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546450v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mialhe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Le Floch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Griffon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Scholte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aje.70162" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371786v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Say-Sallaz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Sousa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Seymour-Smith" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssa Morin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphine Madhlamoto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oik.11483" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360741v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Locadia Dzingwena" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Thel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Choisy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Garbett" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Wilkinson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-23151-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371770v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie P&#233;riquet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courbin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Banda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Loveridge" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. W. Macdonald" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzo.70004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392391v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002511v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Ploquin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Grosbois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mthabisi Ndlovu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simbarashe Ndozore" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Munzamba" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-025-01487-y" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392370v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Nicver" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fritz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dray" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100765" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173831v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Nicvert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.580" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392385v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Roberts" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Degrugillier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rougeron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.72186" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392360v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fortin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher F Brooke" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan A Venter" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.70101" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741695v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika M Vermeulen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Maartin Strauss" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robyn S Hetem" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.11304" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741756v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bernard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Guerbois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/csp2.13101" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741738v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;atrice Dufour" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2024.110450" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709128v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pradel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.&#8208;c. Renaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pays" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Scholte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J O Ogutu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.70193" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392365v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I P J Smit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R J Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M F Menvielle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D J Roux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Singh" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14814" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465235v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Donnet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Keith" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Peel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Somers" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.4237" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741688v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizette Moolman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie A de Morney" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14742" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620548v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mellina Sidous" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cubaynes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Drouet-Hoguet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100594" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266271v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella A Ball" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G Marneweck" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas B Elliot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjun M Gopalaswamy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Fritz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10291" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266862v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lacomme" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ganswindt" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rey" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/conphys/coad053" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266243v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazu&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rebout" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Petit" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10329-022-01032-x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266264v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4102/koedoe.v65i1.1734" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872782v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curtis W Marean" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin D Wren" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3430" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872757v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lain Pardo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourens Swanepoel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Curveira-Santos" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Venter" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13364-022-00636-4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851446v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justice Muvengwi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monicah Mbiba" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilton G T Ndagurwa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2022.104462" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851472v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanri Strydom" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Waller" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Brown" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2989/00306525.2022.2110535" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03384390v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bombaci" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Huebner" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Somers" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17159/sajs.2021/8134" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03131932v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Amiot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyntia Cavalcante Santos" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Arvor" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Bell&#243;n" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-021-01196-9" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337922v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Wielgus" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caron" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Bennitt" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Garine&#8208;wichatitsky" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Cain" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jwmg.22116" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03384413v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawanda Tarakini" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Mabika" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongayi Mwedzi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mundy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/birds2020013" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03521533v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferry" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ipavec" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wigley" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13101" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029443v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pays" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Blanchard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chamaill&#233;-Jammes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Valeix" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J Loveridge" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13710" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03610389v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Adam" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chardonnet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.13860" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093368v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lamirande" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip D Mcloughlin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2020.600363" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093400v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice Mudzengi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amon Murwira" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadzai Zengeya" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinyiko Halimani" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2989/10220119.2020.1740892" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02980590v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rumiano" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Miguel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Valls-Fox" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12193218" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04249760v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cordonnier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hulot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farisayi Dakwa" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovelater Sebele" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2019.104014" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013353v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreangels Mbizah" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Loveridge" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Macdonald" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-020-04617-9" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02362455v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christo Fabricius" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio O. Roque" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14865" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03384351v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samukelisiwe Msweli" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Potts" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tineke Kraaij" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.10161" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093387v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Roux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley Clements" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Currie" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paddy. Gordon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17159/sajs.2020/7598" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093396v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrispen Murungweni" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2989/10220119.2020.1779125" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917348v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Corn&#233;lis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Garine&#8208;wichatitsky" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6608" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093402v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2981/wlb.00680" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093391v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Brooke" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Kalule-Sabiti" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2019.108393" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02334923v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily J Jones" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Fritz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Moodley" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-018-1866-1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410889v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curtis Marean" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Helm" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106050" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107545v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2019.03.044" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413687v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Marco Church" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-10989-240310" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107551v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Patin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12910" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087309v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick D Holmes" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dena R. Spatz" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Oppel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernie Tershy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Croll" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0212128" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01960150v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Valls-Fox" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Garine-Wichatitsky" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrotton" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acv.12403" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623363v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Garine-Wichatitsky" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-017-0588-6" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410976v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Guerbois" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wenc&#233;lius" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1940082918803810" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888504v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Cyril Renaud" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio de O. Roque" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Souza" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2018.04.005" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KFZL485-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107537v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kushata" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P&#233;riquet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tarakini" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Muzamba" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mafuwa" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzo.12504" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709186v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Ren&#233; Favreau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goldizen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2017.11.020" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVS4JC68-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501310v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Schweitzer" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Gaillard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-017-9958-9" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709124v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2017.05.005" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3QD1DSL1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107522v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12585" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334144v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Barnier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Duncan" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel I. Rubenstein" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-016-3614-5" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02016403v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Charbonnel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Madzikanda" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fritz" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0153639" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107515v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.02555" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03437146v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gayet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Calenge" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Broyer" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mesl&#233;ard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vaux" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3161/00016454AO2016.51.2.002" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107512v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12582" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02053620v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mapendere" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Revilla" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Banda" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.W. Macdonald" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mambio.2015.10.005" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502898v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther van Der Meer" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1568539X-00003275" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044958v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wg. Crosmary" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mtare" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sd. C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025624v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Periquet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502904v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulard Michel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Best" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2014.11.001" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N85ZS9GD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107490v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valeix" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Claypole" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Drouet-Hoguet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salnicki" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzo.12275" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XR9NHB4F-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068156v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Grange" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaillard" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10144-014-0469-7" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02019001v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Der Meer" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rasmussen" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acv.12182" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B38D1937E4FB4BE72096BAAE421CD4730B95E504/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02019002v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Valls Fox" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bonnet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. G. M. Cromsigt" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Shrader" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-015-9857-x" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993398v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barre" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.0446" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02045534v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mundy" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02045119v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Miguel" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boulinier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. De Garine-Wichatitsky" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caron" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2014.05.019" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02045542v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blinston" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rasmussen" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0030605312001366" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502911v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blomberg" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2014.04.003" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKSWGSNP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02045541v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther van der Meer" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory S.A. Rasmussen" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aje.12092" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2PWXL48N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502905v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ekori" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12292" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02045536v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wigley" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coetsee" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wj. Bond" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4102/koedoe.v56i1.1165" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02168100v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Makuwe" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0059164" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281556v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerbois" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ab. Dufour" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.12108" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WP2JL0SX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282689v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Grosbois" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/es12-00239.1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502912v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084970" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325786v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guillemain" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Curtet" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865310v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A Seeber" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2013.0396" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02278584v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Patrick Suraud" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fennessy" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnaud" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Issa" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0030605311000639" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503314v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12003" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-27MQRZPM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107430v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William-Georges Crosmary" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hillary Madzikanda" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2011.10.019" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLPJPKR5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02297355v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al. Brochet" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb. Mouronval" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aubry" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gauthier-Clerc" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aj. Green" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1675/063.035.0406" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02296993v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Makumbe" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2012.03.004" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNSHR7PJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688764v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-011-2218-3" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DXLR4WBD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107435v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Todd-Jones" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stapelkamp" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Elliot" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/ars060" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02297356v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L. Brochet" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dessborn" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legagneux" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Elmberg" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gautier-Clerc" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-7998.2011.00870.x" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02296798v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chapanda" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2012.02192.x" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000070v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Plantureux" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Sainte Marie" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Agreil" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dobremez" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566076v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Murindagomo" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cumming" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2010.10.029" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VG6MTPHX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02299089v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gayet" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillemain" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mesl&#233;ard" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vaux" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-010-0545-5" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NRSXVVMR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327086v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Benmergui" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boulinier" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2010.18750.x" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3S5RM47G-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107416v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Loreau" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clobert" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2010.06537.x" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CF9CADB5AB484D7094429F1EDFE911F628DBE3A0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677537v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Sirot" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0310.2011.01974.x" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5GFC3GG4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697918v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Green" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.B. Georgiev" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Brochet" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02297433v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moyo" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arr079" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328666v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gayet" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326879v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Begnis" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326835v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Eraud" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-011-0518-x" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-588QXSL7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02299092v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hibert" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maillard" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garel" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. N. Abdou" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-010-0458-x" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9VZQW942-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615127v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy J. Green" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyko B. Georgiev" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Brochet" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gauthier-Clerc" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-010-0424-7" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-854GFQQT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539461v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Loveridge" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Davidson" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-009-9425-x" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L5G26LCL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02305016v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gignoux" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meuret" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2010.01663.x" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02307195v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lebarbenchon" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Simon" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10393-010-0275-4" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303334v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jd. Nichols" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Je. Hines" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729619v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hibert" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calenge" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouche" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-010-9822-0" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1WQ8QQV3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303686v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Devineau" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fuster" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2981/09-042" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539478v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Green" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309873v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2009.12.016" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J152FTF8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303342v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ld. Pontes" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Agreil" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Magda" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gleizes" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2010.02.002" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4643G4B2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511703v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fleurance" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J. Gordon" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Florence Grenier-Loustalot" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109991133" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528123v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Poisbleau" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-009-0437-8" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XS6CFX8N-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539427v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Waterkeyn" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577973v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Guillon" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309874v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeke Davidson" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303689v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. C. Linnell" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rondeau" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H. Reed" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Williams" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Altwegg" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-1795.2010.00393.x" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549115v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Pellerin" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Said" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/Z10-070" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539479v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Durant" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desnouhes" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539328v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Edouard" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527125v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Murindagomo" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/08-0606.1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539423v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Desmonts" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cornulier" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maheo" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539424v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Valery" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Lefeuvre" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Simberloff" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00457728v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Albespy" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Grandhomme" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renaud" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007289" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107373v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bourgarel" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2028.2009.01077.x" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539315v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539422v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourgarel" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539480v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2009.05745.x" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FC3W22JS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539421v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Hunt" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-009-0760-3" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KR5L1VZ5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539481v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539425v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528648v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160802562206" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362887v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Can&#233;vet" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Bel" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-008-9523-0" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0PHLMKSD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361215v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain James Gordon" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Edouard" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2008.11.006" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NVXGMLR0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528663v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Durant" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02307197v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2009.02350.x" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428223v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poisbleau" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428285v2" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kerneis" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-007-9310-3" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/13C8C3E1D2EB79B0FF76866A30069CA20ABB6229/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347520v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-1795.2008.00194.x" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZDMXTHQ3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310162v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Le Corre" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pinaud" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy van Laere" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02307431v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poilecot" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hn. Abdou" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dulieu" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2028.2007.00889.x" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/028CF08A4DD0115DD64F6872B556E470ABDD2EBF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02307555v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanchard" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347526v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruwadzano Matsika" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadzai Matsvimbo" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2028.2007.00874.x" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3D431LHW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428222v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Matsika" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Matsvimbo" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356517v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanchard Pierrick" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356512v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529659v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2656.2007.01307.x" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428224v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428284v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426469v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2981/0909-6396(2008)14[339:amuoth]2.0.co;2" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428098v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428225v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Storms" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Hamann" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sa&#239;d" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428082v2" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2008.05.013" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3D430DJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434757v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434745v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arzel" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Gurd" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eimberg" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434606v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182967v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guillemain" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Denonfoux" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lepley" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Moreau" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185926v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2007.01300.x" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434696v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182984v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Arzel" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legagneux" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Elmberg" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2006.06.019" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8CTGF07L-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434603v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Denonfoux" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lepley" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moreau" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02311200v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Holdo" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434586v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fleurance" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Cabaret" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cortet" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207063v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cabaret" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2006.11.019" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TBH93QN5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260094v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chamaill&#233;-James" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2007.05.005" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZG56KT8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260081v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1442-9993.2007.01761.x" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KSB0PQ3V-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183679v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dalloyau" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Bost" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barwolt Ebbinge" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-007-0295-x" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SQVQFWK5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184052v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-007-0764-5" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BS6N03RM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698144v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dalloyau" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-A. Bost" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.-S. Ebbinge" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182954v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan R. Johnson" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184063v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Dubois" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwanele Kanengoni" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alleaume" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467406003609" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-LGLMF9C6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434695v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434605v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hecker" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185951v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hecker" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434577v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-4642.2007.00415.x" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427964v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gaidet-Drapier" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-C. Renaud" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698230v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saint Andrieux" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427991v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leriche" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184870v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Kersten" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Juin" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lila" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-005-0095-4" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F0R2SLT1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184865v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaidet-Drapier" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poilecot" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-004-1063-7" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VMXN4VPC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427948v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184583v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dano" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M. Lambrechts" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02313912v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blanc" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427871v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184420v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Storms" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Hamann" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Saint-Andrieux" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02473482v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184579v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Perroi" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2005.09.014" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q8QZ526X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427963v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loison" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427949v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kersten" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Juin" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lila" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428028v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jenouvrier" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182657v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blanc" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mouronval" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Desmonts" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184871v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-005-0029-1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CDM5G9ZV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184587v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jenouvrier" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2006.01.024" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0HBQ1W6J-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184876v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chammaille-James" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Murindagomos" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160600702392" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184481v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Trouv&#233;" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0908-8857.2006.03679.x" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9HCF7JD2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187761v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain J. Gordon" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew W. Illius" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-004-1630-3" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3S60CRDS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427806v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacroix" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677237v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427831v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427748v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Duriez" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ferrand" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Binet" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Corda" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gossmann" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427746v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187883v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duriez" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tremblay" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ferrand" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2004.04.009" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HMFJ78XN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188067v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaidet" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Messad" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snoden Mutake" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2028.2004.00545.x" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0NVXJXDH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188061v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0030-1299.2005.13428.x" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3ZXZ1C32-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188635v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lacroix" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0310.2005.01092.x" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BJ395QDM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427814v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guillon" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chastel" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188636v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chastel" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2005.01.001" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-81H59PBC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187876v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Corda" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gossmann" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2004.08.011" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPF8WHBD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187804v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1474-919x.2005.00423.x" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188653v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sa&#239;d" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0952836905007454" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8SN5NG2W-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188652v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D&#233;bias" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-005-0115-y" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WXX6M292-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186869v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pastout-Lucchini" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boos" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427514v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W. Illius" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427585v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pastout-Lucchini" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boos" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427603v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Klaassen" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Johnson" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hafner" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185127v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meuret" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2004.08.029" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DM7FQ3L6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186967v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Klaasen" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Hafner" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-004-0026-9" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186865v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0908-8857.2004.03166.x" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P09MTVNC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427334v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duncan" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427419v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Said" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Weimerskirch" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02473475v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Coid" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1024411711670" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XGN4V35L-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189775v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pettorelli" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chessel" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-003-1364-7" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZTP4S0ZM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427416v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blais" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189605v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Weimerskirch" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189602v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189523v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Blais" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189667v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouventin" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bried" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-003-0497-9" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LC5SN4C4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189622v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudius Nyahuma" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427335v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Renaud" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mutake" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coid" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679896v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427421v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gaidet" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nyahuma" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427277v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192041v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192200v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pontier" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Say" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois D&#233;bias" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thioulouse" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-002-0424-5" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-97W34081-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192026v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192207v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vila" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gillon" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Escarr&#233;" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1600-0706.2002.980209.x" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XPRM1FXT-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192031v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192043v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Martin" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192037v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191501v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maudet" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427275v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192020v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-002-0919-3" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-221S0V1K-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192203v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel De Garine-Wichatitsky" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Labbe" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Rosolowski" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Martin" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021423816695" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PDC36WVC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192023v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427311v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vourc'H" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Labbe" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rosolowski" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Martin" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427276v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192443v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192462v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gamisans" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;decarrat" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delcros" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Rameau" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192452v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tuzet" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004420100697" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RNNFXBF2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192438v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192434v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnet" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Shine" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Naulleau" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192453v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003000000193" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WTBWX1GV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192303v1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Balhoul" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.B. Pereladova" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Soldatova" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Fisenko" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Sidorenko" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jare.2000.0714" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WXXB29JL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193455v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193453v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193456v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193409v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427088v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193417v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guerin" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193461v1" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Houte" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266875v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ragueneau" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lea" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368038v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degenne" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B3-2021-631-2021" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512601v1" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Couval" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363745v1" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753888v1" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laise da Silveira Pontes" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril C. Agreil" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele D. Magda" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gleizes" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761148v1" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leger" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Brown" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777797v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Czerwinski" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerbois Chlo&#233;" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05379311v1" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752727v1" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vial" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060060v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josphine Mundava" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-822362-8.00033-5" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952020v1" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bont&#233;" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Therville" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Simi" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abrami" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818215-4.00009-2" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094433v1" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02099523v1" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Macdonald" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Boitani" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dinerstein" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wrangham" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781118520178.ch16" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118520178.ch16" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099573v1" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Murwira" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zengeya" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Poshiwa" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matema" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807352v1" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/catalog/product_info.php?products_id=37954" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094463v1" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaminuka" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094543v1" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bougarel" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517191v1" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lef&#232;vre" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernstein" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128612v1" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leriche" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818600v1" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sudoc.abes.fr/DB=2.1/SET=8/TTL=1/CMD?ACT=SRCHA&amp;amp;IKT=7&amp;amp;SRT=RLV&amp;amp;TRM=978-1-84593-063-9" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818697v1" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357624v1" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Prugnolle" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781994v1" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788150v1" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sourdril" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Raimond" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garine" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bela&#239;di" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597155v1" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Plantureux" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Amiaud" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Sainte-Marie" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Deverre" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>