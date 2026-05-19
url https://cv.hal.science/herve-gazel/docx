--- v0 (2026-03-15)
+++ v1 (2026-05-19)
@@ -85,50 +85,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-9715-9848</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">074539264</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
@@ -144,571 +165,3382 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la spatialisation fine des données urbaines en Afrique aux objets géographiques non identifiés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Gazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Moriconi-Ébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luis San Emeterio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Tome 50 (3), pp.214-234. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/eg.503.0214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04384304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From unidentified geographical objects to forclosed agglomerations in Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Moriconi-Ebrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luis San Emeterio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Gazel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Tome 50 (3), pp.235-256. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/eg.503.0235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04100120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la spatialisation fine des données urbaines en Afrique aux objets géographiques non identifiés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Gazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Moriconi-Ebrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luis San Emeterio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Tome 50 (3), pp.214-234. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/eg.503.0214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04099884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estudio de las dinámicas de urbanización en África a partir de la base Geopolis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Moriconi-Ebrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luis San Emeterio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Gazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissou Bawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista de Demografía Histórica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, XXXIX (III), pp.121-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03509468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le peuplement de l'Afrique centrale et orientale. Logiques héritées et développement urbain actuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Gazel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2018-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/eps.7909⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléments de géographie moderne : cheminements géographiques de Jean-Paul Ferrier, du vrai (géographique) au juste (géographique) et au beau (géographique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Gazel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Collectivement géographe : le Groupe Dupont, 95 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bagf.3622⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01972459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G2I: géographie, informatique et internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Gazel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Géodonnées et SIG éducatifs, 22 (5), pp.127-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/isi.22.5.127-143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01867600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Environnement Numérique de Travail Géographique (ENTG)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Gazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Gazel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Cartographie &amp; Géomatique : un enseignement renouvelé, 231-232, pp.155-162</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouveaux territoires urbains d’Afrique de l’Est</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Harre-Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Gazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Moriconi Ebrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Villes d'Afrique de l'Est en mutation / Cities of east Africa in mutation, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tem.3100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01316195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'urbanisation du monde aujourd'hui : construire un état, prévoir des tendances, dé-faire l'actualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Gazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Moriconi Ebrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GEOPOINT 2012 : Nouvelle terre et géographes d'aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19e biennale de géographie d'Avignon - GEOPOINT 2012 : Nouvelle terre et géographes d'aujourd'hui</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'urbanisation du monde en 2010 s'affiche dans Google earth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Gazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Harre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.M. Marius Gnanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin du Comité Français de Cartographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 206, pp.27-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01245113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Géomatries :Le cas du déploiement probable de l’« e-learning» en géographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Gazel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GEOPOINT 2006 : Demain la Géographie Permanences, dynamiques, mutations : Pourquoi ? Comment ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02048787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une utopie géographique concrète : la cité intelligente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Gazel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géopoint</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Décision et Analyse spatiale</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02048164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hypertext and geography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Gazel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.5497⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peuplements de l'Afrique : vers des logiques de territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Gazel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cinquièmes Rencontres des Études Africaines en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le numérique, l'espace citoyen, et la géographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Gazel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géopoint 2018 - Espaces citoyens Sciences de l’espace et politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Avignon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G2i : Géographie, informatique et Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Gazel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Multimédia, Géomatique, Enseignement &amp; Apprentissage - Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheminement(s) géographique, scientifique, éthique et esthétique de Jean-Paul Ferrier. À la limite de la systémique en géographie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Gazel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autour du Groupe Dupont : l’introduction de la systémique dans la géographie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Environnement Numérique de Travail Géographique (ENTG)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Gazel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cartographie et géomatique : un enseignement renouvelé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Yes we care » : les lieux-dits d'une éco-citoyenne, les lieux ordonnés d'un analyste spatial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Gazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Tchamou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Care Genre Environnement </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, LYON, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01316244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire un horizon prospectif de la croissance spatiale urbaine en Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Gazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Moriconi-Ebrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ème rencontre AviTEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01316241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse spatiale de l'offre de nature à Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Gazel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international pluridisciplinaire "Bien-être en ville. Regards croisés nature-santé"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01368606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sémiologie graphique sort du cadre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Gazel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontre Enseigner la sémiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, MONTPELLIER, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01316247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse spatiale de l'offre de nature à Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Gazel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BIEN-ÊTRE EN VILLE. REGARDS CROISÉS NATURE- SANTÉ - 1er Colloque international pluridisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, LYON, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01316250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La continuité village-ville globale : les villes petites et moyennes comme état durable ou transitoire dans le système de peuplement du monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Gazel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aux frontières de l'urbain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Avignon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01316274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'interface rural/urbain : relecture de l'Est francilien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Gazel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LIENS 2012 - Les Interfaces : Enjeux de Natures, de Sciences et de Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Aix-en-Provence, France. pp.02004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00940574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mass GIS e-learning Lectures: Back Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Gazel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EUGISES 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'agriculture de Cracovie, Sep 2006, Cracovie, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01439739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E-geography&amp;quot; : Devenirs de l'explication ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Gazel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GEOPOINT 2000 : L'explication en géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Dupont, May 2000, Avignon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une utopie géographique concrète : la cité intelligente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Gazel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géopoint 98 : Décision et Analyse spatiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Dupont, May 1998, Avignon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02048130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction aux systèmes d'informations géographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Gazel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Paris-Est Marne-la-Vallée, Agence universitaire de la francophonie. WebCT, pp.80, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Villes: 50% de la population mondiale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Gazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Moriconi Ebrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards sur la Terre, rapport annuel 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IDDRI/AFD, Presse de Science Po., 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01278023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Explosion urbaine ou prolifération des petites villes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Gazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Moriconi Ebrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards sur la Terre, rapport annuel 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IDDRI/AFD, Presse de Science Po., 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01278034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E-geography&amp;quot; : Devenirs de l'explication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Gazel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géopoint 2000 : l'explication en géographie : Avignon, 29 et 30 mai 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Groupe Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 2-902909-13-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La géographie comme discours. Représentation du Monde dans ses relations avec le réel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Gazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GEOPOINT 2002 : L'idéel et le matériel en géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'urbanisation du monde aujourd'hui : construire un état, prévoir des tendances, dé-faire l'actualité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Gazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Moriconi-Ebrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00940566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La géographie à l'écran. Un géographe projette une mise en scène du territoire ou la mise en mouvement d'une géomatique humaniste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Gazel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Géographie. Université de Provence - Aix-Marseille I, 1996. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 1996AIX10077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-00940507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conception d’un SIG d’aide à la décision pour l’optimisation de la gestion forestière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Gazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jurgita Lekavičiūtė</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque GECOREV : Gestion Concertée des Ressources Naturelles et de l'Environnement du Local au Mondial : Pour un Dialogue entre Chercheurs Société Civile et Décideurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01439050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multimedia GIS e-lectures in Multicultural Teaching Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Gazel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EUGISES 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId23"/>
+      <w:footerReference w:type="default" r:id="rId74"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -776,51 +3608,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C82E8C89"/>
+    <w:nsid w:val="D982264B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1007,51 +3839,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-gazel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9715-9848" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384304v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gazel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moriconi-&#201;brard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis San Emeterio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.503.0214" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100120v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moriconi-Ebrard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.503.0235" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099884v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509468v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Chatel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissou Bawa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048787v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Gazel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-gazel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9715-9848" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074539264" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384304v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gazel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moriconi-&#201;brard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis San Emeterio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.503.0214" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100120v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moriconi-Ebrard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.503.0235" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099884v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509468v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Chatel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissou Bawa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086489v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Gazel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.7909" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972459v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.3622" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01867600v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.22.5.127-143" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01801830v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316195v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harre-Roger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moriconi Ebrard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.3100" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048736v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245113v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Denis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Marius Gnanou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048787v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02048164v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559544v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.5497" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086516v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02047910v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087107v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087007v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087052v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316244v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Tchamou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316241v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chatel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368606v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316247v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316250v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316274v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00940574v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439739v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gadal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02048367v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02048130v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784028v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278023v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278034v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02048409v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.groupe-dupont.org/ColloqueGeopoint/geopoint00.htm" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048589v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lugnier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00940566v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00940507v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996AIX10077" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01439050v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgita Lekavi&#269;i&#363;t&#279;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440171v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>