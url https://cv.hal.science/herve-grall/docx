--- v0 (2026-04-05)
+++ v1 (2026-05-10)
@@ -322,51 +322,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Checking Accountability with a Prover</w:t>
+                <w:t xml:space="preserve">Abstract Accountability Language: Translation, Compliance and Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Benghabrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Grall</w:t>
@@ -384,106 +384,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sellami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th IEEE Annual Computer Software and Applications Conference (COMPSAC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ASIA-PACIFIC SOFTWARE ENGINEERING CONFERENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, New Delhi, India</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01214360v1</w:t>
+                <w:t xml:space="preserve">hal-01214365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abstract Accountability Language: Translation, Compliance and Application</w:t>
+                <w:t xml:space="preserve">Checking Accountability with a Prover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Benghabrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Grall</w:t>
@@ -501,73 +492,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sellami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASIA-PACIFIC SOFTWARE ENGINEERING CONFERENCE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">39th IEEE Annual Computer Software and Applications Conference (COMPSAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Taichung, Taiwan. pp.83-88, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/COMPSAC.2015.8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214365v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abstract Accountability Language</w:t>
               </w:r>
@@ -3111,51 +3111,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.grall.name" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00309010v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Grall" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2007.12.004" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484906v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214360v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Benghabrit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Royer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sellami" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSAC.2015.8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214365v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00973399v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Bernsmed" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01381692v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43813-8_17" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00941872v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monir Azraoui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987165v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEAA.2014.68" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908552v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Allam" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00800153v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668975v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Douence" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario S&#252;dholt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614163v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammed Sabir Idrees" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Serme" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roudier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Santana de Oliveira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00700737v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00700750v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512377v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale Miller" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carayol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Rondogiannis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Birkedal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Czarnecki" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00493063v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayleen Lacouture" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ledoux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424057v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Charles David" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L&#233;ger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coupaye" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68642-2_9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332040v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214387v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676083v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507775v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473854v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tabareau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856329v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00700570v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00007549v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.grall.name" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00309010v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Grall" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2007.12.004" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484906v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214365v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Benghabrit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Royer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sellami" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214360v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSAC.2015.8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00973399v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Bernsmed" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01381692v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43813-8_17" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00941872v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monir Azraoui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987165v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEAA.2014.68" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908552v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Allam" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00800153v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668975v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Douence" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario S&#252;dholt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614163v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammed Sabir Idrees" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Serme" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roudier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Santana de Oliveira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00700737v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00700750v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512377v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale Miller" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carayol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Rondogiannis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Birkedal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Czarnecki" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00493063v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayleen Lacouture" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ledoux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424057v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Charles David" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L&#233;ger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coupaye" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68642-2_9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332040v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214387v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676083v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507775v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473854v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tabareau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856329v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00700570v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00007549v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>