--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -1140,277 +1140,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01272368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid predictive control approach for the management of an energy production–consumption system applied to a TRNSYS solar absorption cooling system for thermal comfort in buildings</w:t>
+                <w:t xml:space="preserve">A review on the coupling of cooling, desalination and solar photovoltaic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eunice Herrera</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paul Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fournaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Aït Ouméziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2015.06.076⟩</w:t>
+              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 47 (juillet), pp.703-717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rser.2015.03.083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01217329v1</w:t>
+                <w:t xml:space="preserve">hal-01145962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review on the coupling of cooling, desalination and solar photovoltaic systems</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A hybrid predictive control approach for the management of an energy production–consumption system applied to a TRNSYS solar absorption cooling system for thermal comfort in buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yacine Aït Ouméziane</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eunice Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bourdais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 104, pp.47-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2015.06.076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rser.2015.03.083⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01145962v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From hybrid model predictive control to logical control for shading system: A support vector machine approach</w:t>
               </w:r>
@@ -1512,51 +1512,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive and interactive controllers for solar absorption cooling systems in buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eunice Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1751,609 +1751,609 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00844335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervisory control based on closed-loop adaptive control approach of nonlinear systems: application to CSTR process</w:t>
+                <w:t xml:space="preserve">Set-Point Supervisory Control Methodology for a Nonlinear Continuous Stirred Tank Reactor Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Lehouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubekeur Mendil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Journal of Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 14 (1), pp.258-270. </w:t>
+              <w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37 (3), pp.831-849. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/asjc.317⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13369-012-0188-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00682006v1</w:t>
+                <w:t xml:space="preserve">hal-00720973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a combined cycle power plant model for optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Tica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Tica</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Guéguen</w:t>
+                <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Dumur</w:t>
+                <w:t xml:space="preserve">Damien Faille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frans Davelaar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 98, pp.256-265. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2012.03.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2012.03.032⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00720981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Set-Point Supervisory Control Methodology for a Nonlinear Continuous Stirred Tank Reactor Process</w:t>
+                <w:t xml:space="preserve">Supervisory control based on closed-loop adaptive control approach of nonlinear systems: application to CSTR process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Lehouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubekeur Mendil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Asian Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (1), pp.258-270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/asjc.317⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13369-012-0188-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00720973v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00682006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de la commande prédictive pour la régulation thermique des bâtiments</w:t>
+                <w:t xml:space="preserve">Mixed integer non-linear programming via the cross-entropy approach for power system stabilisers location and tuning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel-Petru Morosan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Bourdais</w:t>
+                <w:t xml:space="preserve">Karim Sebaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bourdour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/jesa.44.479-492⟩</w:t>
+              <w:t xml:space="preserve">IET Generation Transmission &amp; Distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (8), pp.928-939. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-gtd.2009.0435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00490828v1</w:t>
+                <w:t xml:space="preserve">hal-00534562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed integer non-linear programming via the cross-entropy approach for power system stabilisers location and tuning</w:t>
+                <w:t xml:space="preserve">Apports de la commande prédictive pour la régulation thermique des bâtiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Sebaa</w:t>
+                <w:t xml:space="preserve">Daniel-Petru Morosan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Bourdour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Generation Transmission &amp; Distribution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 (4-5), pp.479-492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/jesa.44.479-492⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/iet-gtd.2009.0435⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00534562v1</w:t>
+                <w:t xml:space="preserve">hal-00490828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial : Special issue related to the 2008 IFAC world congress</w:t>
               </w:r>
@@ -2705,51 +2705,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model predictive control for hybrid systems under a state partition based MLD approach (SPMLD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2885,273 +2885,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00084337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vérification des Systèmes Hybrides, état de l'art</w:t>
+                <w:t xml:space="preserve">On the formal vérification of hybrid systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zaytoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 38 (1-2), pp.145-175</w:t>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 12 (10), pp.1253-1267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00783388v1</w:t>
+                <w:t xml:space="preserve">hal-00783389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des automates temporisés pour la vérification des applications autour de l'IEC 61499</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vérification des Systèmes Hybrides, état de l'art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zaytoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-STA Sciences et Technologies de l’Automatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 1 (3)</w:t>
+              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 38 (1-2), pp.145-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00836777v1</w:t>
+                <w:t xml:space="preserve">hal-00783388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the formal vérification of hybrid systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation des automates temporisés pour la vérification des applications autour de l'IEC 61499</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius-Petru Stanica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Zaytoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control Engineering Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 12 (10), pp.1253-1267</w:t>
+              <w:t xml:space="preserve">e-STA Sciences et Technologies de l’Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 1 (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00783389v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00836777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Approximation for Continuous Systems</w:t>
               </w:r>
@@ -3675,51 +3675,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Haessig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Faille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Workshop on Control for Smart Cities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Sozopol, Bulgaria. </w:t>
@@ -3751,351 +3751,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03750044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards avoiding microgrid design failures arising from an unrealistic operating strategy: an anticipative White Box model versus a responsive Black Box model</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expectation-Maximization Based Defense Mechanism for Distributed Model Predictive Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Nasr</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rafael Accácio Nogueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bourdais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Leglaive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeunes Chercheurs en Génie Électrique (JCGE22)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Le Croisic, France</w:t>
+              <w:t xml:space="preserve">9th IFAC Conference on Networked Systems (NecSys22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03702973v1</w:t>
+                <w:t xml:space="preserve">hal-03723298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expectation-Maximization Based Defense Mechanism for Distributed Model Predictive Control</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Simon Leglaive</w:t>
+                <w:t xml:space="preserve">Bilevel Optimization Based on Building Dynamic Flexibility Capacity in Microgrid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhigang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IFAC Conference on Networked Systems (NecSys22)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC 11th Symposium on Control of Power and Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, on Line, Austria. pp.274-279, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03723298v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilevel Optimization Based on Building Dynamic Flexibility Capacity in Microgrid</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards avoiding microgrid design failures arising from an unrealistic operating strategy: an anticipative White Box model versus a responsive Black Box model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsy El Sayegh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Sadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Haessig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Nasr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bruschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC 11th Symposium on Control of Power and Energy Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Jeunes Chercheurs en Génie Électrique (JCGE22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Le Croisic, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03706980v1</w:t>
+                <w:t xml:space="preserve">hal-03702973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling for control of Multi Energy Systems based on a physical description in Modelica: application to a city district</w:t>
               </w:r>
@@ -4133,51 +4133,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Haessig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Faille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Virtual Workshop on Energy Management in Smart Cities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Pilani, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4466,51 +4466,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Haessig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Faille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Modelica Conference 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Linköping, Sweden. pp.577-585, </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4655,352 +4655,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilience in energy management system: A study case</w:t>
+                <w:t xml:space="preserve">Managing flexibility of power consumption of smart buildings on microgrid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesse-James Prince A.</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Romain Bourdais</w:t>
+                <w:t xml:space="preserve">Yang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiuli Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Workshop on Control of Smart Grid and Renewable Energy Systems CSGRES 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2019, JEJU, South Korea. pp.395-400, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.08.242⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2019, Jeju, South Korea. pp.383-388, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.08.240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02299000v1</w:t>
+                <w:t xml:space="preserve">hal-02299003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Reduction of the Iterations Requirement in a Distributed Model Predictive Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiang Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 58th Conference on Decision and Control (CDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Nice, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02414925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing flexibility of power consumption of smart buildings on microgrid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yang Chen</w:t>
+                <w:t xml:space="preserve">Resilience in energy management system: A study case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesse-James Prince A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Haessig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiuli Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Workshop on Control of Smart Grid and Renewable Energy Systems CSGRES 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2019, Jeju, South Korea. pp.383-388, </w:t>
+              <w:t xml:space="preserve">, Jun 2019, JEJU, South Korea. pp.395-400, </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.08.240⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.08.242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02299003v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion d'énergie avec entrées incertaines : quel algorithme choisir ? Benchmark open source sur une maison solaire</w:t>
               </w:r>
@@ -5192,252 +5192,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01875397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervisory control of a building heating system based on radial basis function neural networks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fredj Siham</w:t>
+                <w:t xml:space="preserve">Inter-Layer Interactions in Hierarchical MPC for Building Energy Management Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 5th International Conference on Electrical Engineering - Boumerdes (ICEE-B)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IFAC Wolrd Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.12533-12538</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01760681v1</w:t>
+                <w:t xml:space="preserve">hal-01589793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-Layer Interactions in Hierarchical MPC for Building Energy Management Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Bourdais</w:t>
+                <w:t xml:space="preserve">Supervisory control of a building heating system based on radial basis function neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouaret Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lehouche Hocine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mendil Boubekeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fredj Siham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Wolrd Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 5th International Conference on Electrical Engineering - Boumerdes (ICEE-B)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Boumerdes, Algeria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEE-B.2017.8192182⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01589793v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal power flow based control of microgrids providing Volt/VAR services</w:t>
               </w:r>
@@ -5521,490 +5521,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01442659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study between two architectures of neural networks used for identification and control of a building heating system</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stability Criterion for Voltage Stability Study of Distributed Generators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siham Fredj</w:t>
+                <w:t xml:space="preserve">Marjorie Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Haessig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dumur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Stoica Maniu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 8th International Conference on Modelling, Identification and Control (ICMIC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICMIC.2016.7804232⟩</w:t>
+              <w:t xml:space="preserve">IFAC workshop on Control of Transmission and Distribution Smart-Grids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Prague, Czech Republic. pp.047-053, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.10.718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01442664v1</w:t>
+                <w:t xml:space="preserve">hal-01402205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltage Stability of Multiple Distributed Generators in Distribution Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chongxin Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenquan Sun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 International Conference on Mechatronics, Control and Automation Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Bangkok, Thailand. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2991/mcae-16.2016.49⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01377362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability Criterion for Voltage Stability Study of Distributed Generators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Cosson</w:t>
+                <w:t xml:space="preserve">Comparative study between two architectures of neural networks used for identification and control of a building heating system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ouaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Lehouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubekeur Mendil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siham Fredj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC workshop on Control of Transmission and Distribution Smart-Grids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Prague, Czech Republic. pp.047-053, </w:t>
+              <w:t xml:space="preserve">2016 8th International Conference on Modelling, Identification and Control (ICMIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Algier, Algeria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.10.718⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICMIC.2016.7804232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01402205v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01442664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critère de stabilité analytique pour les régulations locales de tension des producteurs décentralisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Haessig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Stoica Maniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
@@ -6148,494 +6148,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01382560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode d'analyse de la stabilité des régulations locales des producteurs décentralisés- Application aux régulations Q(U)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">Stability Analysis by means of Discrete Abstraction. Application to Voltage Stability of Distributed Generators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dumur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Stoica Maniu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gabrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème journée scientifique de l'Institut RISEGrid</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th IFAC Conference on Analysis and Designe of Hybrid Systems (ADHS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, ATLANTA, United States. pp.364-370, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.11.201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01260029v1</w:t>
+                <w:t xml:space="preserve">hal-01259498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability Analysis by means of Discrete Abstraction. Application to Voltage Stability of Distributed Generators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">Voltage stability of distributed generators by means of discrete abstration.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Stoica Maniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gabrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th IFAC Conference on Analysis and Designe of Hybrid Systems (ADHS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Multi-Conference on Systems and Control (MSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, SYDNEY, Australia. pp.195-200, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/cca.2015.7320632⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.11.201⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01259498v1</w:t>
+                <w:t xml:space="preserve">hal-01259491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voltage stability of distributed generators by means of discrete abstration.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Cosson</w:t>
+                <w:t xml:space="preserve">Tracking of optimal trajectories for power plants based on physical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dumur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Dumur</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Damien Faille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Multi-Conference on Systems and Control (MSC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th IFAC Symposium on Control of Power and Energy Systems (CPES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, New Delhi, India. pp.373-378, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.12.407⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/cca.2015.7320632⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01259491v1</w:t>
+                <w:t xml:space="preserve">hal-01261546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking of optimal trajectories for power plants based on physical models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Fouquet</w:t>
+                <w:t xml:space="preserve">Méthode d'analyse de la stabilité des régulations locales des producteurs décentralisés- Application aux régulations Q(U)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Faille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IFAC Symposium on Control of Power and Energy Systems (CPES)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2ème journée scientifique de l'Institut RISEGrid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, PALAISEAU, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.12.407⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01261546v1</w:t>
+                <w:t xml:space="preserve">hal-01260029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and control of building heating using wood burning boilers</w:t>
               </w:r>
@@ -6712,51 +6712,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hybrid predictive control strategy for solar cooling systems in residential buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eunice Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6842,64 +6842,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Faille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 IEEE Multi-conference on Systems and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Antibes, France. pp.316 - 321, </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6972,51 +6972,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th IFAC World Congress (2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa. pp.12062 - 12067, </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7234,2178 +7234,2178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01021733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A building energy management system based on distributed Model Predictive Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Lefort</w:t>
+                <w:t xml:space="preserve">Tractable Predictive Control Strategies For Heating Systems In Buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ansanay-Alex</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CISBAT 2013, Proceedings Vol. II - Cleantech for Smart Cities and Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Lausanne, Switzerland. pp.525 - 530</w:t>
+              <w:t xml:space="preserve">13th International Conference of the International Building Performance Simulation Association Conference and Exhibition (IBPSA-2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Chambéry, France. pp.1531-1538</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00861422v1</w:t>
+                <w:t xml:space="preserve">hal-01118495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tractable Predictive Control Strategies For Heating Systems In Buildings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Bourdais</w:t>
+                <w:t xml:space="preserve">Stabilité du réseau de distribution électrique. Analyse du point de vue automatique d'un système complexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Dumur</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Malarange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference of the International Building Performance Simulation Association Conference and Exhibition (IBPSA-2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Chambéry, France. pp.1531-1538</w:t>
+              <w:t xml:space="preserve">Réunion de suivi scientifique RISEGrid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Gif sur Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118495v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00876470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilité du réseau de distribution électrique. Analyse du point de vue automatique d'un système complexe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Dumur</w:t>
+                <w:t xml:space="preserve">Management de l'énergie d'un bâtiment par une méthode prédictive hiérarchisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bourdais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ansanay-Alex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Malarange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion de suivi scientifique RISEGrid</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Gif sur Yvette, France</w:t>
+              <w:t xml:space="preserve">JD MACS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Strasbourg, France. pp.CDRom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00876470v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00858859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management de l'énergie d'un bâtiment par une méthode prédictive hiérarchisée</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ansanay-Alex</w:t>
+                <w:t xml:space="preserve">A Robust Receding Horizon Control Approach to Artificial Glucose Control for Type 1 Diabetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Penet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Belmiloudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JD MACS 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Strasbourg, France. pp.CDRom</w:t>
+              <w:t xml:space="preserve">NOLCOS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Toulouse, France. pp.833-838</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00858859v1</w:t>
+                <w:t xml:space="preserve">hal-00860248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Robust Receding Horizon Control Approach to Artificial Glucose Control for Type 1 Diabetes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Penet</w:t>
+                <w:t xml:space="preserve">A building energy management system based on distributed Model Predictive Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aziz Belmiloudi</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bourdais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ansanay-Alex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOLCOS 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Toulouse, France. pp.833-838</w:t>
+              <w:t xml:space="preserve">CISBAT 2013, Proceedings Vol. II - Cleantech for Smart Cities and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Lausanne, Switzerland. pp.525 - 530</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00860248v1</w:t>
+                <w:t xml:space="preserve">hal-00861422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Model Predictive Control for a Class of Hybrid system based on Lagrangian Relaxation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Bourdais</w:t>
+                <w:t xml:space="preserve">Régulation Artificielle de la Glycémie : Développement d'une commande robuste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Penet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Belmiloudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADHS 12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Eindhoven, Netherlands. 46-51 (6p. CD-ROM)</w:t>
+              <w:t xml:space="preserve">CIFA2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.425-430</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00720986v1</w:t>
+                <w:t xml:space="preserve">hal-00724459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Nonlinear Model Predictive Control for Combined Cycle Start-up Optimization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advanced Control for Ancillary Service of Combined Cycle Power Plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Faille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Tica</w:t>
+                <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Faille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE 51st IEEE Conference on Decision and Control (CDC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">POWID 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Austin, TX, United States. 19 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00747361v1</w:t>
+                <w:t xml:space="preserve">hal-00747320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulation Artificielle de la Glycémie : Développement d'une commande robuste</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Penet</w:t>
+                <w:t xml:space="preserve">Planification de la consommation énergétique d'un bâtiment par une méthode d'optimisation linéaire distribuée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aziz Belmiloudi</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ansanay-Alex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIFA2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.425-430</w:t>
+              <w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.551 - 556</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00724459v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00724456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Control for Ancillary Service of Combined Cycle Power Plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hierarchical Model Predictive Control Approach for Start-up Optimization of a Combined Cycle Power Plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Tica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dumur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Faille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Faille</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hervé Guéguen</w:t>
+                <w:t xml:space="preserve">Frans Davelaar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POWID 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Austin, TX, United States. 19 p</w:t>
+              <w:t xml:space="preserve">8th IFAC PP&amp;PSC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Toulouse, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00747320v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planification de la consommation énergétique d'un bâtiment par une méthode d'optimisation linéaire distribuée</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distributed Model Predictive Control for a Class of Hybrid system based on Lagrangian Relaxation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ansanay-Alex</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Belmiloudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIFA2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.551 - 556</w:t>
+              <w:t xml:space="preserve">ADHS 12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Eindhoven, Netherlands. 46-51 (6p. CD-ROM)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00724456v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00720986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Model Predictive Control Approach for Start-up Optimization of a Combined Cycle Power Plant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hierarchical Nonlinear Model Predictive Control for Combined Cycle Start-up Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Tica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Tica</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Guéguen</w:t>
+                <w:t xml:space="preserve">Didier Dumur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frans Davelaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Dumur</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Damien Faille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frans Davelaar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IFAC PP&amp;PSC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2012 IEEE 51st IEEE Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Maui, Hawaii, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2012.6425843⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00733266v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00747361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the combined cycle power plants start-up</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Guéguen</w:t>
+                <w:t xml:space="preserve">An optimization procedure of the start-up of Combined Cycle Power Plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Cazella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Farina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Righetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Scattolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Dumur</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Damien Faille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54th ISA Power Industry Symposium (POWID 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Charlotte, North Carolina, United States. pp.CD-Rom</w:t>
+              <w:t xml:space="preserve">18th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.7043-7048</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00640942v1</w:t>
+                <w:t xml:space="preserve">hal-00624353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An optimization procedure of the start-up of Combined Cycle Power Plants</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Scattolini</w:t>
+                <w:t xml:space="preserve">Optimization of the combined cycle power plants start-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Tica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dumur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Faille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Faille</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frans Davelaar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.7043-7048</w:t>
+              <w:t xml:space="preserve">54th ISA Power Industry Symposium (POWID 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Charlotte, North Carolina, United States. pp.CD-Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00624353v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commande prédictive distribuée d'un système hybride : l'exemple d'un dispositif de réfrigération</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Bourdais</w:t>
+                <w:t xml:space="preserve">Calcul d'atteignabilité pour des systèmes hybrides non linéaires par approximations affines garanties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Othman Nasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Nancy, France. CD ROM, 6 p</w:t>
+              <w:t xml:space="preserve">CIFA 2010 Conférence Internationale Francophone d'Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Nancy, France. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00492623v1</w:t>
+                <w:t xml:space="preserve">hal-00491040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcul d'atteignabilité pour des systèmes hybrides non linéaires par approximations affines garanties</w:t>
+                <w:t xml:space="preserve">Reachability Analysis for Nonlinear Systems by Guaranteed Piecewise Affine Approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Othman Nasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIFA 2010 Conférence Internationale Francophone d'Automatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Nancy, France. pp.NC</w:t>
+              <w:t xml:space="preserve">MED 2010 (MCCA : Mediterranean Conference on Control and Automation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Marrakech, Morocco. pp.1218-1223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00491040v1</w:t>
+                <w:t xml:space="preserve">hal-00495967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reachability Analysis for Nonlinear Systems by Guaranteed Piecewise Affine Approximation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Othman Nasri</w:t>
+                <w:t xml:space="preserve">Distributed predictive control for complex hybrid system. The Refrigeration System example.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MED 2010 (MCCA : Mediterranean Conference on Control and Automation)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Marrakech, Morocco. pp.1218-1223</w:t>
+              <w:t xml:space="preserve">IFAC Large Scale Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Villeneuve D'Ascq, France. CD ROM, 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00495967v1</w:t>
+                <w:t xml:space="preserve">hal-00520797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed predictive control for complex hybrid system. The Refrigeration System example.</w:t>
+                <w:t xml:space="preserve">Commande prédictive distribuée d'un système hybride : l'exemple d'un dispositif de réfrigération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Large Scale Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Villeneuve D'Ascq, France. CD ROM, 7 p</w:t>
+              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Nancy, France. CD ROM, 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00520797v1</w:t>
+                <w:t xml:space="preserve">hal-00492623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de la commande prédictive pour la régulation thermique des bâtiments</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abstraction of hybrid systems for verification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zaytoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STIC et Environnement 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Calais, France. pp.NC</w:t>
+              <w:t xml:space="preserve">Fourth international conference on control sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00399818v1</w:t>
+                <w:t xml:space="preserve">hal-00365657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abstraction of hybrid systems for verification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparaison d'algorithmes de détection assurant la sécurité de l'utilisateur, lors du déplacement d'un ouvrant piloté automobile.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mangonneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Zaytoon</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Nouillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth international conference on control sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Moscou, Russia</w:t>
+              <w:t xml:space="preserve">Journées Doctorales MACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Angers, France. 6 p. (CD Rom)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00365657v1</w:t>
+                <w:t xml:space="preserve">hal-00396202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison d'algorithmes de détection assurant la sécurité de l'utilisateur, lors du déplacement d'un ouvrant piloté automobile.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Mangonneaux</w:t>
+                <w:t xml:space="preserve">Supervisory control based on closed-loop adaptive control approach of nonlinear continuous stirred tank reactor process (NCSTRP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Lehouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cédric Nouillant</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubekeur Mendil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Doctorales MACS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Angers, France. 6 p. (CD Rom)</w:t>
+              <w:t xml:space="preserve">10th European Control Conference, ECC'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Budapest, Hungary. pp.CD-Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00396202v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00421283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervisory control based on closed-loop adaptive control approach of nonlinear continuous stirred tank reactor process (NCSTRP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hocine Lehouche</w:t>
+                <w:t xml:space="preserve">Apports de la commande prédictive pour la régulation thermique des bâtiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel-Petru Morosan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boubekeur Mendil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Control Conference, ECC'09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Budapest, Hungary. pp.CD-Rom</w:t>
+              <w:t xml:space="preserve">STIC et Environnement 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Calais, France. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00421283v1</w:t>
+                <w:t xml:space="preserve">hal-00399818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle formel pour les interrupteurs en électronique de puissance.</w:t>
               </w:r>
@@ -9709,252 +9709,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00192743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abstraction Based Reachability Computation for Affine Systems with Bounded Input</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Lefebvre</w:t>
+                <w:t xml:space="preserve">The Open-loop Control for the Start-up of a Double Resonance Converter Using a Hybrid Systems Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Zainea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Godoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cormerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2006 CDC Conference on Decision and Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Control Applications CCA'2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Munich, Germany. pp.367-372</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00121725v1</w:t>
+                <w:t xml:space="preserve">hal-00114721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Open-loop Control for the Start-up of a Double Resonance Converter Using a Hybrid Systems Approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hervé Cormerais</w:t>
+                <w:t xml:space="preserve">Abstraction Based Reachability Computation for Affine Systems with Bounded Input</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Othman Nasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Control Applications CCA'2006</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2006 CDC Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, san-diego, United States. pp.2609-2613, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2006.377407⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00114721v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00121725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis and savings of energy consumed by production cell control</w:t>
               </w:r>
@@ -10137,718 +10137,718 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00084340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Abstraction of Affine Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybrization based reachability of uncertain planar affine systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Othman Nasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">ETFA 2005 : 10th IEEE International Conference on Emerging Technologies and Factory Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Catania, Italy. pp.II-355, II-360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00779097v1</w:t>
+                <w:t xml:space="preserve">hal-00015663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">constraint specification of the control logic of automated manufacturing systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tewfik Meftah</w:t>
+                <w:t xml:space="preserve">Analyse des commutations dans un système avec des interrupteurs de l'électronique de puissance par une approche automate hybride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Zainea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cormerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Véronique Boutin</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Godoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETFA 2005 : 10th IEEE international Conference on Emerging Technologies and Factory Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Catania, Italy. pp.II:599-II:605</w:t>
+              <w:t xml:space="preserve">JDMACS 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00013692v1</w:t>
+                <w:t xml:space="preserve">hal-00778747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrization based reachability of uncertain planar affine systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Lefebvre</w:t>
+                <w:t xml:space="preserve">A double resonance generator simulation using a hybrid approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Zainea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Godoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cormerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETFA 2005 : 10th IEEE International Conference on Emerging Technologies and Factory Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Catania, Italy. pp.II-355, II-360</w:t>
+              <w:t xml:space="preserve">11th European Conference on Power Electronics and applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00015663v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des commutations dans un système avec des interrupteurs de l'électronique de puissance par une approche automate hybride</w:t>
+                <w:t xml:space="preserve">Automatic Simulink Model Building for Physical Switching Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Zainea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cormerais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Godoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JDMACS 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Lyon, France</w:t>
+              <w:t xml:space="preserve">17th IMACS World Congress Scientific Computation ; Applied Mathematics and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00778747v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A double resonance generator simulation using a hybrid approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean Buisson</w:t>
+                <w:t xml:space="preserve">Hybrid Abstraction of Affine Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Power Electronics and applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">16th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00779603v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Simulink Model Building for Physical Switching Systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Cormerais</w:t>
+                <w:t xml:space="preserve">constraint specification of the control logic of automated manufacturing systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tewfik Meftah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Godoy</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noel Bouteille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IMACS World Congress Scientific Computation ; Applied Mathematics and Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">ETFA 2005 : 10th IEEE international Conference on Emerging Technologies and Factory Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Catania, Italy. pp.II:599-II:605</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00779479v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00013692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model Predictive Control for Hybrid Systems under a State Partition based MLD Approach (SPMLD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10893,254 +10893,215 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00909000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal approach to Compute Hybrid Automata Models for Linear Physical Systems with Switches</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abstractions événementielles et approximations pour la vérification des systèmes dynamiques hybrides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Godoy</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zaytoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on CACSD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Taipei, China. pp.47-52</w:t>
+              <w:t xml:space="preserve">CIFA 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Douz, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00846952v1</w:t>
+                <w:t xml:space="preserve">hal-00907959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur le calcul de l'espace atteignable des systèmes dynamiques hybrides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of hybrid systems: state of the art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zaytoon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Zaytoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIFA 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Douz, Tunisie</w:t>
+              <w:t xml:space="preserve">INCOM04; 11th IFAC Symposium on Information Control Problems in Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Salvador Bahia, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00907966v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00909020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abstractions événementielles et approximations pour la vérification des systèmes dynamiques hybrides</w:t>
+                <w:t xml:space="preserve">Sur le calcul de l'espace atteignable des systèmes dynamiques hybrides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zaytoon</w:t>
@@ -11148,139 +11109,178 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIFA 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Douz, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00907959v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00907966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of hybrid systems: state of the art</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Zaytoon</w:t>
+                <w:t xml:space="preserve">Formal approach to Compute Hybrid Automata Models for Linear Physical Systems with Switches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cormerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Zainea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Godoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INCOM04; 11th IFAC Symposium on Information Control Problems in Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Salvador Bahia, Brazil</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on CACSD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Taipei, China. pp.47-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00909020v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00846952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Systèmes Dynamiques Hybrides : un cadre formel privilégié pour la pluridisciplinarité</w:t>
               </w:r>
@@ -11348,51 +11348,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using timed automata for the verification of IEC 61499 applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius-Petru Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11424,286 +11424,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00908346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problématique et enjeux de l'approche des SDH par les calculs d'atteignabilité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Timed Automata Model of IEC 61499 Basic Function Blocks Semantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius-Petru Stanica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Valenciennes, France</w:t>
+              <w:t xml:space="preserve">EUROMICRO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00921035v1</w:t>
+                <w:t xml:space="preserve">hal-00918978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Timed Automata Model of IEC 61499 Basic Function Blocks Semantic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marius-Petru Stanica</w:t>
+                <w:t xml:space="preserve">Predictive control of hybrid systems under a multi-MLD formalism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMICRO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2003, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">ADHS'03</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00918978v1</w:t>
+                <w:t xml:space="preserve">hal-00927485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive control of hybrid systems under a multi-MLD formalism</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Problématique et enjeux de l'approche des SDH par les calculs d'atteignabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADHS'03</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">JNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00927485v1</w:t>
+                <w:t xml:space="preserve">hal-00921035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structured hybrid abstractions of continuous systems</w:t>
               </w:r>
@@ -11842,51 +11842,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Accacio Nogueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Leglaive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11924,103 +11924,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de stabilité par abstraction discrète. Application aux réseaux de distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Stoica Maniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gabrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Vers la transition énergétique - WTE2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Palaiseau, France. 2016</w:t>
@@ -12049,103 +12049,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilité du réseau de distribution électrique. Analyse de point de vue automatique de la stabilité d'un système complexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Stoica Maniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gabrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion plénière de l'Institut RISEGrid</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, GIF SUR YVETTE, France</w:t>
@@ -12232,77 +12232,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Petru Morosan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maestre, José M.; Negenborn, Rudy R. (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Distributed Model Predictive Control Made Easy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.101-114, 2013, Intelligent Systems, Control and Automation: Science and Engineering, Vol. 69, </w:t>
@@ -12429,251 +12429,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00586286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Automata</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Garavello</w:t>
+                <w:t xml:space="preserve">Un modèle formel pour les interrupteurs en électronique de puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Zainea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...31 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of hybrid systems control : theory, tools, applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cambridge, pp.57-85, 2009</w:t>
+              <w:t xml:space="preserve">Automatique avancée et informatique appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editura Academiei Române, pp. 235-239, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00426922v1</w:t>
+                <w:t xml:space="preserve">hal-00425178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle formel pour les interrupteurs en électronique de puissance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marius Zainea</w:t>
+                <w:t xml:space="preserve">Hybrid Automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kowalewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Garavello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Herberich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Langerak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J Lunze and F. Lamnabhi-Lagarrigue. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatique avancée et informatique appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editura Academiei Române, pp. 235-239, 2009</w:t>
+              <w:t xml:space="preserve">Handbook of hybrid systems control : theory, tools, applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge, pp.57-85, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00425178v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00426922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles mixtes et structuration de modèles complexes</w:t>
               </w:r>
@@ -13014,90 +13014,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de pilotage d'un ouvrant de véhicule automobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mangonneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Nouillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: 40051/LA. 2009, 20 p. + 3 figures</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13115,90 +13115,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROCEDE DE PILOTAGE D'UN OUVRANT DE VEHICULE AUTOMOBILE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mangonneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Nouillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Italie, N° de brevet: 0954185. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13216,103 +13216,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système de contrôle commande d'ouvrant de véhicule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Nouillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mangonneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N° de brevet: 853443. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13330,64 +13330,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de commande d'un système d'automatisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tewfik Meftah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13508,51 +13508,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="52670D40"/>
+    <w:nsid w:val="A6F47B84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13739,51 +13739,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-gueguen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5333-3704" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080644805" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-1321-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.centralesupelec.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ietr.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05448301v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ouaret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soundouss Ismahane Talantikite" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Lehouche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gu&#233;guen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Belkhier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2025.116528" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612757v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhigang Zhang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2024.110073" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367535v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse James Arthur Prince Agbodjan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Haessig" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourdais" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacsc.2021.100168" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040330v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubekeur Mendil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2020.09.027" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02161024v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Parlier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feihu Hu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2019.04.015" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01715979v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedia Latrech" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Kchaou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2017.10.005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01495369v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedia Latrach" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2016.1266527" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272368v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Penet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Belmiloudi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12555-014-0233-y" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217329v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunice Herrera" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2015.06.076" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z38CZ1HK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145962v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Byrne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fournaison" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delahaye" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine A&#239;t Oum&#233;ziane" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Serres" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2015.03.083" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01101630v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khang Le" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2014.07.084" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJW834W8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01021698v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2014.03.008" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6DKBWHT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00844335v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lefort" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ansanay-Alex" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2013.04.010" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GT68KZNW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00682006v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.317" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BNCD2ZCF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00720981v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Tica" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dumur" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Faille" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Davelaar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2012.03.032" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMDZ8N07-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00720973v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-012-0188-3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00490828v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel-Petru Morosan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.44.479-492" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-CHN6QR8C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00534562v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sebaa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bourdour" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-gtd.2009.0435" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00808451v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Giua" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zaytoon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2010.03.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PD13LQ7M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00396205v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Lefebvre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Nasri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2009.03.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2784PQ9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204246v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258796v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thomas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Buisson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084337v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2005.12.016" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783388v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836777v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius-Petru Stanica" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783389v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933404v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163524v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fructhieu Nikiema" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Sadou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerTech59965.2025.11180567" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622788v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gueguen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225363v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsy El Sayegh" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruschi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jacquet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2023.1147" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03750044v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy El Feghali" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sandou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.08.053" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702973v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nasr" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03723298v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Acc&#225;cio Nogueira" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Leglaive" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03706980v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.048" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03946480v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366746v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621227v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Accacio Nogueira" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysTol52990.2021.9595927" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03408376v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp21181577" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02954841v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse-James Prince Agbodjan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA41146.2020.9206157" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02299000v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse-James Prince A." TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.08.242" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02414925v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Dai" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029783" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02299003v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Chen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuli Wang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.08.240" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981871v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875397v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Abreu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.040" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01760681v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouaret Ahmed" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lehouche Hocine" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mendil Boubekeur" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredj Siham" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEE-B.2017.8192182" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01589793v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01442659v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyu Zhang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaohong Bie" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APPEEC.2016.7779961" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01442664v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Fredj" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMIC.2016.7804232" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01377362v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andi Wang" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chongxin Liu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenquan Sun" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/mcae-16.2016.49" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01402205v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Cosson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Stoica Maniu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.718" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361607v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382560v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chatel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01260029v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01259498v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gabrion" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.11.201" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01259491v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cca.2015.7320632" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261546v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fouquet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.12.407" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01074659v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Zainea" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2014.6981599" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01074651v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2014.6981596" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01074658v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fouquet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2014.6981365" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01068848v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Chan Shin Yu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.00984" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01068853v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01021733v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00861422v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118495v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Eynard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00876470v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Malarange" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00858859v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00860248v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00720986v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00747361v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2012.6425843" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00724459v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00747320v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00724456v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00733266v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00640942v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00624353v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cazella" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Farina" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Righetti" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Scattolini" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00492623v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00491040v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00495967v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00520797v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00399818v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00365657v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00396202v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mangonneaux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Richard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Nouillant" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00421283v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00326029v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00326039v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192743v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cormerais" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Godoy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121725v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2006.377407" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114721v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114570v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ligeret" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lorcet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084340v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779097v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013692v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewfik Meftah" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Bouteille" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boutin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015663v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778747v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779603v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779479v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909000v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thomas" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846952v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Godoy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907966v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907959v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909020v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906073v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908346v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921035v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918978v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927485v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953263v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628841v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390110v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01260003v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00918902v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7006-5_6" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00586286v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19730-7" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00426922v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kowalewski" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garavello" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herberich" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Langerak" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00425178v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01734834v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valentin-Roubinet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pascal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Soriano" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pingaud" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00868283v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pl&#233;vin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00868278v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00365658v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00400038v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353828v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Etienne" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00269047v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-gueguen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5333-3704" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080644805" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-1321-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.centralesupelec.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ietr.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05448301v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ouaret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soundouss Ismahane Talantikite" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Lehouche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gu&#233;guen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Belkhier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2025.116528" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612757v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhigang Zhang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2024.110073" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367535v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse James Arthur Prince Agbodjan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Haessig" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourdais" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacsc.2021.100168" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040330v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubekeur Mendil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2020.09.027" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02161024v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Parlier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feihu Hu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2019.04.015" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01715979v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedia Latrech" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Kchaou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2017.10.005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01495369v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedia Latrach" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2016.1266527" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272368v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Penet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Belmiloudi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12555-014-0233-y" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145962v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Byrne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fournaison" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delahaye" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine A&#239;t Oum&#233;ziane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Serres" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2015.03.083" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217329v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunice Herrera" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2015.06.076" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z38CZ1HK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01101630v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khang Le" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2014.07.084" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJW834W8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01021698v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2014.03.008" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6DKBWHT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00844335v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lefort" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ansanay-Alex" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2013.04.010" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GT68KZNW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00720973v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-012-0188-3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00720981v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Tica" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dumur" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Faille" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Davelaar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2012.03.032" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMDZ8N07-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00682006v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.317" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BNCD2ZCF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00534562v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sebaa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bourdour" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-gtd.2009.0435" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00490828v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel-Petru Morosan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.44.479-492" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-CHN6QR8C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00808451v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Giua" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zaytoon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2010.03.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PD13LQ7M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00396205v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Lefebvre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Nasri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2009.03.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2784PQ9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204246v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258796v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thomas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Buisson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084337v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2005.12.016" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783389v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783388v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836777v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius-Petru Stanica" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933404v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163524v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fructhieu Nikiema" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Sadou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerTech59965.2025.11180567" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622788v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gueguen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225363v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsy El Sayegh" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruschi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jacquet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2023.1147" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03750044v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy El Feghali" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sandou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.08.053" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03723298v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Acc&#225;cio Nogueira" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Leglaive" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03706980v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.048" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702973v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nasr" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03946480v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366746v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621227v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Accacio Nogueira" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysTol52990.2021.9595927" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03408376v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp21181577" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02954841v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse-James Prince Agbodjan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA41146.2020.9206157" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02299003v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Chen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuli Wang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.08.240" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02414925v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Dai" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029783" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02299000v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse-James Prince A." TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.08.242" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981871v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875397v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Abreu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.040" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01589793v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01760681v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouaret Ahmed" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lehouche Hocine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mendil Boubekeur" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredj Siham" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEE-B.2017.8192182" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01442659v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyu Zhang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaohong Bie" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APPEEC.2016.7779961" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01402205v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Cosson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Stoica Maniu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.718" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01377362v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andi Wang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chongxin Liu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenquan Sun" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/mcae-16.2016.49" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01442664v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Fredj" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMIC.2016.7804232" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361607v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382560v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chatel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01259498v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gabrion" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.11.201" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01259491v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cca.2015.7320632" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261546v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fouquet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.12.407" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01260029v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01074659v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Zainea" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2014.6981599" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01074651v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2014.6981596" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01074658v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fouquet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2014.6981365" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01068848v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Chan Shin Yu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.00984" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01068853v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01021733v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118495v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Eynard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00876470v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Malarange" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00858859v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00860248v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00861422v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00724459v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00747320v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00724456v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00733266v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00720986v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00747361v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2012.6425843" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00624353v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cazella" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Farina" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Righetti" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Scattolini" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00640942v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00491040v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00495967v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00520797v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00492623v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00365657v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00396202v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mangonneaux" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Richard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Nouillant" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00421283v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00399818v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00326029v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00326039v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192743v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cormerais" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Godoy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114721v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121725v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2006.377407" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114570v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ligeret" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lorcet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084340v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015663v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778747v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779603v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779479v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779097v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013692v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewfik Meftah" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Bouteille" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boutin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909000v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thomas" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907959v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909020v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907966v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846952v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Godoy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906073v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908346v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918978v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927485v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921035v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953263v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628841v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390110v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01260003v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00918902v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7006-5_6" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00586286v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19730-7" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00425178v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00426922v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kowalewski" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garavello" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herberich" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Langerak" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01734834v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valentin-Roubinet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pascal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Soriano" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pingaud" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00868283v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pl&#233;vin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00868278v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00365658v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00400038v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353828v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Etienne" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00269047v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>