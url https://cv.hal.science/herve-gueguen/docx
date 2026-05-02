--- v1 (2026-04-05)
+++ v2 (2026-05-02)
@@ -1751,389 +1751,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00844335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Set-Point Supervisory Control Methodology for a Nonlinear Continuous Stirred Tank Reactor Process</w:t>
+                <w:t xml:space="preserve">Supervisory control based on closed-loop adaptive control approach of nonlinear systems: application to CSTR process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Lehouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubekeur Mendil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 37 (3), pp.831-849. </w:t>
+              <w:t xml:space="preserve">Asian Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (1), pp.258-270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13369-012-0188-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/asjc.317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00720973v1</w:t>
+                <w:t xml:space="preserve">hal-00682006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a combined cycle power plant model for optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrian Tica</w:t>
+                <w:t xml:space="preserve">Set-Point Supervisory Control Methodology for a Nonlinear Continuous Stirred Tank Reactor Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Lehouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frans Davelaar</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubekeur Mendil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2012.03.032⟩</w:t>
+              <w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37 (3), pp.831-849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13369-012-0188-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00720981v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00720973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervisory control based on closed-loop adaptive control approach of nonlinear systems: application to CSTR process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hocine Lehouche</w:t>
+                <w:t xml:space="preserve">Design of a combined cycle power plant model for optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Tica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Boubekeur Mendil</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dumur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Faille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frans Davelaar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Journal of Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 14 (1), pp.258-270. </w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 98, pp.256-265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/asjc.317⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2012.03.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00682006v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00720981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed integer non-linear programming via the cross-entropy approach for power system stabilisers location and tuning</w:t>
               </w:r>
@@ -2705,51 +2705,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model predictive control for hybrid systems under a state partition based MLD approach (SPMLD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2967,191 +2967,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00783389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vérification des Systèmes Hybrides, état de l'art</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation des automates temporisés pour la vérification des applications autour de l'IEC 61499</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius-Petru Stanica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Zaytoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 38 (1-2), pp.145-175</w:t>
+              <w:t xml:space="preserve">e-STA Sciences et Technologies de l’Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 1 (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00783388v1</w:t>
+                <w:t xml:space="preserve">hal-00836777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des automates temporisés pour la vérification des applications autour de l'IEC 61499</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vérification des Systèmes Hybrides, état de l'art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zaytoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-STA Sciences et Technologies de l’Automatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 1 (3)</w:t>
+              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 38 (1-2), pp.145-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00836777v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00783388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Approximation for Continuous Systems</w:t>
               </w:r>
@@ -3675,51 +3675,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Haessig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Faille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Workshop on Control for Smart Cities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Sozopol, Bulgaria. </w:t>
@@ -4133,51 +4133,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Haessig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Faille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Virtual Workshop on Energy Management in Smart Cities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Pilani, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4466,51 +4466,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Haessig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Faille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Modelica Conference 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Linköping, Sweden. pp.577-585, </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5566,51 +5566,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Haessig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Stoica Maniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5947,51 +5947,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Haessig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Stoica Maniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6180,51 +6180,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Stoica Maniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6314,51 +6314,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Stoica Maniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6448,64 +6448,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Faille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th IFAC Symposium on Control of Power and Energy Systems (CPES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, New Delhi, India. pp.373-378, </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6842,64 +6842,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Faille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 IEEE Multi-conference on Systems and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Antibes, France. pp.316 - 321, </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6972,51 +6972,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th IFAC World Congress (2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa. pp.12062 - 12067, </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7279,51 +7279,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference of the International Building Performance Simulation Association Conference and Exhibition (IBPSA-2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Chambéry, France. pp.1531-1538</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7361,51 +7361,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilité du réseau de distribution électrique. Analyse du point de vue automatique d'un système complexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7862,64 +7862,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Control for Ancillary Service of Combined Cycle Power Plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Faille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8065,103 +8065,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical Model Predictive Control Approach for Start-up Optimization of a Combined Cycle Power Plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Tica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Faille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frans Davelaar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th IFAC PP&amp;PSC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Toulouse, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8180,252 +8180,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00733266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Model Predictive Control for a Class of Hybrid system based on Lagrangian Relaxation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Bourdais</w:t>
+                <w:t xml:space="preserve">Hierarchical Nonlinear Model Predictive Control for Combined Cycle Start-up Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Tica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aziz Belmiloudi</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dumur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frans Davelaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Faille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADHS 12</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2012 IEEE 51st IEEE Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Maui, Hawaii, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2012.6425843⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00720986v1</w:t>
+                <w:t xml:space="preserve">hal-00747361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Nonlinear Model Predictive Control for Combined Cycle Start-up Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrian Tica</w:t>
+                <w:t xml:space="preserve">Distributed Model Predictive Control for a Class of Hybrid system based on Lagrangian Relaxation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Damien Faille</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Belmiloudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE 51st IEEE Conference on Decision and Control (CDC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ADHS 12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Eindhoven, Netherlands. 46-51 (6p. CD-ROM)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2012.6425843⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00747361v1</w:t>
+                <w:t xml:space="preserve">hal-00720986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An optimization procedure of the start-up of Combined Cycle Power Plants</w:t>
               </w:r>
@@ -8463,51 +8463,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Righetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Scattolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Faille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.7043-7048</w:t>
@@ -8536,103 +8536,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of the combined cycle power plants start-up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Tica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Faille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frans Davelaar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54th ISA Power Industry Symposium (POWID 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Charlotte, North Carolina, United States. pp.CD-Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8746,204 +8746,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00491040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reachability Analysis for Nonlinear Systems by Guaranteed Piecewise Affine Approximation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Othman Nasri</w:t>
+                <w:t xml:space="preserve">Distributed predictive control for complex hybrid system. The Refrigeration System example.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MED 2010 (MCCA : Mediterranean Conference on Control and Automation)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Marrakech, Morocco. pp.1218-1223</w:t>
+              <w:t xml:space="preserve">IFAC Large Scale Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Villeneuve D'Ascq, France. CD ROM, 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00495967v1</w:t>
+                <w:t xml:space="preserve">hal-00520797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed predictive control for complex hybrid system. The Refrigeration System example.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Bourdais</w:t>
+                <w:t xml:space="preserve">Reachability Analysis for Nonlinear Systems by Guaranteed Piecewise Affine Approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Othman Nasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Large Scale Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Villeneuve D'Ascq, France. CD ROM, 7 p</w:t>
+              <w:t xml:space="preserve">MED 2010 (MCCA : Mediterranean Conference on Control and Automation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Marrakech, Morocco. pp.1218-1223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00520797v1</w:t>
+                <w:t xml:space="preserve">hal-00495967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande prédictive distribuée d'un système hybride : l'exemple d'un dispositif de réfrigération</w:t>
               </w:r>
@@ -9709,252 +9709,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00192743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Open-loop Control for the Start-up of a Double Resonance Converter Using a Hybrid Systems Approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hervé Cormerais</w:t>
+                <w:t xml:space="preserve">Abstraction Based Reachability Computation for Affine Systems with Bounded Input</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Othman Nasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Control Applications CCA'2006</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2006 CDC Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, san-diego, United States. pp.2609-2613, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2006.377407⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00114721v1</w:t>
+                <w:t xml:space="preserve">hal-00121725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abstraction Based Reachability Computation for Affine Systems with Bounded Input</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Lefebvre</w:t>
+                <w:t xml:space="preserve">The Open-loop Control for the Start-up of a Double Resonance Converter Using a Hybrid Systems Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Zainea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Godoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cormerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2006 CDC Conference on Decision and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Control Applications CCA'2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Munich, Germany. pp.367-372</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2006.377407⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00121725v1</w:t>
+                <w:t xml:space="preserve">hal-00114721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis and savings of energy consumed by production cell control</w:t>
               </w:r>
@@ -10804,51 +10804,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model Predictive Control for Hybrid Systems under a State Partition based MLD Approach (SPMLD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11348,51 +11348,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using timed automata for the verification of IEC 61499 applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius-Petru Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11424,217 +11424,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00908346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Timed Automata Model of IEC 61499 Basic Function Blocks Semantic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marius-Petru Stanica</w:t>
+                <w:t xml:space="preserve">Predictive control of hybrid systems under a multi-MLD formalism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMICRO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2003, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">ADHS'03</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00918978v1</w:t>
+                <w:t xml:space="preserve">hal-00927485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive control of hybrid systems under a multi-MLD formalism</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Dumur</w:t>
+                <w:t xml:space="preserve">A Timed Automata Model of IEC 61499 Basic Function Blocks Semantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius-Petru Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADHS'03</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">EUROMICRO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00927485v1</w:t>
+                <w:t xml:space="preserve">hal-00918978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problématique et enjeux de l'approche des SDH par les calculs d'atteignabilité</w:t>
               </w:r>
@@ -11950,51 +11950,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Stoica Maniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12088,51 +12088,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Stoica Maniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gabrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12232,51 +12232,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13508,51 +13508,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A6F47B84"/>
+    <w:nsid w:val="691180F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13739,51 +13739,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-gueguen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5333-3704" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080644805" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-1321-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.centralesupelec.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ietr.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05448301v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ouaret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soundouss Ismahane Talantikite" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Lehouche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gu&#233;guen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Belkhier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2025.116528" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612757v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhigang Zhang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2024.110073" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367535v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse James Arthur Prince Agbodjan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Haessig" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourdais" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacsc.2021.100168" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040330v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubekeur Mendil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2020.09.027" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02161024v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Parlier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feihu Hu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2019.04.015" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01715979v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedia Latrech" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Kchaou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2017.10.005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01495369v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedia Latrach" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2016.1266527" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272368v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Penet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Belmiloudi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12555-014-0233-y" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145962v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Byrne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fournaison" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delahaye" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine A&#239;t Oum&#233;ziane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Serres" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2015.03.083" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217329v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunice Herrera" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2015.06.076" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z38CZ1HK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01101630v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khang Le" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2014.07.084" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJW834W8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01021698v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2014.03.008" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6DKBWHT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00844335v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lefort" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ansanay-Alex" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2013.04.010" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GT68KZNW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00720973v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-012-0188-3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00720981v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Tica" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dumur" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Faille" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Davelaar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2012.03.032" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMDZ8N07-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00682006v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.317" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BNCD2ZCF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00534562v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sebaa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bourdour" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-gtd.2009.0435" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00490828v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel-Petru Morosan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.44.479-492" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-CHN6QR8C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00808451v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Giua" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zaytoon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2010.03.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PD13LQ7M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00396205v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Lefebvre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Nasri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2009.03.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2784PQ9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204246v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258796v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thomas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Buisson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084337v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2005.12.016" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783389v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783388v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836777v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius-Petru Stanica" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933404v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163524v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fructhieu Nikiema" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Sadou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerTech59965.2025.11180567" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622788v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gueguen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225363v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsy El Sayegh" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruschi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jacquet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2023.1147" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03750044v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy El Feghali" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sandou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.08.053" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03723298v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Acc&#225;cio Nogueira" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Leglaive" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03706980v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.048" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702973v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nasr" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03946480v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366746v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621227v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Accacio Nogueira" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysTol52990.2021.9595927" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03408376v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp21181577" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02954841v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse-James Prince Agbodjan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA41146.2020.9206157" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02299003v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Chen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuli Wang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.08.240" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02414925v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Dai" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029783" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02299000v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse-James Prince A." TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.08.242" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981871v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875397v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Abreu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.040" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01589793v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01760681v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouaret Ahmed" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lehouche Hocine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mendil Boubekeur" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredj Siham" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEE-B.2017.8192182" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01442659v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyu Zhang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaohong Bie" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APPEEC.2016.7779961" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01402205v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Cosson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Stoica Maniu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.718" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01377362v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andi Wang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chongxin Liu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenquan Sun" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/mcae-16.2016.49" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01442664v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Fredj" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMIC.2016.7804232" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361607v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382560v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chatel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01259498v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gabrion" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.11.201" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01259491v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cca.2015.7320632" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261546v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fouquet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.12.407" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01260029v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01074659v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Zainea" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2014.6981599" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01074651v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2014.6981596" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01074658v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fouquet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2014.6981365" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01068848v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Chan Shin Yu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.00984" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01068853v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01021733v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118495v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Eynard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00876470v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Malarange" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00858859v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00860248v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00861422v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00724459v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00747320v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00724456v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00733266v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00720986v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00747361v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2012.6425843" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00624353v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cazella" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Farina" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Righetti" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Scattolini" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00640942v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00491040v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00495967v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00520797v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00492623v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00365657v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00396202v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mangonneaux" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Richard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Nouillant" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00421283v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00399818v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00326029v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00326039v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192743v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cormerais" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Godoy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114721v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121725v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2006.377407" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114570v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ligeret" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lorcet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084340v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015663v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778747v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779603v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779479v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779097v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013692v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewfik Meftah" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Bouteille" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boutin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909000v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thomas" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907959v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909020v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907966v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846952v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Godoy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906073v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908346v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918978v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927485v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921035v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953263v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628841v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390110v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01260003v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00918902v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7006-5_6" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00586286v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19730-7" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00425178v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00426922v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kowalewski" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garavello" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herberich" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Langerak" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01734834v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valentin-Roubinet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pascal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Soriano" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pingaud" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00868283v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pl&#233;vin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00868278v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00365658v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00400038v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353828v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Etienne" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00269047v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-gueguen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5333-3704" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080644805" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-1321-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.centralesupelec.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ietr.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05448301v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ouaret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soundouss Ismahane Talantikite" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Lehouche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gu&#233;guen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Belkhier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2025.116528" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612757v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhigang Zhang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2024.110073" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367535v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse James Arthur Prince Agbodjan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Haessig" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourdais" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacsc.2021.100168" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040330v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubekeur Mendil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2020.09.027" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02161024v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Parlier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feihu Hu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2019.04.015" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01715979v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedia Latrech" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Kchaou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2017.10.005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01495369v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedia Latrach" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2016.1266527" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272368v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Penet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Belmiloudi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12555-014-0233-y" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145962v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Byrne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fournaison" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delahaye" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine A&#239;t Oum&#233;ziane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Serres" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2015.03.083" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217329v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunice Herrera" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2015.06.076" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z38CZ1HK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01101630v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khang Le" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2014.07.084" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJW834W8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01021698v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2014.03.008" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6DKBWHT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00844335v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lefort" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ansanay-Alex" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2013.04.010" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GT68KZNW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00682006v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.317" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BNCD2ZCF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00720973v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-012-0188-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00720981v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Tica" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dumur" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Faille" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Davelaar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2012.03.032" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMDZ8N07-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00534562v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sebaa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bourdour" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-gtd.2009.0435" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00490828v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel-Petru Morosan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.44.479-492" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-CHN6QR8C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00808451v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Giua" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zaytoon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2010.03.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PD13LQ7M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00396205v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Lefebvre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Nasri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2009.03.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2784PQ9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204246v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258796v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thomas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Buisson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084337v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2005.12.016" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783389v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836777v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius-Petru Stanica" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783388v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933404v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163524v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fructhieu Nikiema" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Sadou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerTech59965.2025.11180567" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622788v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gueguen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225363v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsy El Sayegh" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruschi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jacquet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2023.1147" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03750044v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy El Feghali" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sandou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.08.053" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03723298v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Acc&#225;cio Nogueira" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Leglaive" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03706980v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.048" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702973v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nasr" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03946480v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366746v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621227v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Accacio Nogueira" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysTol52990.2021.9595927" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03408376v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp21181577" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02954841v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse-James Prince Agbodjan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA41146.2020.9206157" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02299003v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Chen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuli Wang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.08.240" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02414925v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Dai" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029783" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02299000v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse-James Prince A." TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.08.242" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981871v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875397v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Abreu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.040" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01589793v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01760681v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouaret Ahmed" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lehouche Hocine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mendil Boubekeur" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredj Siham" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEE-B.2017.8192182" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01442659v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyu Zhang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaohong Bie" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APPEEC.2016.7779961" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01402205v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Cosson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Stoica Maniu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.718" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01377362v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andi Wang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chongxin Liu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenquan Sun" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/mcae-16.2016.49" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01442664v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Fredj" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMIC.2016.7804232" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361607v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382560v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chatel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01259498v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gabrion" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.11.201" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01259491v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cca.2015.7320632" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261546v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fouquet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.12.407" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01260029v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01074659v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Zainea" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2014.6981599" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01074651v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2014.6981596" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01074658v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fouquet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2014.6981365" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01068848v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Chan Shin Yu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.00984" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01068853v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01021733v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118495v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Eynard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00876470v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Malarange" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00858859v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00860248v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00861422v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00724459v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00747320v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00724456v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00733266v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00747361v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2012.6425843" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00720986v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00624353v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cazella" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Farina" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Righetti" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Scattolini" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00640942v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00491040v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00520797v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00495967v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00492623v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00365657v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00396202v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mangonneaux" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Richard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Nouillant" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00421283v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00399818v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00326029v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00326039v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192743v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cormerais" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Godoy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121725v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2006.377407" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114721v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114570v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ligeret" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lorcet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084340v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015663v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778747v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779603v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779479v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779097v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013692v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewfik Meftah" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Bouteille" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boutin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909000v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thomas" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907959v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909020v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907966v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846952v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Godoy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906073v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908346v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927485v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918978v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921035v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953263v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628841v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390110v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01260003v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00918902v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7006-5_6" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00586286v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19730-7" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00425178v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00426922v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kowalewski" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garavello" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herberich" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Langerak" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01734834v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valentin-Roubinet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pascal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Soriano" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pingaud" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00868283v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pl&#233;vin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00868278v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00365658v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00400038v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353828v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Etienne" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00269047v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>