--- v2 (2026-05-02)
+++ v3 (2026-05-22)
@@ -1390,259 +1390,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From hybrid model predictive control to logical control for shading system: A support vector machine approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khang Le</w:t>
+                <w:t xml:space="preserve">Predictive and interactive controllers for solar absorption cooling systems in buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eunice Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Process Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (6), pp.836-845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprocont.2014.03.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2014.07.084⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01101630v1</w:t>
+                <w:t xml:space="preserve">hal-01021698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive and interactive controllers for solar absorption cooling systems in buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eunice Herrera</w:t>
+                <w:t xml:space="preserve">From hybrid model predictive control to logical control for shading system: A support vector machine approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khang Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Process Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 24 (6), pp.836-845. </w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 84, pp.352-359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jprocont.2014.03.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2014.07.084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021698v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01101630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical control method applied to energy management of a residential house</w:t>
               </w:r>
@@ -1751,389 +1751,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00844335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervisory control based on closed-loop adaptive control approach of nonlinear systems: application to CSTR process</w:t>
+                <w:t xml:space="preserve">Set-Point Supervisory Control Methodology for a Nonlinear Continuous Stirred Tank Reactor Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Lehouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubekeur Mendil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Journal of Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 14 (1), pp.258-270. </w:t>
+              <w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37 (3), pp.831-849. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/asjc.317⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13369-012-0188-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00682006v1</w:t>
+                <w:t xml:space="preserve">hal-00720973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Set-Point Supervisory Control Methodology for a Nonlinear Continuous Stirred Tank Reactor Process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hocine Lehouche</w:t>
+                <w:t xml:space="preserve">Design of a combined cycle power plant model for optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Tica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Boubekeur Mendil</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dumur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Faille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frans Davelaar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13369-012-0188-3⟩</w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 98, pp.256-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2012.03.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00720973v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00720981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a combined cycle power plant model for optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrian Tica</w:t>
+                <w:t xml:space="preserve">Supervisory control based on closed-loop adaptive control approach of nonlinear systems: application to CSTR process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Lehouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frans Davelaar</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubekeur Mendil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 98, pp.256-265. </w:t>
+              <w:t xml:space="preserve">Asian Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (1), pp.258-270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2012.03.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/asjc.317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00720981v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00682006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed integer non-linear programming via the cross-entropy approach for power system stabilisers location and tuning</w:t>
               </w:r>
@@ -2705,51 +2705,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model predictive control for hybrid systems under a state partition based MLD approach (SPMLD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3675,51 +3675,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Haessig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Faille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Workshop on Control for Smart Cities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Sozopol, Bulgaria. </w:t>
@@ -4075,256 +4075,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03702973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling for control of Multi Energy Systems based on a physical description in Modelica: application to a city district</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Sandou</w:t>
+                <w:t xml:space="preserve">Solar home 2020 : enrichissement du benchmark open source de gestion d'énergie avec entrées incertaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Haessig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesse James Arthur Prince Agbodjan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Faille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Virtual Workshop on Energy Management in Smart Cities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Pilani, India</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Électrique (SGE 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03946480v1</w:t>
+                <w:t xml:space="preserve">hal-03366746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar home 2020 : enrichissement du benchmark open source de gestion d'énergie avec entrées incertaines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling for control of Multi Energy Systems based on a physical description in Modelica: application to a city district</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joy El Feghali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sandou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Haessig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hervé Guéguen</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Faille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique (SGE 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">International Virtual Workshop on Energy Management in Smart Cities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Pilani, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03366746v1</w:t>
+                <w:t xml:space="preserve">hal-03946480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection and Mitigation of Corrupted Information in Distributed Model Predictive Control Based on Resource Allocation</w:t>
               </w:r>
@@ -4466,51 +4466,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Haessig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Faille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Modelica Conference 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Linköping, Sweden. pp.577-585, </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4655,235 +4655,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing flexibility of power consumption of smart buildings on microgrid</w:t>
+                <w:t xml:space="preserve">Dynamic Reduction of the Iterations Requirement in a Distributed Model Predictive Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yang Chen</w:t>
+                <w:t xml:space="preserve">Xiang Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiuli Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Workshop on Control of Smart Grid and Renewable Energy Systems CSGRES 2019</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.08.240⟩</w:t>
+              <w:t xml:space="preserve">IEEE 58th Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Nice, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02299003v1</w:t>
+                <w:t xml:space="preserve">hal-02414925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Reduction of the Iterations Requirement in a Distributed Model Predictive Control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Managing flexibility of power consumption of smart buildings on microgrid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiang Dai</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hervé Guéguen</w:t>
+                <w:t xml:space="preserve">Xiuli Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 58th Conference on Decision and Control (CDC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Nice, France. </w:t>
+              <w:t xml:space="preserve">IFAC Workshop on Control of Smart Grid and Renewable Energy Systems CSGRES 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Jeju, South Korea. pp.383-388, </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029783⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.08.240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02414925v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resilience in energy management system: A study case</w:t>
               </w:r>
@@ -5417,1026 +5417,1026 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01760681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal power flow based control of microgrids providing Volt/VAR services</w:t>
+                <w:t xml:space="preserve">Stability Criterion for Voltage Stability Study of Distributed Generators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinyu Zhang</w:t>
+                <w:t xml:space="preserve">Marjorie Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Haessig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dumur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhaohong Bie</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cristina Stoica Maniu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE PES Asia-Pacific Power and Energy Engineering Conference (APPEEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Xi'an, China. pp.2606 - 2610, </w:t>
+              <w:t xml:space="preserve">IFAC workshop on Control of Transmission and Distribution Smart-Grids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Prague, Czech Republic. pp.047-053, </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APPEEC.2016.7779961⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.10.718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01442659v1</w:t>
+                <w:t xml:space="preserve">hal-01402205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability Criterion for Voltage Stability Study of Distributed Generators</w:t>
+                <w:t xml:space="preserve">Voltage Stability of Multiple Distributed Generators in Distribution Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Cosson</w:t>
+                <w:t xml:space="preserve">Andi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chongxin Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenquan Sun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC workshop on Control of Transmission and Distribution Smart-Grids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.10.718⟩</w:t>
+              <w:t xml:space="preserve">2016 International Conference on Mechatronics, Control and Automation Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Bangkok, Thailand. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2991/mcae-16.2016.49⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01402205v1</w:t>
+                <w:t xml:space="preserve">hal-01377362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voltage Stability of Multiple Distributed Generators in Distribution Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andi Wang</w:t>
+                <w:t xml:space="preserve">Comparative study between two architectures of neural networks used for identification and control of a building heating system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ouaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Lehouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubekeur Mendil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chongxin Liu</w:t>
+                <w:t xml:space="preserve">Siham Fredj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhenquan Sun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 International Conference on Mechatronics, Control and Automation Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2991/mcae-16.2016.49⟩</w:t>
+              <w:t xml:space="preserve">2016 8th International Conference on Modelling, Identification and Control (ICMIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Algier, Algeria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMIC.2016.7804232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01377362v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01442664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study between two architectures of neural networks used for identification and control of a building heating system</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Boubekeur Mendil</w:t>
+                <w:t xml:space="preserve">Optimal power flow based control of microgrids providing Volt/VAR services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinyu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siham Fredj</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Guéguen</w:t>
+                <w:t xml:space="preserve">Zhaohong Bie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 8th International Conference on Modelling, Identification and Control (ICMIC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Algier, Algeria. </w:t>
+              <w:t xml:space="preserve">2016 IEEE PES Asia-Pacific Power and Energy Engineering Conference (APPEEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Xi'an, China. pp.2606 - 2610, </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICMIC.2016.7804232⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/APPEEC.2016.7779961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01442664v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01442659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critère de stabilité analytique pour les régulations locales de tension des producteurs décentralisés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Cosson</w:t>
+                <w:t xml:space="preserve">Commande prédictive avec Python. Application au pilotage optimal du chauffage d'un bâtiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Haessig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bourdais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">PyCon-FR 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01361607v1</w:t>
+                <w:t xml:space="preserve">hal-01382560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commande prédictive avec Python. Application au pilotage optimal du chauffage d'un bâtiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Critère de stabilité analytique pour les régulations locales de tension des producteurs décentralisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Haessig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dumur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Stoica Maniu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PyCon-FR 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Rennes, France</w:t>
+              <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01382560v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability Analysis by means of Discrete Abstraction. Application to Voltage Stability of Distributed Generators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Voltage stability of distributed generators by means of discrete abstration.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Stoica Maniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gabrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th IFAC Conference on Analysis and Designe of Hybrid Systems (ADHS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, ATLANTA, United States. pp.364-370, </w:t>
+              <w:t xml:space="preserve">IEEE Multi-Conference on Systems and Control (MSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, SYDNEY, Australia. pp.195-200, </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.11.201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/cca.2015.7320632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01259498v1</w:t>
+                <w:t xml:space="preserve">hal-01259491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voltage stability of distributed generators by means of discrete abstration.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Stability Analysis by means of Discrete Abstraction. Application to Voltage Stability of Distributed Generators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Stoica Maniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gabrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Multi-Conference on Systems and Control (MSC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, SYDNEY, Australia. pp.195-200, </w:t>
+              <w:t xml:space="preserve">5th IFAC Conference on Analysis and Designe of Hybrid Systems (ADHS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, ATLANTA, United States. pp.364-370, </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/cca.2015.7320632⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.11.201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01259491v1</w:t>
+                <w:t xml:space="preserve">hal-01259498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking of optimal trajectories for power plants based on physical models</w:t>
               </w:r>
@@ -6448,64 +6448,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Faille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th IFAC Symposium on Control of Power and Energy Systems (CPES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, New Delhi, India. pp.373-378, </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6539,51 +6539,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode d'analyse de la stabilité des régulations locales des producteurs décentralisés- Application aux régulations Q(U)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6615,456 +6615,456 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01260029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and control of building heating using wood burning boilers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marius Zainea</w:t>
+                <w:t xml:space="preserve">A hybrid predictive control strategy for solar cooling systems in residential buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eunice Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE Multi-conference on Systems and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CCA.2014.6981599⟩</w:t>
+              <w:t xml:space="preserve">IEEE MSC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Antibes, France. pp.1996-2002, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCA.2014.6981596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01074659v1</w:t>
+                <w:t xml:space="preserve">hal-01074651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid predictive control strategy for solar cooling systems in residential buildings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Bourdais</w:t>
+                <w:t xml:space="preserve">Modeling and control of building heating using wood burning boilers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Zainea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MSC 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Antibes, France. pp.1996-2002, </w:t>
+              <w:t xml:space="preserve">2014 IEEE Multi-conference on Systems and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Antibes, France. pp.316-321, </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCA.2014.6981596⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CCA.2014.6981599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01074651v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01074659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid dynamic optimization of power plants using Sum-Up Rounding and adaptive mesh refinement</w:t>
+                <w:t xml:space="preserve">Integration of low level controller constraints in supervisory control of buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Fouquet</w:t>
+                <w:t xml:space="preserve">Kate Chan Shin Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE Multi-conference on Systems and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Antibes, France. pp.316 - 321, </w:t>
+              <w:t xml:space="preserve">19th IFAC World Congress (2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa. pp.12062 - 12067, </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCA.2014.6981365⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3182/20140824-6-ZA-1003.00984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01074658v1</w:t>
+                <w:t xml:space="preserve">hal-01068848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of low level controller constraints in supervisory control of buildings</w:t>
+                <w:t xml:space="preserve">Hybrid dynamic optimization of power plants using Sum-Up Rounding and adaptive mesh refinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kate Chan Shin Yu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Bourdais</w:t>
+                <w:t xml:space="preserve">Manon Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Faille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th IFAC World Congress (2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa. pp.12062 - 12067, </w:t>
+              <w:t xml:space="preserve">2014 IEEE Multi-conference on Systems and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Antibes, France. pp.316 - 321, </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20140824-6-ZA-1003.00984⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CCA.2014.6981365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01068848v1</w:t>
+                <w:t xml:space="preserve">hal-01074658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial Blood Glucose Control using a DDE Modelling Approach</w:t>
               </w:r>
@@ -7145,51 +7145,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Control of Shading System Using Hybrid Model Predictive Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khang Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7279,51 +7279,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference of the International Building Performance Simulation Association Conference and Exhibition (IBPSA-2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Chambéry, France. pp.1531-1538</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7348,64 +7348,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilité du réseau de distribution électrique. Analyse du point de vue automatique d'un système complexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7761,528 +7761,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00861422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulation Artificielle de la Glycémie : Développement d'une commande robuste</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Penet</w:t>
+                <w:t xml:space="preserve">Advanced Control for Ancillary Service of Combined Cycle Power Plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Faille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aziz Belmiloudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIFA2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.425-430</w:t>
+              <w:t xml:space="preserve">POWID 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Austin, TX, United States. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00724459v1</w:t>
+                <w:t xml:space="preserve">hal-00747320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Control for Ancillary Service of Combined Cycle Power Plants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Dumur</w:t>
+                <w:t xml:space="preserve">Régulation Artificielle de la Glycémie : Développement d'une commande robuste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Penet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Belmiloudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POWID 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Austin, TX, United States. 19 p</w:t>
+              <w:t xml:space="preserve">CIFA2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.425-430</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00747320v1</w:t>
+                <w:t xml:space="preserve">hal-00724459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planification de la consommation énergétique d'un bâtiment par une méthode d'optimisation linéaire distribuée</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Bourdais</w:t>
+                <w:t xml:space="preserve">Hierarchical Model Predictive Control Approach for Start-up Optimization of a Combined Cycle Power Plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Tica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ansanay-Alex</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dumur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Faille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frans Davelaar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIFA2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.551 - 556</w:t>
+              <w:t xml:space="preserve">8th IFAC PP&amp;PSC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Toulouse, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00724456v1</w:t>
+                <w:t xml:space="preserve">hal-00733266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Model Predictive Control Approach for Start-up Optimization of a Combined Cycle Power Plant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrian Tica</w:t>
+                <w:t xml:space="preserve">Planification de la consommation énergétique d'un bâtiment par une méthode d'optimisation linéaire distribuée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frans Davelaar</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ansanay-Alex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IFAC PP&amp;PSC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Toulouse, France. 6 p</w:t>
+              <w:t xml:space="preserve">CIFA2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.551 - 556</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733266v1</w:t>
+                <w:t xml:space="preserve">hal-00724456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical Nonlinear Model Predictive Control for Combined Cycle Start-up Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Tica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dumur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Tica</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frans Davelaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Faille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 IEEE 51st IEEE Conference on Decision and Control (CDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Maui, Hawaii, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8463,51 +8463,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Righetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Scattolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Faille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.7043-7048</w:t>
@@ -8536,103 +8536,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of the combined cycle power plants start-up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Tica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dumur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Faille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frans Davelaar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54th ISA Power Industry Symposium (POWID 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Charlotte, North Carolina, United States. pp.CD-Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9391,51 +9391,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle formel pour les interrupteurs en électronique de puissance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Zainea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9594,51 +9594,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Newton method for cycle determination of linear physical systems with switches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Zainea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9709,252 +9709,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00192743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abstraction Based Reachability Computation for Affine Systems with Bounded Input</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Lefebvre</w:t>
+                <w:t xml:space="preserve">The Open-loop Control for the Start-up of a Double Resonance Converter Using a Hybrid Systems Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Zainea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Godoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cormerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2006 CDC Conference on Decision and Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Control Applications CCA'2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Munich, Germany. pp.367-372</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00121725v1</w:t>
+                <w:t xml:space="preserve">hal-00114721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Open-loop Control for the Start-up of a Double Resonance Converter Using a Hybrid Systems Approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hervé Cormerais</w:t>
+                <w:t xml:space="preserve">Abstraction Based Reachability Computation for Affine Systems with Bounded Input</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Othman Nasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Control Applications CCA'2006</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2006 CDC Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, san-diego, United States. pp.2609-2613, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2006.377407⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00114721v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00121725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis and savings of energy consumed by production cell control</w:t>
               </w:r>
@@ -10238,51 +10238,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des commutations dans un système avec des interrupteurs de l'électronique de puissance par une approche automate hybride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Zainea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cormerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10359,51 +10359,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A double resonance generator simulation using a hybrid approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Zainea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Godoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10480,51 +10480,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Simulink Model Building for Physical Switching Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Zainea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10785,502 +10785,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00013692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Predictive Control for Hybrid Systems under a State Partition based MLD Approach (SPMLD)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abstractions événementielles et approximations pour la vérification des systèmes dynamiques hybrides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zaytoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICINCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2004, Setubal, Portugal</w:t>
+              <w:t xml:space="preserve">CIFA 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Douz, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00909000v1</w:t>
+                <w:t xml:space="preserve">hal-00907959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abstractions événementielles et approximations pour la vérification des systèmes dynamiques hybrides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of hybrid systems: state of the art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zaytoon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Zaytoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIFA 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Douz, Tunisie</w:t>
+              <w:t xml:space="preserve">INCOM04; 11th IFAC Symposium on Information Control Problems in Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Salvador Bahia, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00907959v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00909020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of hybrid systems: state of the art</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sur le calcul de l'espace atteignable des systèmes dynamiques hybrides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zaytoon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INCOM04; 11th IFAC Symposium on Information Control Problems in Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Salvador Bahia, Brazil</w:t>
+              <w:t xml:space="preserve">CIFA 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Douz, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00909020v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00907966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur le calcul de l'espace atteignable des systèmes dynamiques hybrides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formal approach to Compute Hybrid Automata Models for Linear Physical Systems with Switches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cormerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Zainea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Zaytoon</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Godoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIFA 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Douz, Tunisie</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on CACSD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Taipei, China. pp.47-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00907966v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00846952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal approach to Compute Hybrid Automata Models for Linear Physical Systems with Switches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Model Predictive Control for Hybrid Systems under a State Partition based MLD Approach (SPMLD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dumur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Godoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on CACSD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Taipei, China. pp.47-52</w:t>
+              <w:t xml:space="preserve">ICINCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Setubal, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00846952v1</w:t>
+                <w:t xml:space="preserve">hal-00909000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Systèmes Dynamiques Hybrides : un cadre formel privilégié pour la pluridisciplinarité</w:t>
               </w:r>
@@ -11424,217 +11424,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00908346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive control of hybrid systems under a multi-MLD formalism</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Dumur</w:t>
+                <w:t xml:space="preserve">A Timed Automata Model of IEC 61499 Basic Function Blocks Semantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius-Petru Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADHS'03</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">EUROMICRO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00927485v1</w:t>
+                <w:t xml:space="preserve">hal-00918978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Timed Automata Model of IEC 61499 Basic Function Blocks Semantic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marius-Petru Stanica</w:t>
+                <w:t xml:space="preserve">Predictive control of hybrid systems under a multi-MLD formalism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMICRO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2003, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">ADHS'03</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00918978v1</w:t>
+                <w:t xml:space="preserve">hal-00927485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problématique et enjeux de l'approche des SDH par les calculs d'atteignabilité</w:t>
               </w:r>
@@ -11924,90 +11924,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de stabilité par abstraction discrète. Application aux réseaux de distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Stoica Maniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gabrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12049,90 +12049,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilité du réseau de distribution électrique. Analyse de point de vue automatique de la stabilité d'un système complexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Stoica Maniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gabrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12232,51 +12232,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12435,51 +12435,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle formel pour les interrupteurs en électronique de puissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Zainea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12812,51 +12812,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé et dispositif de commande d'au moins un dispositif d'occultation d'au moins une ouverture d'une pièce d'un bâtiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khang Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12913,51 +12913,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé et dispositif de commande d'au moins un dispositif d'occultation d'au moins une ouverture d'une pièce d'un bâtiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khang Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13508,51 +13508,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="691180F1"/>
+    <w:nsid w:val="4F50F62B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13739,51 +13739,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-gueguen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5333-3704" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080644805" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-1321-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.centralesupelec.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ietr.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05448301v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ouaret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soundouss Ismahane Talantikite" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Lehouche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gu&#233;guen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Belkhier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2025.116528" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612757v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhigang Zhang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2024.110073" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367535v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse James Arthur Prince Agbodjan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Haessig" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourdais" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacsc.2021.100168" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040330v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubekeur Mendil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2020.09.027" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02161024v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Parlier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feihu Hu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2019.04.015" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01715979v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedia Latrech" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Kchaou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2017.10.005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01495369v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedia Latrach" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2016.1266527" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272368v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Penet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Belmiloudi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12555-014-0233-y" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145962v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Byrne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fournaison" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delahaye" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine A&#239;t Oum&#233;ziane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Serres" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2015.03.083" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217329v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunice Herrera" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2015.06.076" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z38CZ1HK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01101630v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khang Le" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2014.07.084" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJW834W8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01021698v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2014.03.008" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6DKBWHT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00844335v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lefort" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ansanay-Alex" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2013.04.010" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GT68KZNW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00682006v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.317" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BNCD2ZCF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00720973v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-012-0188-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00720981v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Tica" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dumur" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Faille" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Davelaar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2012.03.032" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMDZ8N07-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00534562v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sebaa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bourdour" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-gtd.2009.0435" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00490828v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel-Petru Morosan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.44.479-492" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-CHN6QR8C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00808451v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Giua" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zaytoon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2010.03.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PD13LQ7M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00396205v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Lefebvre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Nasri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2009.03.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2784PQ9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204246v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258796v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thomas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Buisson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084337v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2005.12.016" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783389v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836777v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius-Petru Stanica" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783388v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933404v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163524v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fructhieu Nikiema" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Sadou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerTech59965.2025.11180567" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622788v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gueguen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225363v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsy El Sayegh" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruschi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jacquet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2023.1147" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03750044v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy El Feghali" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sandou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.08.053" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03723298v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Acc&#225;cio Nogueira" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Leglaive" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03706980v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.048" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702973v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nasr" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03946480v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366746v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621227v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Accacio Nogueira" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysTol52990.2021.9595927" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03408376v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp21181577" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02954841v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse-James Prince Agbodjan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA41146.2020.9206157" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02299003v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Chen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuli Wang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.08.240" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02414925v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Dai" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029783" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02299000v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse-James Prince A." TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.08.242" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981871v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875397v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Abreu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.040" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01589793v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01760681v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouaret Ahmed" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lehouche Hocine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mendil Boubekeur" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredj Siham" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEE-B.2017.8192182" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01442659v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyu Zhang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaohong Bie" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APPEEC.2016.7779961" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01402205v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Cosson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Stoica Maniu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.718" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01377362v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andi Wang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chongxin Liu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenquan Sun" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/mcae-16.2016.49" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01442664v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Fredj" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMIC.2016.7804232" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361607v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382560v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chatel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01259498v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gabrion" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.11.201" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01259491v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cca.2015.7320632" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261546v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fouquet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.12.407" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01260029v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01074659v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Zainea" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2014.6981599" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01074651v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2014.6981596" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01074658v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fouquet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2014.6981365" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01068848v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Chan Shin Yu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.00984" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01068853v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01021733v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118495v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Eynard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00876470v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Malarange" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00858859v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00860248v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00861422v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00724459v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00747320v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00724456v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00733266v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00747361v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2012.6425843" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00720986v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00624353v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cazella" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Farina" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Righetti" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Scattolini" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00640942v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00491040v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00520797v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00495967v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00492623v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00365657v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00396202v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mangonneaux" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Richard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Nouillant" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00421283v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00399818v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00326029v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00326039v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192743v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cormerais" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Godoy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121725v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2006.377407" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114721v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114570v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ligeret" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lorcet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084340v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015663v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778747v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779603v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779479v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779097v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013692v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewfik Meftah" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Bouteille" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boutin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909000v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thomas" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907959v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909020v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907966v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846952v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Godoy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906073v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908346v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927485v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918978v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921035v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953263v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628841v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390110v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01260003v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00918902v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7006-5_6" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00586286v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19730-7" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00425178v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00426922v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kowalewski" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garavello" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herberich" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Langerak" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01734834v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valentin-Roubinet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pascal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Soriano" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pingaud" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00868283v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pl&#233;vin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00868278v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00365658v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00400038v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353828v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Etienne" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00269047v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-gueguen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5333-3704" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080644805" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-1321-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.centralesupelec.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ietr.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05448301v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ouaret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soundouss Ismahane Talantikite" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Lehouche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gu&#233;guen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Belkhier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2025.116528" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612757v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhigang Zhang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2024.110073" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367535v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse James Arthur Prince Agbodjan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Haessig" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourdais" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacsc.2021.100168" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040330v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubekeur Mendil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2020.09.027" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02161024v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Parlier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feihu Hu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2019.04.015" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01715979v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedia Latrech" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Kchaou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2017.10.005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01495369v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedia Latrach" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2016.1266527" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272368v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Penet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Belmiloudi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12555-014-0233-y" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145962v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Byrne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fournaison" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delahaye" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine A&#239;t Oum&#233;ziane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Serres" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2015.03.083" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217329v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunice Herrera" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2015.06.076" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z38CZ1HK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01021698v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2014.03.008" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6DKBWHT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01101630v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khang Le" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2014.07.084" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJW834W8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00844335v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lefort" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ansanay-Alex" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2013.04.010" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GT68KZNW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00720973v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-012-0188-3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00720981v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Tica" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dumur" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Faille" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Davelaar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2012.03.032" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMDZ8N07-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00682006v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.317" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BNCD2ZCF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00534562v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sebaa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bourdour" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-gtd.2009.0435" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00490828v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel-Petru Morosan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.44.479-492" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-CHN6QR8C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00808451v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Giua" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zaytoon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2010.03.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PD13LQ7M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00396205v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Lefebvre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Nasri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2009.03.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2784PQ9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204246v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258796v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thomas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Buisson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084337v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2005.12.016" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783389v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836777v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius-Petru Stanica" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783388v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933404v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163524v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fructhieu Nikiema" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Sadou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerTech59965.2025.11180567" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622788v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gueguen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225363v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsy El Sayegh" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruschi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jacquet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2023.1147" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03750044v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy El Feghali" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sandou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.08.053" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03723298v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Acc&#225;cio Nogueira" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Leglaive" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03706980v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.048" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702973v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nasr" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366746v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03946480v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621227v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Accacio Nogueira" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysTol52990.2021.9595927" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03408376v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp21181577" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02954841v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse-James Prince Agbodjan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA41146.2020.9206157" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02414925v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Dai" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029783" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02299003v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Chen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuli Wang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.08.240" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02299000v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse-James Prince A." TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.08.242" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981871v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875397v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Abreu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.040" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01589793v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01760681v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouaret Ahmed" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lehouche Hocine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mendil Boubekeur" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredj Siham" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEE-B.2017.8192182" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01402205v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Cosson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Stoica Maniu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.718" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01377362v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andi Wang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chongxin Liu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenquan Sun" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/mcae-16.2016.49" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01442664v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Fredj" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMIC.2016.7804232" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01442659v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyu Zhang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaohong Bie" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APPEEC.2016.7779961" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382560v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chatel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361607v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01259491v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gabrion" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cca.2015.7320632" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01259498v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.11.201" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261546v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fouquet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.12.407" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01260029v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01074651v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2014.6981596" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01074659v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Zainea" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2014.6981599" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01068848v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Chan Shin Yu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.00984" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01074658v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fouquet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2014.6981365" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01068853v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01021733v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118495v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Eynard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00876470v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Malarange" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00858859v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00860248v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00861422v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00747320v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00724459v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00733266v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00724456v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00747361v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2012.6425843" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00720986v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00624353v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cazella" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Farina" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Righetti" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Scattolini" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00640942v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00491040v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00520797v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00495967v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00492623v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00365657v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00396202v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mangonneaux" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Richard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Nouillant" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00421283v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00399818v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00326029v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00326039v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192743v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cormerais" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Godoy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114721v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121725v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2006.377407" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114570v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ligeret" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lorcet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084340v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015663v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778747v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779603v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779479v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779097v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013692v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewfik Meftah" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Bouteille" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boutin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907959v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909020v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907966v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846952v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Godoy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909000v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thomas" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906073v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908346v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918978v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927485v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921035v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953263v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628841v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390110v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01260003v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00918902v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7006-5_6" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00586286v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19730-7" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00425178v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00426922v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kowalewski" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garavello" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herberich" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Langerak" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01734834v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valentin-Roubinet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pascal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Soriano" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pingaud" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00868283v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pl&#233;vin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00868278v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00365658v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00400038v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353828v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Etienne" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00269047v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>