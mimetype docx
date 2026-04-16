--- v0 (2026-03-24)
+++ v1 (2026-04-16)
@@ -386,295 +386,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04552856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustaining maize yields and soil carbon following land clearing in the forest–savannah transition zone of West Africa: Results from a 20-year experiment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Limited yield penalties in an early transition to conservation agriculture in cotton-based cropping systems of Benin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Guibert</w:t>
+                <w:t xml:space="preserve">Pierrot Lionel Yemadje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soumaïla Bredoumy Kouassi</w:t>
+                <w:t xml:space="preserve">O'Neil Gilchrist Takpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Gigou</w:t>
+                <w:t xml:space="preserve">Isidore Amonmide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kouadio Emmanuel N'Goran</w:t>
+                <w:t xml:space="preserve">Oumarou Balarabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Sêkloka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Crops Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fcr.2021.108335⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6, pp.1041399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fsufs.2022.1041399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05177576v1</w:t>
+                <w:t xml:space="preserve">hal-05180038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limited yield penalties in an early transition to conservation agriculture in cotton-based cropping systems of Benin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierrot Lionel Yemadje</w:t>
+                <w:t xml:space="preserve">Sustaining maize yields and soil carbon following land clearing in the forest–savannah transition zone of West Africa: Results from a 20-year experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O'Neil Gilchrist Takpa</w:t>
+                <w:t xml:space="preserve">Hervé Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isidore Amonmide</w:t>
+                <w:t xml:space="preserve">Soumaïla Bredoumy Kouassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oumarou Balarabe</w:t>
+                <w:t xml:space="preserve">Jacques Gigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Sêkloka</w:t>
+                <w:t xml:space="preserve">Kouadio Emmanuel N'Goran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 6, pp.1041399. </w:t>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 275, pp.108335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fsufs.2022.1041399⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2021.108335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05180038v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05177576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 4 per 1000 goal and soil carbon storage under agroforestry and conservation agriculture systems in sub-Saharan Africa</w:t>
               </w:r>
@@ -699,51 +699,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krishna Naudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Torquebiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -940,51 +940,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bois, un atout pour la diffusion des plantations d’acacias gommiers au Nord du Cameroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Offossou d'Andous Kissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumarou Palou Madi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1226,51 +1226,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pieri, Fertilité des terres de savanes : 25 ans après</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chevallier Tiphaine (ed.); Razafimbelo Tantely M. (ed.); Chapuis-Lardy Lydie (ed.); Brossard Michel (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbone des sols en Afrique : Impacts des usages des sols et des pratiques agricoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD; FAO, pp.213-224, 2020, Synthèses, 978-2-7099-2836-6</w:t>
@@ -1344,90 +1344,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustaining maize yields and soil carbon following land clearing in the forest-savannah transition zone of West Africa: Results from a 20-year experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumaïla T. Kouassi Bredoumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouadio Emmanuel N'Goran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Long Term Experiments: Meeting Future Challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AAB, Jun 2023, Rothamsted, United Kingdom. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1452,51 +1452,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assurer une motorisation agricole durable en zones cotonnières d'Afrique subsaharienne : esquisse de projet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1534,51 +1534,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche agro-écologique pour la durabilité de la culture cotonnière en Afrique sub-saharienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brévault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1659,51 +1659,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validité et pertinence technique et économique des alternatives techniques : nécessité de nouveaux concepts de recherche ? Le cas des recommandations de doses de fumure minérale sur cotonniers en Afrique francophone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Olina Bassala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1741,51 +1741,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CORRESPONDANCES ENTRE SAVOIRS LOCAUX ET SCIENTIFIQUES : PERCEPTIONS DES CHANGEMENTS CLIMATIQUES ET ADAPTATIONS ETUDE EN REGION COTONNIERE DU NORD DU BENIN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich C. Alle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1860,290 +1860,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00522581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de la productivité des principales activités rurales au Nord-Cameroun</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Introduction des désherbants chimiques dans la zone cotonnière du Cameroun : diagnostic d'une innovation en pleine expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Olina Bassala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathurin M'Biandoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guibert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savanes africaines : des espaces en mutation, des acteurs face à de nouveaux défis.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, Garoua, Cameroun. 8 p</w:t>
+              <w:t xml:space="preserve">, 2003, Garoua, Cameroun. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00129277v1</w:t>
+                <w:t xml:space="preserve">hal-00142959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction des désherbants chimiques dans la zone cotonnière du Cameroun : diagnostic d'une innovation en pleine expansion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Olina Bassala</w:t>
+                <w:t xml:space="preserve">Comparaison de la productivité des principales activités rurales au Nord-Cameroun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Njiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moïse Labonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboubakar Njoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathurin M'Biandoun</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Denis Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savanes africaines : des espaces en mutation, des acteurs face à de nouveaux défis.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, Garoua, Cameroun. 7 p</w:t>
+              <w:t xml:space="preserve">, 2003, Garoua, Cameroun. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00142959v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00129277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Productivité et contraintes des systèmes de culture au Nord-Cameroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathurin M'Biandoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Olina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2312,77 +2312,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semis direct et utilisation des herbicides au Nord-Cameroun : conséquences sur la lutte contre les adventices et la croissance des cotonniers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Olina Bassala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adama Baledjoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathurin M'Biandoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savanes africaines : des espaces en mutation, des acteurs face à de nouveaux défis.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Garoua, Cameroun. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2491,51 +2491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Freycon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumarou Palou Madi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dupraz Christian (ed.); Gosme Marie (ed.); Lawson Gerry (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Congress on Agroforestry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France. CIRAD; INRA, pp.135, 2019</w:t>
@@ -2733,51 +2733,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502555v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cou&#235;del" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien N. Falconnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Adam" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cardinael" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Six" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70720" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04552856v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Boote" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2024.127109" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177576v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guibert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souma&#239;la Bredoumy Kouassi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gigou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouadio Emmanuel N'Goran" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2021.108335" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180038v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrot Lionel Yemadje" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O'Neil Gilchrist Takpa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidore Amonmide" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Balarabe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel S&#234;kloka" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2022.1041399" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022694v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Corbeels" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Naudin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Torquebiau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246379v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Kintch&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guibert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Sogbedji" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonfoh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2015.04.019" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BNHT61S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581479v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Offossou d'Andous Kissi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Palou Madi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mama N'Toupka" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delaporte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535651v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kintch&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Tittonell" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-010-0500-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M058VRK0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176921v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180739v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souma&#239;la T. Kouassi Bredoumy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173841v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Havard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173772v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Br&#233;vault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-R&#233;gis Goebel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Balabar&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719743v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Olina Bassala" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522581v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich C. Alle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue O. Dimon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houinssou Dedehouanou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre V. Vissoh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129277v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Njiti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Labonne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakar Njoya" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gautier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142959v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin M'Biandoun" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131036v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Olina" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142985v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vall" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Cathala" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marnotte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Pirot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142947v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Baledjoum" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173953v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Peltier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kissi Offossou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Freycon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502555v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cou&#235;del" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien N. Falconnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Adam" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cardinael" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Six" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70720" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04552856v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Boote" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2024.127109" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180038v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrot Lionel Yemadje" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O'Neil Gilchrist Takpa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidore Amonmide" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Balarabe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel S&#234;kloka" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2022.1041399" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177576v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guibert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souma&#239;la Bredoumy Kouassi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gigou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouadio Emmanuel N'Goran" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2021.108335" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022694v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Corbeels" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Naudin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Torquebiau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246379v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Kintch&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guibert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Sogbedji" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonfoh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2015.04.019" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BNHT61S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581479v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Offossou d'Andous Kissi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Palou Madi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mama N'Toupka" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delaporte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535651v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kintch&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Tittonell" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-010-0500-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M058VRK0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176921v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180739v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souma&#239;la T. Kouassi Bredoumy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173841v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Havard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173772v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Br&#233;vault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-R&#233;gis Goebel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Balabar&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719743v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Olina Bassala" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522581v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich C. Alle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue O. Dimon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houinssou Dedehouanou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre V. Vissoh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142959v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin M'Biandoun" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129277v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Njiti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Labonne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakar Njoya" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gautier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131036v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Olina" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142985v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vall" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Cathala" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marnotte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Pirot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142947v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Baledjoum" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173953v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Peltier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kissi Offossou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Freycon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>