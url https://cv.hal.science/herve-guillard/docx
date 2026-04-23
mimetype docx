--- v0 (2026-03-24)
+++ v1 (2026-04-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Herve Guillard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the behavior of two C1 finite elements versus anisotropic diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Faugeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Nkonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Rapetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fld.70009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703358v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of acoustic streaming in standing waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.I. Delis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mandikas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 152, pp.199-220. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.camwa.2023.10.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling finite elements of class C1 on composite curved meshes for second order elliptic problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashish Bhole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Nkonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Rapetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fld.5241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The JOREK non-linear extended MHD code and applications to large-scale instabilities and their control in magnetically confined fusion plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Hoelzl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Huijsmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Pamela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Bécoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61 (6), pp.065001. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/abf99f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Distancing: The Sensitivity of Numerical Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerlyns Martinez-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special theme: Pandemic Modelling and Simulation, 2021 (124)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivation and numerical approximation of two-temperature Euler plasma model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afeintou Sangam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Estibals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 444, pp.48. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2021.110565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stabilized Powell–Sabin finite-element method for the 2D Euler equations in supersonic regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Giorgiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Nkonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 340, pp.216-235. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2018.05.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulations of hydraulic jumps with the Shear Shallow Water model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argiris I Delis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yih-Chin Tai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMAI Journal of Computational Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, pp.319-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Powell-Sabin finite element scheme for partial differential equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Giorgiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Nkonga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 53, pp.64-76. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201653005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multislope MUSCL method for general unstructured meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Le Touze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Murrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.44. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2014.12.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939475v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Kelvin-Helmholtz instability in edge plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bilanceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ghendrih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Giorgiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Joint Varenna-Lausanne International Workshop 2014, 561, pp.012009. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/561/1/012009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit time advancing combined with two finite-volume methods in the simulation of morphodynamic flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bilanceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Beux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Elmahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Vittoria Salvetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 99, pp.153-169. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2013.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des mathématiciens à la rescousse des lagunes méditerranéennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Vittoria Salvetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accromath</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, été-automne 2013, 8 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divertor imbalance and divertor density regimes for ballooned cross-field turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ghendrih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Auphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bensiali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bilanceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 438, pp.S368-S371. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2013.01.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divergence-free MHD simulations with the HERACLES code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeaniffer Vides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Audit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Nkonga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43, pp.180-194. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201343012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic coarsening of three dimensional anisotropic unstructured meshes for multigrid applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Mesri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coupez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematics and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 218 (21), p. 10500-10509. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amc.2012.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearized implicit time advancing and defect correction applied to sediment transport simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bilanceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Elmahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Vittoria Salvetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63, pp.82-104. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2012.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel expansion of density bursts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bufferand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Ciraolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ghendrih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 415 (1), pp.S613-S616. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2010.10.086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite volume method in curvilinear coordinates for hyperbolic conservation laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fajraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32, pp.163-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the behavior of upwind schemes in the low Mach number limit. IV: \P0\ approximation on triangular and tetrahedral cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 38 (10), pp.1969-1972. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2009.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of upwind scheme in the low Mach number limit: III. Preconditioned dissipation for a five equation two phase model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Murrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37 (10), pp.1209-1224. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2006.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of an algebraic Petrov-Galerkin smoothed aggregation multigrid method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleš Janka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Vaněk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Numerical Mathematics: an IMACS journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 58 (12), pp.1861-1874. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apnum.2007.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A five equation reduced model for compressible two phase flow problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Murrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 202 (2), pp.664 - 698. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2004.07.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-phase code for protoplanetary disks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Inaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 431, pp.365. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20041085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the behavior of upwind schemes in the low Mach number limit: II. Godunov type schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Murrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 33 (4), pp.655-675. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2003.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the significance of the geometric conservation law for flow computations on moving meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Farhat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 190 (11-12), pp.1467-1482. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0045-7825(00)00173-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the behaviour of upwind schemes in the low Mach number limit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viozat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 28 (1), pp.63-86. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0045-7930(98)00017-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A second order defect correction scheme for unsteady problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 25 (1), pp.9-27. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0045-7930(95)00027-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Godunov type method on non-structured meshes for three-dimensional moving boundary problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Nkonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 113 (1-2), pp.183-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of spectral methods for stiff problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Peyret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 66 (1), pp.17-43. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0045-7825(88)90058-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for the determination of the global solar radiation from meteorological satellites data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Monget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Regas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 37 (1), pp.31-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of droplet dispersion to emission and ambient air properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerlyns Martinez-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Murrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2021 - 34ème Congrès Français sur les Aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control strategy for the combustion optimization for waste-to-energy incineration plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Falconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Capitaneanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.13167-13172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulations of hydraulic jumps with the shear shallow water model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argiris I Delis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Trends in Applied Mathematics and Mechanics 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation mathématique de l'entrée de l'Homme moderne en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Degioanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Nkonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Condemi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution 2018 "Défi Infiniti"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast waves and incompressible models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on numerical and physical modelling in multiphase flows: a cross-fertilisation approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Grad-Shafranov equilibrium solvers and grid generation to study plasma confinement properties in nuclear fusion devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Loseille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Loyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coupled Problems 2017 - VII International Conference on Coupled Problems in Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Rhodes, Greece. pp.190103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Volume for Fusion Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Estibals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afeintou Sangam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jorek Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Matthias Hoelzl, Apr 2016, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shock capturing computations with stabilized Powell-Sabin elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Giorgiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Nkonga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS Congress 2016 VII European Congress on Computational Methods in Applied Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Crete, Greece. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and numerical simulation of the bi-temperature Euler equations in toroidal geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Estibals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sangam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMAI 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Les Karelis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel K-H turbulence as a test case for plasma edge fluid modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clothilde Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Paredes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schwander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Fusion Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de type fluide volumes / éléments finis pour la simulation du plasma de bord des tokamaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Nkonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Pasquetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CANUM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Superbesse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of explicit and implicit time advancing in the simulation of a 2D Sediment transport problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bilanceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Elmahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Vittoria Salvetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FVCA6 : Finite Volume for Complex Applications VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Prague, Czech Republic. pp.125-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00575109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-phase disk simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Inaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A-2005: Semaine de l'Astrophysique Francaise, meeting held in Strasbourg, France, June 27 - July 1, 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.767</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesh partitioning for parallel computational fluid dynamics applications on a grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Mesri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Digonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FVCA'05 - International Symposium on Finite Volumes for Complex Applications IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Marrakech, Morocco. pp.631--642</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite solar meteorology: operational use of the Meteosat system to compute solar irradiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Monget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARSeL/ESA Symposium on European Remote Sensing Opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1985, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of the Mediterranean Sea from space: some techniques and their applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Demarcq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NATO Research Workshop “Atmospheric and Oceanic Circulation in the Mediterranean Sea”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1983, La Spezia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesh generation for fusion applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Lakhlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Loyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ratnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sonnendrücker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPP Ringberg Theory Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Volume Approximation of MHD Equations with Euler Potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Estibals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afeintou Sangam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII Spanich-French School, Jacques Louis Lions about Numerical Simulations in Physics and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Gijon, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical models for fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Crouseilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Nkonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sonnendrücker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société Mathématique de France, 39-40, xii-326 p., 2013, Panoramas et synthèses, 978-2-85629-776-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue: Computational Plasma Physics of the journal of Computational Physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Koren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebert Ute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas I. Gombosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keppens Rony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barry Koren and Ute Ebert and Tamas Gombosi and Herve Guillard and Rony Keppens and Dana Knoll. Elsevier, 231, pp.717-1080, 2012, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar radiation data from satellite images. Solar Energy R&D in the European Communities, series F: Solar Radiation Data, vol. 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Grüter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Möser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Monget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Palz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Reidel Publishing, pp.100, 1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Behaviour of Upwind Schemes in the Low Mach Number Limit: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Nkonga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémi Abgrall and Chi-Wang Shu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume 18, Elsevier, 2017, 9780444639103. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.hna.2016.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tokamesh : A software for mesh generation in Tokamaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Lakhlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Loseille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Loyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Nkonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9230, CASTOR. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stabilized Powell-Sabin finite-element method for the 2D Euler equations in supersonic regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Giorgiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Nkonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INRIA Sophia Antipolis - Méditerranée. 2017, pp.1-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-temperature Euler Equations Modeling for Fusion Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Estibals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afeintou Sangam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9026, INRIA Sophia-Antipolis, France. 2017, pp.74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulations of hydraulic jumps with the Shear Shallow Water model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argiris I Delis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yih-Chin Tai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9127, INRIA Sophia Antipolis - Méditerranée; UCA, Inria. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mathematical theory of reduced MHD models for fusion plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8715, INRIA. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapped Fourier Methods for stiff problems in toroidal geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8566, INRIA. 2014, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearised implicit time-advancing applied to sediment transport simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bilanceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Elmahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Vittoria Salvetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7492, INRIA. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00547550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the behavior of upwind schemes in the low Mach number limit. IV : P0 Approximation on triangular and tetrahedral cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6898, INRIA. 2009, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00374925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shock Structure in a Two-phase Isothermal Euler Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6274, INRIA. 2007, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00168787v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An automatic mesh coarsening technique for three dimensional anisotropic meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Mesri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6344, INRIA. 2007, pp.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00186037v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A HLLC Riemann solver to compute shallow water equations with topography and friction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Wahidi Wahidi Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Goudjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Desideri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-6381, INRIA. 2007, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00193944v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Roe finite-volume scheme for 1D shallow water flows : wetting and drying simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Wahidi Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Goudjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Goudjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Desideri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-6046, INRIA. 2006, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00095492v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seven-equation, two-phase flow three-dimensional calculations using a Mixed-Element-Volume method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen F. Wornom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Koobus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Murrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dervieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5560, INRIA. 2006, pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of a jet in crossflow. Application to GRID computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Camarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Vittoria Salvetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Koobus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dervieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5638, INRIA. 2006, pp.80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of upwind scheme in the low Mach number limit : III. Preconditioned dissipation for a five equation two phase model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Murrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-5342, INRIA. 2004, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A five equation reduced Model for compressible two phase flow problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Murrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-4778, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Behavior of Upwind Schemes in the Low Mach Number Limit: II. Godunov Type Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Murrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-4189, INRIA. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence of Algebraic Multigrid Based on Smoothed Aggregation II: Extension to a Petrov-Galerkin Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Vanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ales Janka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-3683, INRIA. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the Dissipation Equation in Supersonic Turbulent Mixing Layers with High Density Gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guézengar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dussauge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-3761, INRIA. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Behavior of Upwind Schemes in the Low Mach Number Limit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viozat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-3160, INRIA. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulations of compressible mixing layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Lumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2217, INRIA. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de maillages triangulaires déformables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-2272, INRIA. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Second Order Defect Correction Scheme for Unsteady Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-2447, INRIA. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodes numeriques pour la combustion supersonique : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Desideri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-2002, INRIA. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Godunov type method on non-structured meshes for three-dimensional moving boundary problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Nkonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1883, INRIA. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence analysis of a multi-level relaxation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1884, INRIA. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Node-nested multi-grid method with Delaunay coarsening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1898, INRIA. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicit calculation of reactive flows with an upwind finite element hydrodynamical code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Habbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dervieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Larrouturou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-0690, INRIA. 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00075863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude numérique des instabilités cellulaires d'un front de flamme par une méthode pseudo-spectrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Larrouturou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Maman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-0721, INRIA. 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00075831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of spectral methods for the numerical solution of stiff problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Peyret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-0553, INRIA. 1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00076001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'influence de la paramétrisation des processus turbulents sur la prévision des couches marines superficielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Océan, Atmosphère. Université de la Méditerranée - Aix-Marseille II, 1984. Français. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00955669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId246"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Herve Guillard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the behavior of two C1 finite elements versus anisotropic diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Faugeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Nkonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Rapetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fld.70009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703358v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of acoustic streaming in standing waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.I. Delis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mandikas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 152, pp.199-220. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.camwa.2023.10.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling finite elements of class C1 on composite curved meshes for second order elliptic problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashish Bhole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Nkonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Rapetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fld.5241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The JOREK non-linear extended MHD code and applications to large-scale instabilities and their control in magnetically confined fusion plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Hoelzl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Huijsmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Pamela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Bécoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61 (6), pp.065001. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/abf99f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Distancing: The Sensitivity of Numerical Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerlyns Martinez-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special theme: Pandemic Modelling and Simulation, 2021 (124)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivation and numerical approximation of two-temperature Euler plasma model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afeintou Sangam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Estibals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 444, pp.48. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2021.110565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stabilized Powell–Sabin finite-element method for the 2D Euler equations in supersonic regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Giorgiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Nkonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 340, pp.216-235. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2018.05.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulations of hydraulic jumps with the Shear Shallow Water model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argiris I Delis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yih-Chin Tai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMAI Journal of Computational Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, pp.319-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Powell-Sabin finite element scheme for partial differential equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Giorgiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Nkonga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 53, pp.64-76. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201653005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multislope MUSCL method for general unstructured meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Le Touze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Murrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.44. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2014.12.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939475v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Kelvin-Helmholtz instability in edge plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bilanceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ghendrih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Giorgiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Joint Varenna-Lausanne International Workshop 2014, 561, pp.012009. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/561/1/012009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit time advancing combined with two finite-volume methods in the simulation of morphodynamic flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bilanceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Beux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Elmahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Vittoria Salvetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 99, pp.153-169. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2013.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des mathématiciens à la rescousse des lagunes méditerranéennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Vittoria Salvetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accromath</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, été-automne 2013, 8 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divertor imbalance and divertor density regimes for ballooned cross-field turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ghendrih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Auphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bensiali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bilanceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 438, pp.S368-S371. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2013.01.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divergence-free MHD simulations with the HERACLES code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeaniffer Vides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Audit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Nkonga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43, pp.180-194. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201343012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic coarsening of three dimensional anisotropic unstructured meshes for multigrid applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Mesri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coupez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematics and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 218 (21), p. 10500-10509. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amc.2012.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearized implicit time advancing and defect correction applied to sediment transport simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bilanceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Elmahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Vittoria Salvetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63, pp.82-104. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2012.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel expansion of density bursts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bufferand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Ciraolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ghendrih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 415 (1), pp.S613-S616. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2010.10.086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite volume method in curvilinear coordinates for hyperbolic conservation laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fajraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32, pp.163-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the behavior of upwind schemes in the low Mach number limit. IV: \P0\ approximation on triangular and tetrahedral cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 38 (10), pp.1969-1972. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2009.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of upwind scheme in the low Mach number limit: III. Preconditioned dissipation for a five equation two phase model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Murrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37 (10), pp.1209-1224. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2006.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of an algebraic Petrov-Galerkin smoothed aggregation multigrid method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleš Janka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Vaněk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Numerical Mathematics: an IMACS journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 58 (12), pp.1861-1874. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apnum.2007.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A five equation reduced model for compressible two phase flow problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Murrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 202 (2), pp.664 - 698. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2004.07.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-phase code for protoplanetary disks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Inaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 431, pp.365. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20041085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the behavior of upwind schemes in the low Mach number limit: II. Godunov type schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Murrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 33 (4), pp.655-675. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2003.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the significance of the geometric conservation law for flow computations on moving meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Farhat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 190 (11-12), pp.1467-1482. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0045-7825(00)00173-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the behaviour of upwind schemes in the low Mach number limit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viozat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 28 (1), pp.63-86. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0045-7930(98)00017-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A second order defect correction scheme for unsteady problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 25 (1), pp.9-27. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0045-7930(95)00027-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Godunov type method on non-structured meshes for three-dimensional moving boundary problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Nkonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 113 (1-2), pp.183-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of spectral methods for stiff problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Peyret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 66 (1), pp.17-43. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0045-7825(88)90058-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for the determination of the global solar radiation from meteorological satellites data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Monget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Regas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 37 (1), pp.31-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of droplet dispersion to emission and ambient air properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerlyns Martinez-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Murrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2021 - 34ème Congrès Français sur les Aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control strategy for the combustion optimization for waste-to-energy incineration plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Falconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Capitaneanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.13167-13172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast waves and incompressible models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on numerical and physical modelling in multiphase flows: a cross-fertilisation approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation mathématique de l'entrée de l'Homme moderne en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Degioanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Nkonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Condemi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution 2018 "Défi Infiniti"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulations of hydraulic jumps with the shear shallow water model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argiris I Delis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Trends in Applied Mathematics and Mechanics 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Grad-Shafranov equilibrium solvers and grid generation to study plasma confinement properties in nuclear fusion devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Loseille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Loyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coupled Problems 2017 - VII International Conference on Coupled Problems in Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Rhodes, Greece. pp.190103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Volume for Fusion Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Estibals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afeintou Sangam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jorek Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Matthias Hoelzl, Apr 2016, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shock capturing computations with stabilized Powell-Sabin elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Giorgiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Nkonga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS Congress 2016 VII European Congress on Computational Methods in Applied Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Crete, Greece. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and numerical simulation of the bi-temperature Euler equations in toroidal geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Estibals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sangam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMAI 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Les Karelis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel K-H turbulence as a test case for plasma edge fluid modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clothilde Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Paredes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schwander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Fusion Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de type fluide volumes / éléments finis pour la simulation du plasma de bord des tokamaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Nkonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Pasquetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CANUM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Superbesse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of explicit and implicit time advancing in the simulation of a 2D Sediment transport problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bilanceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Elmahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Vittoria Salvetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FVCA6 : Finite Volume for Complex Applications VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Prague, Czech Republic. pp.125-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00575109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-phase disk simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Inaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A-2005: Semaine de l'Astrophysique Francaise, meeting held in Strasbourg, France, June 27 - July 1, 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.767</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesh partitioning for parallel computational fluid dynamics applications on a grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Mesri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Digonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FVCA'05 - International Symposium on Finite Volumes for Complex Applications IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Marrakech, Morocco. pp.631--642</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite solar meteorology: operational use of the Meteosat system to compute solar irradiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Monget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARSeL/ESA Symposium on European Remote Sensing Opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1985, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of the Mediterranean Sea from space: some techniques and their applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Demarcq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NATO Research Workshop “Atmospheric and Oceanic Circulation in the Mediterranean Sea”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1983, La Spezia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesh generation for fusion applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Lakhlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Loyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ratnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sonnendrücker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPP Ringberg Theory Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Volume Approximation of MHD Equations with Euler Potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Estibals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afeintou Sangam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII Spanich-French School, Jacques Louis Lions about Numerical Simulations in Physics and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Gijon, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical models for fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Crouseilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Nkonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sonnendrücker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société Mathématique de France, 39-40, xii-326 p., 2013, Panoramas et synthèses, 978-2-85629-776-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue: Computational Plasma Physics of the journal of Computational Physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Koren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebert Ute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas I. Gombosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keppens Rony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barry Koren and Ute Ebert and Tamas Gombosi and Herve Guillard and Rony Keppens and Dana Knoll. Elsevier, 231, pp.717-1080, 2012, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar radiation data from satellite images. Solar Energy R&D in the European Communities, series F: Solar Radiation Data, vol. 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Grüter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Möser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Monget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Palz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Reidel Publishing, pp.100, 1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Behaviour of Upwind Schemes in the Low Mach Number Limit: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Nkonga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémi Abgrall and Chi-Wang Shu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume 18, Elsevier, 2017, 9780444639103. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.hna.2016.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tokamesh : A software for mesh generation in Tokamaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Lakhlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Loseille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Loyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Nkonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9230, CASTOR. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stabilized Powell-Sabin finite-element method for the 2D Euler equations in supersonic regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Giorgiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Nkonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INRIA Sophia Antipolis - Méditerranée. 2017, pp.1-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-temperature Euler Equations Modeling for Fusion Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Estibals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afeintou Sangam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9026, INRIA Sophia-Antipolis, France. 2017, pp.74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulations of hydraulic jumps with the Shear Shallow Water model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argiris I Delis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yih-Chin Tai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9127, INRIA Sophia Antipolis - Méditerranée; UCA, Inria. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mathematical theory of reduced MHD models for fusion plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8715, INRIA. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapped Fourier Methods for stiff problems in toroidal geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8566, INRIA. 2014, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearised implicit time-advancing applied to sediment transport simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bilanceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Elmahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Vittoria Salvetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7492, INRIA. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00547550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the behavior of upwind schemes in the low Mach number limit. IV : P0 Approximation on triangular and tetrahedral cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6898, INRIA. 2009, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00374925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shock Structure in a Two-phase Isothermal Euler Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6274, INRIA. 2007, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00168787v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An automatic mesh coarsening technique for three dimensional anisotropic meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Mesri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6344, INRIA. 2007, pp.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00186037v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A HLLC Riemann solver to compute shallow water equations with topography and friction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Wahidi Wahidi Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Goudjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Desideri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-6381, INRIA. 2007, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00193944v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Roe finite-volume scheme for 1D shallow water flows : wetting and drying simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Wahidi Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Goudjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Goudjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Desideri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-6046, INRIA. 2006, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00095492v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seven-equation, two-phase flow three-dimensional calculations using a Mixed-Element-Volume method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen F. Wornom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Koobus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Murrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dervieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5560, INRIA. 2006, pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of a jet in crossflow. Application to GRID computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Camarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Vittoria Salvetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Koobus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dervieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5638, INRIA. 2006, pp.80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of upwind scheme in the low Mach number limit : III. Preconditioned dissipation for a five equation two phase model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Murrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-5342, INRIA. 2004, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A five equation reduced Model for compressible two phase flow problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Murrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-4778, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Behavior of Upwind Schemes in the Low Mach Number Limit: II. Godunov Type Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Murrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-4189, INRIA. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence of Algebraic Multigrid Based on Smoothed Aggregation II: Extension to a Petrov-Galerkin Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Vanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ales Janka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-3683, INRIA. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the Dissipation Equation in Supersonic Turbulent Mixing Layers with High Density Gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guézengar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dussauge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-3761, INRIA. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Behavior of Upwind Schemes in the Low Mach Number Limit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viozat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-3160, INRIA. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulations of compressible mixing layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Lumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2217, INRIA. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de maillages triangulaires déformables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-2272, INRIA. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Second Order Defect Correction Scheme for Unsteady Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-2447, INRIA. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodes numeriques pour la combustion supersonique : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Desideri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-2002, INRIA. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Godunov type method on non-structured meshes for three-dimensional moving boundary problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Nkonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1883, INRIA. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence analysis of a multi-level relaxation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1884, INRIA. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Node-nested multi-grid method with Delaunay coarsening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1898, INRIA. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicit calculation of reactive flows with an upwind finite element hydrodynamical code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Habbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dervieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Larrouturou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-0690, INRIA. 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00075863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude numérique des instabilités cellulaires d'un front de flamme par une méthode pseudo-spectrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Larrouturou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Maman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-0721, INRIA. 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00075831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of spectral methods for the numerical solution of stiff problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Peyret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-0553, INRIA. 1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00076001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'influence de la paramétrisation des processus turbulents sur la prévision des couches marines superficielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Océan, Atmosphère. Université de la Méditerranée - Aix-Marseille II, 1984. Français. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00955669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId246"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04703358v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Faugeras" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Nkonga" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rapetti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.70009" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04281580v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Delis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mandikas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guillard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2023.10.027" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913143v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Bhole" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.5241" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03352509v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Hoelzl" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Huijsmans" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Pamela" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina B&#233;coulet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nardon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/abf99f" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03041624v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Henry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerlyns Martinez-Rodriguez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bossy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rutard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03543365v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afeintou Sangam" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Estibals" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110565" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01865708v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Giorgiani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Serre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.05.032" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01946806v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argiris I Delis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yih-Chin Tai" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377903v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201653005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00939475v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Le Touze" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Murrone" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guillard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2014.12.032" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100365v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Guillard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bilanceri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Colin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ghendrih" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Giorgiani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/561/1/012009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00871717v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bilanceri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Beux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Elmahi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vittoria Salvetti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2013.07.002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXNDHFSP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873946v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920748v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Auphan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bensiali" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bodi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.01.070" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNHD3LN4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061303v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeaniffer Vides" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Audit" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201343012" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-00713134v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mesri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coupez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2012.04.014" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00871716v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2012.04.009" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZNJQG2C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848522v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chiavassa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bufferand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Ciraolo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.10.086" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5VWJ3MK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00914822v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonnement" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Marie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fajraoui" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mouton" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00871718v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2009.06.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-412WKJRK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00871720v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2006.12.010" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3M1KGR48-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00871721v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ale&#353; Janka" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Van&#283;k" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apnum.2007.11.008" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9P8RT864-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00871724v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2004.07.019" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVC0M8DT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017327v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barge" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Inaba" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Daniel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20041085" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00871719v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2003.07.001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TC1S4TP7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00871722v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Farhat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(00)00173-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BQF2GD7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00871725v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Viozat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7930(98)00017-6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L6FHPWMV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00871723v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Martin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0045-7930(95)00027-5" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DMJS4C1H-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00918070v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870010v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Peyret" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0045-7825(88)90058-8" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KHXH0M8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464051v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cano" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Monget" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Albuisson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Regas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03469351v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536995v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Falconi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Capitaneanu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Raissi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01946961v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01959157v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Degioanni" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Condemi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01949646v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01644328v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Loseille" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Loyer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01397086v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Estibals" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377909v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252815v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Estibals" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sangam" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931693v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bigot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Colin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paredes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schwander" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870143v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pasquetti" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00575109v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Vittoria Salvetti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015303v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01466955v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Digonnet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00467947v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Wald" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464358v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Demarcq" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01950388v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Lakhlili" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ratnani" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sonnendr&#252;cker" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01397100v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514920v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crouseilles" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870451v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Koren" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebert Ute" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamas I. Gombosi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keppens Rony" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464366v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gr&#252;ter" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. M&#246;ser" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Palz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01534938v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Nkonga" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.hna.2016.09.002" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01948060v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01638140v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01461679v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01647019v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01145009v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023050v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547550v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00374925v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00168787v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186037v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00193944v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Wahidi Wahidi Bello" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Goudjo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Antoine Desideri" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00095492v3" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Wahidi Bello" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Goudjo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070446v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen F. Wornom" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Koobus" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dervieux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070369v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Camarri" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mariotti" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070659v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071808v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072433v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072986v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Vanek" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ales Janka" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072901v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gu&#233;zengar" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dussauge" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073529v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074453v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilo Lumpp" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074399v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Duval" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074228v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Martin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074670v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074789v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074788v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074773v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075863v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Habbal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Larrouturou" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075831v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Maman" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076001v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00955669v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04703358v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Faugeras" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Nkonga" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rapetti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.70009" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04281580v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Delis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mandikas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guillard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2023.10.027" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913143v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Bhole" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.5241" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03352509v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Hoelzl" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Huijsmans" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Pamela" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina B&#233;coulet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nardon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/abf99f" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03041624v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Henry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerlyns Martinez-Rodriguez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bossy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rutard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03543365v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afeintou Sangam" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Estibals" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110565" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01865708v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Giorgiani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Serre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.05.032" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01946806v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argiris I Delis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yih-Chin Tai" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377903v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201653005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00939475v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Le Touze" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Murrone" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guillard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2014.12.032" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100365v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Guillard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bilanceri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Colin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ghendrih" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Giorgiani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/561/1/012009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00871717v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bilanceri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Beux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Elmahi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vittoria Salvetti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2013.07.002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXNDHFSP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873946v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920748v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Auphan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bensiali" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bodi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.01.070" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNHD3LN4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061303v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeaniffer Vides" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Audit" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201343012" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-00713134v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mesri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coupez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2012.04.014" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00871716v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2012.04.009" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZNJQG2C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848522v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chiavassa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bufferand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Ciraolo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.10.086" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5VWJ3MK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00914822v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonnement" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Marie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fajraoui" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mouton" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00871718v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2009.06.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-412WKJRK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00871720v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2006.12.010" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3M1KGR48-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00871721v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ale&#353; Janka" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Van&#283;k" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apnum.2007.11.008" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9P8RT864-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00871724v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2004.07.019" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVC0M8DT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017327v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barge" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Inaba" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Daniel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20041085" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00871719v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2003.07.001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TC1S4TP7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00871722v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Farhat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(00)00173-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BQF2GD7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00871725v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Viozat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7930(98)00017-6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L6FHPWMV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00871723v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Martin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0045-7930(95)00027-5" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DMJS4C1H-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00918070v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870010v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Peyret" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0045-7825(88)90058-8" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KHXH0M8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464051v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cano" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Monget" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Albuisson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Regas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03469351v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536995v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Falconi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Capitaneanu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Raissi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01949646v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01959157v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Degioanni" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Condemi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01946961v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01644328v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Loseille" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Loyer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01397086v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Estibals" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377909v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252815v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Estibals" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sangam" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931693v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bigot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Colin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paredes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schwander" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870143v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pasquetti" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00575109v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Vittoria Salvetti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015303v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01466955v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Digonnet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00467947v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Wald" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464358v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Demarcq" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01950388v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Lakhlili" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ratnani" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sonnendr&#252;cker" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01397100v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514920v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crouseilles" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870451v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Koren" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebert Ute" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamas I. Gombosi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keppens Rony" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464366v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gr&#252;ter" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. M&#246;ser" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Palz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01534938v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Nkonga" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.hna.2016.09.002" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01948060v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01638140v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01461679v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01647019v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01145009v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023050v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547550v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00374925v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00168787v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186037v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00193944v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Wahidi Wahidi Bello" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Goudjo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Antoine Desideri" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00095492v3" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Wahidi Bello" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Goudjo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070446v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen F. Wornom" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Koobus" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dervieux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070369v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Camarri" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mariotti" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070659v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071808v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072433v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072986v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Vanek" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ales Janka" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072901v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gu&#233;zengar" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dussauge" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073529v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074453v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilo Lumpp" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074399v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Duval" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074228v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Martin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074670v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074789v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074788v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074773v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075863v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Habbal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Larrouturou" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075831v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Maman" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076001v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00955669v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>