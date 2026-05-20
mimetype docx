--- v1 (2026-04-23)
+++ v2 (2026-05-20)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Herve Guillard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the behavior of two C1 finite elements versus anisotropic diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Faugeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Nkonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Rapetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fld.70009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703358v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of acoustic streaming in standing waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.I. Delis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mandikas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 152, pp.199-220. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.camwa.2023.10.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling finite elements of class C1 on composite curved meshes for second order elliptic problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashish Bhole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Nkonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Rapetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fld.5241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The JOREK non-linear extended MHD code and applications to large-scale instabilities and their control in magnetically confined fusion plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Hoelzl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Huijsmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Pamela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Bécoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61 (6), pp.065001. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/abf99f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Distancing: The Sensitivity of Numerical Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerlyns Martinez-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special theme: Pandemic Modelling and Simulation, 2021 (124)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivation and numerical approximation of two-temperature Euler plasma model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afeintou Sangam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Estibals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 444, pp.48. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2021.110565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stabilized Powell–Sabin finite-element method for the 2D Euler equations in supersonic regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Giorgiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Nkonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 340, pp.216-235. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2018.05.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulations of hydraulic jumps with the Shear Shallow Water model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argiris I Delis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yih-Chin Tai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMAI Journal of Computational Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, pp.319-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Powell-Sabin finite element scheme for partial differential equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Giorgiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Nkonga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 53, pp.64-76. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201653005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multislope MUSCL method for general unstructured meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Le Touze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Murrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.44. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2014.12.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939475v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Kelvin-Helmholtz instability in edge plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bilanceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ghendrih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Giorgiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Joint Varenna-Lausanne International Workshop 2014, 561, pp.012009. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/561/1/012009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit time advancing combined with two finite-volume methods in the simulation of morphodynamic flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bilanceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Beux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Elmahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Vittoria Salvetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 99, pp.153-169. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2013.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des mathématiciens à la rescousse des lagunes méditerranéennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Vittoria Salvetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accromath</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, été-automne 2013, 8 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divertor imbalance and divertor density regimes for ballooned cross-field turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ghendrih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Auphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bensiali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bilanceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 438, pp.S368-S371. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2013.01.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divergence-free MHD simulations with the HERACLES code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeaniffer Vides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Audit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Nkonga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43, pp.180-194. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201343012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic coarsening of three dimensional anisotropic unstructured meshes for multigrid applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Mesri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coupez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematics and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 218 (21), p. 10500-10509. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amc.2012.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearized implicit time advancing and defect correction applied to sediment transport simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bilanceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Elmahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Vittoria Salvetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63, pp.82-104. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2012.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel expansion of density bursts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bufferand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Ciraolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ghendrih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 415 (1), pp.S613-S616. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2010.10.086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite volume method in curvilinear coordinates for hyperbolic conservation laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fajraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32, pp.163-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the behavior of upwind schemes in the low Mach number limit. IV: \P0\ approximation on triangular and tetrahedral cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 38 (10), pp.1969-1972. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2009.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of upwind scheme in the low Mach number limit: III. Preconditioned dissipation for a five equation two phase model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Murrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37 (10), pp.1209-1224. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2006.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of an algebraic Petrov-Galerkin smoothed aggregation multigrid method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleš Janka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Vaněk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Numerical Mathematics: an IMACS journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 58 (12), pp.1861-1874. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apnum.2007.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A five equation reduced model for compressible two phase flow problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Murrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 202 (2), pp.664 - 698. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2004.07.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-phase code for protoplanetary disks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Inaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 431, pp.365. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20041085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the behavior of upwind schemes in the low Mach number limit: II. Godunov type schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Murrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 33 (4), pp.655-675. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2003.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the significance of the geometric conservation law for flow computations on moving meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Farhat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 190 (11-12), pp.1467-1482. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0045-7825(00)00173-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the behaviour of upwind schemes in the low Mach number limit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viozat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 28 (1), pp.63-86. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0045-7930(98)00017-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A second order defect correction scheme for unsteady problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 25 (1), pp.9-27. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0045-7930(95)00027-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Godunov type method on non-structured meshes for three-dimensional moving boundary problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Nkonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 113 (1-2), pp.183-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of spectral methods for stiff problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Peyret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 66 (1), pp.17-43. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0045-7825(88)90058-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for the determination of the global solar radiation from meteorological satellites data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Monget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Regas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 37 (1), pp.31-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of droplet dispersion to emission and ambient air properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerlyns Martinez-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Murrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2021 - 34ème Congrès Français sur les Aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control strategy for the combustion optimization for waste-to-energy incineration plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Falconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Capitaneanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.13167-13172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast waves and incompressible models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on numerical and physical modelling in multiphase flows: a cross-fertilisation approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation mathématique de l'entrée de l'Homme moderne en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Degioanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Nkonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Condemi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution 2018 "Défi Infiniti"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulations of hydraulic jumps with the shear shallow water model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argiris I Delis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Trends in Applied Mathematics and Mechanics 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Grad-Shafranov equilibrium solvers and grid generation to study plasma confinement properties in nuclear fusion devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Loseille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Loyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coupled Problems 2017 - VII International Conference on Coupled Problems in Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Rhodes, Greece. pp.190103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Volume for Fusion Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Estibals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afeintou Sangam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jorek Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Matthias Hoelzl, Apr 2016, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shock capturing computations with stabilized Powell-Sabin elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Giorgiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Nkonga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS Congress 2016 VII European Congress on Computational Methods in Applied Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Crete, Greece. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and numerical simulation of the bi-temperature Euler equations in toroidal geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Estibals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sangam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMAI 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Les Karelis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel K-H turbulence as a test case for plasma edge fluid modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clothilde Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Paredes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schwander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Fusion Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de type fluide volumes / éléments finis pour la simulation du plasma de bord des tokamaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Nkonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Pasquetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CANUM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Superbesse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of explicit and implicit time advancing in the simulation of a 2D Sediment transport problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bilanceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Elmahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Vittoria Salvetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FVCA6 : Finite Volume for Complex Applications VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Prague, Czech Republic. pp.125-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00575109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-phase disk simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Inaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A-2005: Semaine de l'Astrophysique Francaise, meeting held in Strasbourg, France, June 27 - July 1, 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.767</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesh partitioning for parallel computational fluid dynamics applications on a grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Mesri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Digonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FVCA'05 - International Symposium on Finite Volumes for Complex Applications IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Marrakech, Morocco. pp.631--642</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite solar meteorology: operational use of the Meteosat system to compute solar irradiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Monget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARSeL/ESA Symposium on European Remote Sensing Opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1985, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of the Mediterranean Sea from space: some techniques and their applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Demarcq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NATO Research Workshop “Atmospheric and Oceanic Circulation in the Mediterranean Sea”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1983, La Spezia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesh generation for fusion applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Lakhlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Loyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ratnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sonnendrücker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPP Ringberg Theory Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Volume Approximation of MHD Equations with Euler Potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Estibals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afeintou Sangam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII Spanich-French School, Jacques Louis Lions about Numerical Simulations in Physics and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Gijon, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical models for fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Crouseilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Nkonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sonnendrücker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société Mathématique de France, 39-40, xii-326 p., 2013, Panoramas et synthèses, 978-2-85629-776-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue: Computational Plasma Physics of the journal of Computational Physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Koren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebert Ute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas I. Gombosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keppens Rony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barry Koren and Ute Ebert and Tamas Gombosi and Herve Guillard and Rony Keppens and Dana Knoll. Elsevier, 231, pp.717-1080, 2012, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar radiation data from satellite images. Solar Energy R&D in the European Communities, series F: Solar Radiation Data, vol. 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Grüter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Möser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Monget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Palz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Reidel Publishing, pp.100, 1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Behaviour of Upwind Schemes in the Low Mach Number Limit: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Nkonga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémi Abgrall and Chi-Wang Shu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume 18, Elsevier, 2017, 9780444639103. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.hna.2016.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tokamesh : A software for mesh generation in Tokamaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Lakhlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Loseille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Loyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Nkonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9230, CASTOR. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stabilized Powell-Sabin finite-element method for the 2D Euler equations in supersonic regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Giorgiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Nkonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INRIA Sophia Antipolis - Méditerranée. 2017, pp.1-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-temperature Euler Equations Modeling for Fusion Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Estibals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afeintou Sangam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9026, INRIA Sophia-Antipolis, France. 2017, pp.74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulations of hydraulic jumps with the Shear Shallow Water model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argiris I Delis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yih-Chin Tai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9127, INRIA Sophia Antipolis - Méditerranée; UCA, Inria. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mathematical theory of reduced MHD models for fusion plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8715, INRIA. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapped Fourier Methods for stiff problems in toroidal geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8566, INRIA. 2014, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearised implicit time-advancing applied to sediment transport simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bilanceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Elmahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Vittoria Salvetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7492, INRIA. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00547550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the behavior of upwind schemes in the low Mach number limit. IV : P0 Approximation on triangular and tetrahedral cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6898, INRIA. 2009, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00374925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shock Structure in a Two-phase Isothermal Euler Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6274, INRIA. 2007, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00168787v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An automatic mesh coarsening technique for three dimensional anisotropic meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Mesri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6344, INRIA. 2007, pp.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00186037v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A HLLC Riemann solver to compute shallow water equations with topography and friction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Wahidi Wahidi Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Goudjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Desideri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-6381, INRIA. 2007, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00193944v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Roe finite-volume scheme for 1D shallow water flows : wetting and drying simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Wahidi Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Goudjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Goudjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Desideri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-6046, INRIA. 2006, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00095492v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seven-equation, two-phase flow three-dimensional calculations using a Mixed-Element-Volume method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen F. Wornom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Koobus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Murrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dervieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5560, INRIA. 2006, pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of a jet in crossflow. Application to GRID computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Camarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Vittoria Salvetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Koobus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dervieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5638, INRIA. 2006, pp.80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of upwind scheme in the low Mach number limit : III. Preconditioned dissipation for a five equation two phase model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Murrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-5342, INRIA. 2004, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A five equation reduced Model for compressible two phase flow problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Murrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-4778, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Behavior of Upwind Schemes in the Low Mach Number Limit: II. Godunov Type Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Murrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-4189, INRIA. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence of Algebraic Multigrid Based on Smoothed Aggregation II: Extension to a Petrov-Galerkin Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Vanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ales Janka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-3683, INRIA. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the Dissipation Equation in Supersonic Turbulent Mixing Layers with High Density Gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guézengar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dussauge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-3761, INRIA. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Behavior of Upwind Schemes in the Low Mach Number Limit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viozat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-3160, INRIA. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulations of compressible mixing layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Lumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2217, INRIA. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de maillages triangulaires déformables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-2272, INRIA. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Second Order Defect Correction Scheme for Unsteady Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-2447, INRIA. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodes numeriques pour la combustion supersonique : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Desideri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-2002, INRIA. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Godunov type method on non-structured meshes for three-dimensional moving boundary problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Nkonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1883, INRIA. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence analysis of a multi-level relaxation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1884, INRIA. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Node-nested multi-grid method with Delaunay coarsening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1898, INRIA. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicit calculation of reactive flows with an upwind finite element hydrodynamical code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Habbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dervieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Larrouturou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-0690, INRIA. 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00075863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude numérique des instabilités cellulaires d'un front de flamme par une méthode pseudo-spectrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Larrouturou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Maman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-0721, INRIA. 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00075831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of spectral methods for the numerical solution of stiff problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Peyret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-0553, INRIA. 1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00076001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'influence de la paramétrisation des processus turbulents sur la prévision des couches marines superficielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Océan, Atmosphère. Université de la Méditerranée - Aix-Marseille II, 1984. Français. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00955669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId246"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Herve Guillard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the behavior of two C1 finite elements versus anisotropic diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Faugeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Nkonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Rapetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fld.70009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703358v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of acoustic streaming in standing waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.I. Delis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mandikas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 152, pp.199-220. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.camwa.2023.10.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling finite elements of class C1 on composite curved meshes for second order elliptic problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashish Bhole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Nkonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Rapetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fld.5241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The JOREK non-linear extended MHD code and applications to large-scale instabilities and their control in magnetically confined fusion plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Hoelzl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Huijsmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Pamela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Bécoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61 (6), pp.065001. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/abf99f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Distancing: The Sensitivity of Numerical Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerlyns Martinez-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special theme: Pandemic Modelling and Simulation, 2021 (124)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivation and numerical approximation of two-temperature Euler plasma model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afeintou Sangam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Estibals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 444, pp.48. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2021.110565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stabilized Powell–Sabin finite-element method for the 2D Euler equations in supersonic regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Giorgiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Nkonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 340, pp.216-235. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2018.05.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulations of hydraulic jumps with the Shear Shallow Water model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argiris I Delis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yih-Chin Tai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMAI Journal of Computational Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, pp.319-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Powell-Sabin finite element scheme for partial differential equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Giorgiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Nkonga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 53, pp.64-76. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201653005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multislope MUSCL method for general unstructured meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Le Touze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Murrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.44. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2014.12.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939475v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Kelvin-Helmholtz instability in edge plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bilanceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ghendrih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Giorgiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Joint Varenna-Lausanne International Workshop 2014, 561, pp.012009. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/561/1/012009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit time advancing combined with two finite-volume methods in the simulation of morphodynamic flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bilanceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Beux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Elmahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Vittoria Salvetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 99, pp.153-169. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2013.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des mathématiciens à la rescousse des lagunes méditerranéennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Vittoria Salvetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accromath</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, été-automne 2013, 8 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divertor imbalance and divertor density regimes for ballooned cross-field turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ghendrih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Auphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bensiali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bilanceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 438, pp.S368-S371. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2013.01.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divergence-free MHD simulations with the HERACLES code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeaniffer Vides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Audit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Nkonga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43, pp.180-194. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201343012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic coarsening of three dimensional anisotropic unstructured meshes for multigrid applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Mesri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coupez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematics and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 218 (21), p. 10500-10509. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amc.2012.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearized implicit time advancing and defect correction applied to sediment transport simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bilanceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Elmahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Vittoria Salvetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63, pp.82-104. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2012.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel expansion of density bursts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bufferand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Ciraolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ghendrih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 415 (1), pp.S613-S616. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2010.10.086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite volume method in curvilinear coordinates for hyperbolic conservation laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fajraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32, pp.163-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the behavior of upwind schemes in the low Mach number limit. IV: \P0\ approximation on triangular and tetrahedral cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 38 (10), pp.1969-1972. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2009.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of upwind scheme in the low Mach number limit: III. Preconditioned dissipation for a five equation two phase model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Murrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37 (10), pp.1209-1224. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2006.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of an algebraic Petrov-Galerkin smoothed aggregation multigrid method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleš Janka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Vaněk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Numerical Mathematics: an IMACS journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 58 (12), pp.1861-1874. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apnum.2007.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A five equation reduced model for compressible two phase flow problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Murrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 202 (2), pp.664 - 698. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2004.07.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-phase code for protoplanetary disks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Inaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 431, pp.365. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20041085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the behavior of upwind schemes in the low Mach number limit: II. Godunov type schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Murrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 33 (4), pp.655-675. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2003.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the significance of the geometric conservation law for flow computations on moving meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Farhat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 190 (11-12), pp.1467-1482. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0045-7825(00)00173-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the behaviour of upwind schemes in the low Mach number limit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viozat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 28 (1), pp.63-86. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0045-7930(98)00017-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A second order defect correction scheme for unsteady problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 25 (1), pp.9-27. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0045-7930(95)00027-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Godunov type method on non-structured meshes for three-dimensional moving boundary problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Nkonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 113 (1-2), pp.183-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of spectral methods for stiff problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Peyret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 66 (1), pp.17-43. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0045-7825(88)90058-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for the determination of the global solar radiation from meteorological satellites data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Monget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Regas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 37 (1), pp.31-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of droplet dispersion to emission and ambient air properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerlyns Martinez-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Murrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2021 - 34ème Congrès Français sur les Aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control strategy for the combustion optimization for waste-to-energy incineration plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Falconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Capitaneanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.13167-13172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation mathématique de l'entrée de l'Homme moderne en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Degioanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Nkonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Condemi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution 2018 "Défi Infiniti"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulations of hydraulic jumps with the shear shallow water model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argiris I Delis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Trends in Applied Mathematics and Mechanics 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast waves and incompressible models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on numerical and physical modelling in multiphase flows: a cross-fertilisation approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Grad-Shafranov equilibrium solvers and grid generation to study plasma confinement properties in nuclear fusion devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Loseille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Loyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coupled Problems 2017 - VII International Conference on Coupled Problems in Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Rhodes, Greece. pp.190103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Volume for Fusion Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Estibals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afeintou Sangam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jorek Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Matthias Hoelzl, Apr 2016, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shock capturing computations with stabilized Powell-Sabin elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Giorgiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Nkonga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS Congress 2016 VII European Congress on Computational Methods in Applied Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Crete, Greece. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and numerical simulation of the bi-temperature Euler equations in toroidal geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Estibals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sangam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMAI 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Les Karelis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel K-H turbulence as a test case for plasma edge fluid modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clothilde Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Paredes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schwander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Fusion Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de type fluide volumes / éléments finis pour la simulation du plasma de bord des tokamaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Nkonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Pasquetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CANUM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Superbesse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of explicit and implicit time advancing in the simulation of a 2D Sediment transport problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bilanceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Elmahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Vittoria Salvetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FVCA6 : Finite Volume for Complex Applications VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Prague, Czech Republic. pp.125-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00575109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-phase disk simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Inaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A-2005: Semaine de l'Astrophysique Francaise, meeting held in Strasbourg, France, June 27 - July 1, 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.767</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesh partitioning for parallel computational fluid dynamics applications on a grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Mesri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Digonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FVCA'05 - International Symposium on Finite Volumes for Complex Applications IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Marrakech, Morocco. pp.631--642</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite solar meteorology: operational use of the Meteosat system to compute solar irradiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Monget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARSeL/ESA Symposium on European Remote Sensing Opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1985, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of the Mediterranean Sea from space: some techniques and their applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Demarcq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NATO Research Workshop “Atmospheric and Oceanic Circulation in the Mediterranean Sea”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1983, La Spezia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesh generation for fusion applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Lakhlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Loyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ratnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sonnendrücker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPP Ringberg Theory Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Volume Approximation of MHD Equations with Euler Potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Estibals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afeintou Sangam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII Spanich-French School, Jacques Louis Lions about Numerical Simulations in Physics and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Gijon, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical models for fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Crouseilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Nkonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sonnendrücker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société Mathématique de France, 39-40, xii-326 p., 2013, Panoramas et synthèses, 978-2-85629-776-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue: Computational Plasma Physics of the journal of Computational Physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Koren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebert Ute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas I. Gombosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keppens Rony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barry Koren and Ute Ebert and Tamas Gombosi and Herve Guillard and Rony Keppens and Dana Knoll. Elsevier, 231, pp.717-1080, 2012, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar radiation data from satellite images. Solar Energy R&D in the European Communities, series F: Solar Radiation Data, vol. 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Grüter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Möser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Monget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Palz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Reidel Publishing, pp.100, 1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Behaviour of Upwind Schemes in the Low Mach Number Limit: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Nkonga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémi Abgrall and Chi-Wang Shu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume 18, Elsevier, 2017, 9780444639103. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.hna.2016.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tokamesh : A software for mesh generation in Tokamaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Lakhlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Loseille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Loyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Nkonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9230, CASTOR. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stabilized Powell-Sabin finite-element method for the 2D Euler equations in supersonic regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Giorgiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Nkonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INRIA Sophia Antipolis - Méditerranée. 2017, pp.1-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-temperature Euler Equations Modeling for Fusion Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Estibals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afeintou Sangam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9026, INRIA Sophia-Antipolis, France. 2017, pp.74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulations of hydraulic jumps with the Shear Shallow Water model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argiris I Delis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yih-Chin Tai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9127, INRIA Sophia Antipolis - Méditerranée; UCA, Inria. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mathematical theory of reduced MHD models for fusion plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8715, INRIA. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapped Fourier Methods for stiff problems in toroidal geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8566, INRIA. 2014, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearised implicit time-advancing applied to sediment transport simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bilanceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Elmahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Vittoria Salvetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7492, INRIA. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00547550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the behavior of upwind schemes in the low Mach number limit. IV : P0 Approximation on triangular and tetrahedral cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6898, INRIA. 2009, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00374925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shock Structure in a Two-phase Isothermal Euler Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6274, INRIA. 2007, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00168787v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A HLLC Riemann solver to compute shallow water equations with topography and friction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Wahidi Wahidi Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Goudjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Desideri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-6381, INRIA. 2007, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00193944v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An automatic mesh coarsening technique for three dimensional anisotropic meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Mesri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6344, INRIA. 2007, pp.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00186037v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Roe finite-volume scheme for 1D shallow water flows : wetting and drying simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Wahidi Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Goudjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Goudjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Desideri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-6046, INRIA. 2006, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00095492v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seven-equation, two-phase flow three-dimensional calculations using a Mixed-Element-Volume method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen F. Wornom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Koobus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Murrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dervieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5560, INRIA. 2006, pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of a jet in crossflow. Application to GRID computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Camarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Vittoria Salvetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Koobus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dervieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5638, INRIA. 2006, pp.80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of upwind scheme in the low Mach number limit : III. Preconditioned dissipation for a five equation two phase model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Murrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-5342, INRIA. 2004, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A five equation reduced Model for compressible two phase flow problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Murrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-4778, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Behavior of Upwind Schemes in the Low Mach Number Limit: II. Godunov Type Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Murrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-4189, INRIA. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence of Algebraic Multigrid Based on Smoothed Aggregation II: Extension to a Petrov-Galerkin Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Vanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ales Janka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-3683, INRIA. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the Dissipation Equation in Supersonic Turbulent Mixing Layers with High Density Gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guézengar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dussauge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-3761, INRIA. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Behavior of Upwind Schemes in the Low Mach Number Limit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viozat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-3160, INRIA. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulations of compressible mixing layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Lumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2217, INRIA. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de maillages triangulaires déformables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-2272, INRIA. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Second Order Defect Correction Scheme for Unsteady Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-2447, INRIA. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodes numeriques pour la combustion supersonique : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Antoine Desideri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-2002, INRIA. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Godunov type method on non-structured meshes for three-dimensional moving boundary problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Nkonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1883, INRIA. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence analysis of a multi-level relaxation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1884, INRIA. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Node-nested multi-grid method with Delaunay coarsening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1898, INRIA. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicit calculation of reactive flows with an upwind finite element hydrodynamical code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Habbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dervieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Larrouturou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-0690, INRIA. 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00075863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude numérique des instabilités cellulaires d'un front de flamme par une méthode pseudo-spectrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Larrouturou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Maman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-0721, INRIA. 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00075831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of spectral methods for the numerical solution of stiff problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Peyret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-0553, INRIA. 1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00076001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'influence de la paramétrisation des processus turbulents sur la prévision des couches marines superficielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Océan, Atmosphère. Université de la Méditerranée - Aix-Marseille II, 1984. Français. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00955669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId246"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04703358v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Faugeras" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Nkonga" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rapetti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.70009" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04281580v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Delis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mandikas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guillard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2023.10.027" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913143v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Bhole" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.5241" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03352509v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Hoelzl" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Huijsmans" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Pamela" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina B&#233;coulet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nardon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/abf99f" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03041624v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Henry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerlyns Martinez-Rodriguez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bossy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rutard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03543365v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afeintou Sangam" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Estibals" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110565" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01865708v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Giorgiani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Serre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.05.032" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01946806v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argiris I Delis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yih-Chin Tai" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377903v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201653005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00939475v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Le Touze" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Murrone" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guillard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2014.12.032" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100365v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Guillard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bilanceri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Colin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ghendrih" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Giorgiani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/561/1/012009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00871717v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bilanceri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Beux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Elmahi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vittoria Salvetti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2013.07.002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXNDHFSP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873946v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920748v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Auphan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bensiali" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bodi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.01.070" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNHD3LN4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061303v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeaniffer Vides" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Audit" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201343012" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-00713134v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mesri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coupez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2012.04.014" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00871716v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2012.04.009" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZNJQG2C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848522v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chiavassa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bufferand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Ciraolo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.10.086" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5VWJ3MK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00914822v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonnement" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Marie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fajraoui" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mouton" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00871718v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2009.06.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-412WKJRK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00871720v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2006.12.010" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3M1KGR48-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00871721v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ale&#353; Janka" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Van&#283;k" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apnum.2007.11.008" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9P8RT864-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00871724v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2004.07.019" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVC0M8DT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017327v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barge" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Inaba" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Daniel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20041085" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00871719v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2003.07.001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TC1S4TP7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00871722v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Farhat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(00)00173-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BQF2GD7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00871725v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Viozat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7930(98)00017-6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L6FHPWMV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00871723v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Martin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0045-7930(95)00027-5" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DMJS4C1H-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00918070v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870010v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Peyret" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0045-7825(88)90058-8" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KHXH0M8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464051v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cano" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Monget" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Albuisson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Regas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03469351v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536995v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Falconi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Capitaneanu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Raissi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01949646v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01959157v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Degioanni" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Condemi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01946961v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01644328v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Loseille" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Loyer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01397086v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Estibals" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377909v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252815v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Estibals" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sangam" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931693v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bigot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Colin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paredes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schwander" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870143v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pasquetti" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00575109v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Vittoria Salvetti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015303v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01466955v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Digonnet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00467947v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Wald" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464358v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Demarcq" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01950388v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Lakhlili" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ratnani" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sonnendr&#252;cker" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01397100v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514920v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crouseilles" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870451v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Koren" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebert Ute" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamas I. Gombosi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keppens Rony" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464366v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gr&#252;ter" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. M&#246;ser" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Palz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01534938v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Nkonga" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.hna.2016.09.002" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01948060v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01638140v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01461679v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01647019v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01145009v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023050v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547550v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00374925v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00168787v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186037v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00193944v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Wahidi Wahidi Bello" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Goudjo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Antoine Desideri" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00095492v3" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Wahidi Bello" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Goudjo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070446v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen F. Wornom" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Koobus" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dervieux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070369v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Camarri" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mariotti" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070659v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071808v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072433v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072986v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Vanek" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ales Janka" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072901v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gu&#233;zengar" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dussauge" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073529v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074453v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilo Lumpp" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074399v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Duval" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074228v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Martin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074670v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074789v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074788v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074773v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075863v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Habbal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Larrouturou" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075831v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Maman" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076001v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00955669v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04703358v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Faugeras" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Nkonga" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rapetti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.70009" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04281580v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Delis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mandikas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guillard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2023.10.027" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913143v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Bhole" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.5241" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03352509v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Hoelzl" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Huijsmans" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Pamela" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina B&#233;coulet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nardon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/abf99f" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03041624v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Henry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerlyns Martinez-Rodriguez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bossy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rutard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03543365v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afeintou Sangam" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Estibals" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110565" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01865708v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Giorgiani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Serre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.05.032" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01946806v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argiris I Delis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yih-Chin Tai" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377903v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201653005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00939475v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Le Touze" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Murrone" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guillard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2014.12.032" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100365v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Guillard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bilanceri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Colin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ghendrih" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Giorgiani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/561/1/012009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00871717v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bilanceri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Beux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Elmahi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vittoria Salvetti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2013.07.002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXNDHFSP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873946v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920748v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Auphan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bensiali" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bodi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.01.070" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNHD3LN4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061303v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeaniffer Vides" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Audit" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201343012" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-00713134v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mesri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coupez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2012.04.014" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00871716v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2012.04.009" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZNJQG2C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848522v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chiavassa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bufferand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Ciraolo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.10.086" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5VWJ3MK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00914822v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonnement" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Marie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fajraoui" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mouton" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00871718v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2009.06.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-412WKJRK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00871720v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2006.12.010" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3M1KGR48-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00871721v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ale&#353; Janka" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Van&#283;k" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apnum.2007.11.008" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9P8RT864-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00871724v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2004.07.019" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVC0M8DT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017327v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barge" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Inaba" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Daniel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20041085" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00871719v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2003.07.001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TC1S4TP7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00871722v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Farhat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(00)00173-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BQF2GD7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00871725v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Viozat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7930(98)00017-6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L6FHPWMV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00871723v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Martin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0045-7930(95)00027-5" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DMJS4C1H-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00918070v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870010v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Peyret" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0045-7825(88)90058-8" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KHXH0M8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464051v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cano" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Monget" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Albuisson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Regas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03469351v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536995v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Falconi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Capitaneanu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Raissi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01959157v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Degioanni" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Condemi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01946961v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01949646v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01644328v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Loseille" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Loyer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01397086v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Estibals" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377909v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252815v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Estibals" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sangam" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931693v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bigot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Colin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paredes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schwander" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870143v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pasquetti" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00575109v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Vittoria Salvetti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015303v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01466955v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Digonnet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00467947v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Wald" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464358v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Demarcq" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01950388v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Lakhlili" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ratnani" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sonnendr&#252;cker" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01397100v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514920v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crouseilles" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870451v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Koren" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebert Ute" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamas I. Gombosi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keppens Rony" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464366v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gr&#252;ter" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. M&#246;ser" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Palz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01534938v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Nkonga" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.hna.2016.09.002" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01948060v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01638140v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01461679v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01647019v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01145009v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023050v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547550v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00374925v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00168787v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00193944v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Wahidi Wahidi Bello" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Goudjo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Antoine Desideri" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186037v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00095492v3" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Wahidi Bello" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Goudjo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070446v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen F. Wornom" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Koobus" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dervieux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070369v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Camarri" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mariotti" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070659v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071808v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072433v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072986v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Vanek" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ales Janka" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072901v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gu&#233;zengar" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dussauge" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073529v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074453v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilo Lumpp" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074399v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Duval" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074228v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Martin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074670v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074789v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074788v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074773v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075863v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Habbal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Larrouturou" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075831v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Maman" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076001v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00955669v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>