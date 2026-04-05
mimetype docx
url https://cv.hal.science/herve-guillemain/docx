--- v0 (2026-03-07)
+++ v1 (2026-04-05)
@@ -100,183 +100,183 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le musée de la médecine idéal de la revue Histoire, médecine et santé</w:t>
+                <w:t xml:space="preserve">Faire l’histoire de la santé et de la médecine aujourd’hui : objets, enjeux et méthodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire, médecine et santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 28, pp.173-191. </w:t>
+              <w:t xml:space="preserve">, 2025, 28, pp.9-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/159r3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/159qy⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05404404v1</w:t>
+                <w:t xml:space="preserve">halshs-05404400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire l’histoire de la santé et de la médecine aujourd’hui : objets, enjeux et méthodes</w:t>
+                <w:t xml:space="preserve">Le musée de la médecine idéal de la revue Histoire, médecine et santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire, médecine et santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 28, pp.9-11. </w:t>
+              <w:t xml:space="preserve">, 2025, 28, pp.173-191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/159qy⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/159r3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05404400v1</w:t>
+                <w:t xml:space="preserve">halshs-05404404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la psychiatrie à la santé mentale : 200 ans d’histoire mouvementée</w:t>
               </w:r>
@@ -598,3054 +598,3054 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05404406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prescrire (1980-…), une revue au service de l’information fiable des médecins et des pharmaciens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+                <w:t xml:space="preserve">Pour une histoire des données médicales (xviie-xxie siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahema Hanafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire, médecine et santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22, pp.31-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hms.6062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05404397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prescrire (1980-…), une revue au service de l’information fiable des médecins et des pharmaciens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire, médecine et santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2022, 22, pp.191-202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/hms.6322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05404398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A democratic program for healing: The Raspail domestic medicine method in 1840s France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science in Context</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 33 (4), pp.385-403. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0269889721000132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05404394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Nahema Hanafi</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Sophie, Odile et les autres… Revisiter l’histoire de la schizophrénie depuis les archives patients »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PSN – Psychiatrie, Sciences humaines, Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (3), pp.25-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03477840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une histoire de la lobotomie du point de vue des patients et des archives hospitalières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du Comité pour l’histoire de l’Inserm </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03169427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’historien·ne passe-muraille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire, médecine et santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 22, pp.31-46. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/hms.6062⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 15, pp.143-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hms.2333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02948851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dictionnaire politique d’histoire de la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Maléfan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers du Comité pour l’histoire de l’Inserm </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2 (2)</w:t>
+              <w:t xml:space="preserve">DicoPolHis Dictionnaire Politique d'Histoire de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Sophie, Odile et les autres… Revisiter l’histoire de la schizophrénie depuis les archives patients »</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04325398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les effets secondaires de la technique. Patients et institutions psychiatriques au temps de l’électrochoc, de la psychochirurgie et des neuroleptiques retard (années 1940-1970)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSN – Psychiatrie, Sciences humaines, Neurosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 67 (1), pp.72-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhmc.671.0072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02882675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la schizophrénie était méridionale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Information Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 95 (10), pp.843-849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ipe.2019.2040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02355642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire, littérature et psychiatrie. Jean Starobinski (1920–2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 84 (3), pp.512-513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2019.05.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02355629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthode Coué, le triomphe de l'autosuggestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grands Dossiers Des Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02355651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une autre histoire des pratiques médicales alternatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire, médecine et santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 15, pp.143-151. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/hms.2333⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 14, pp.9-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hms.1656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Pascal Le Maléfan</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02355620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La guerre rend-elle fou ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Tison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DicoPolHis Dictionnaire Politique d'Histoire de la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">L'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les effets secondaires de la technique. Patients et institutions psychiatriques au temps de l’électrochoc, de la psychochirurgie et des neuroleptiques retard (années 1940-1970)</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01844900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonnes feuilles - schizophrènes au XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Prescrire International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Quand la schizophrénie était méridionale</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02355667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’interrogatoire du schizophrène, un procès thérapeutique au XXe siècle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Information Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/ipe.2019.2040⟩</w:t>
+              <w:t xml:space="preserve">Sociétés &amp; Représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43, pp.29-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sr.043.0029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Histoire, littérature et psychiatrie. Jean Starobinski (1920–2019)</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01844905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux sociaux de la médecine prédictive. L’exemple de l’émergence du diagnostic de la démence précoce et de la schizophrénie dans la première moitié du XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit, Santé et Société [Journal de médecine légale, droit médical, victimologie, dommage corporel. Série E]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3-4, pp.54-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dsso.043.0054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01844887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le retour aux sources. Points de vue sur l’histoire sociale de la psychiatrie et de la maladie mentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 84 (3), pp.512-513. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2019.05.001⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 82 (3), pp.527-535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2017.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01844904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards a Contemporary Historiography of Amateurs in Science (18th–20th C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grands Dossiers Des Sciences Humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Gesnerus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Olivier Faure</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des institutions privées d’histoire. Enquête sur les archives d’entreprises capitalistes dédiées à la gestion de la folie (France, 1930-1950)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santé mentale au Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 41 (2), pp.101-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1037958ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01846049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le soin en psychiatrie dans la France des années 1930</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire, médecine et santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 14, pp.9-28. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/hms.1656⟩</w:t>
+              <w:t xml:space="preserve">, 2015, Dossier thématique "Soins", 7, pp.77-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hms.804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Tison</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01846062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La psychose est-elle le fruit de l’Histoire ? À propos de la crise de septembre 1938 et de l’exode de mai-juin 1940</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Histoire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Guerres mondiales et conflits contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 257 (1), pp.37-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gmcc.257.0037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Bonnes feuilles - schizophrènes au XXe siècle</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01844870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cette médecine qu’on dit parallèle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prescrire International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01846087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Tison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociétés &amp; Représentations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/sr.043.0029⟩</w:t>
+              <w:t xml:space="preserve">Guerres mondiales et conflits contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 257 (1), pp.7-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gmcc.257.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les enjeux sociaux de la médecine prédictive. L’exemple de l’émergence du diagnostic de la démence précoce et de la schizophrénie dans la première moitié du XXe siècle</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01844869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I luoghi della memoria della psichiatria francese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit, Santé et Société [Journal de médecine légale, droit médical, victimologie, dommage corporel. Série E]</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rivista Sperimentale di Freniatria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le retour aux sources. Points de vue sur l’histoire sociale de la psychiatrie et de la maladie mentale</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01846116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auto-guérison et minimalisme thérapeutique dans la France des années 1920. Les pratiquants de la méthode Coué à travers leur correspondance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rac.020.0639⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01846106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Église et la médecine face à l’aliénation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde des Religions. Hors-série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01885744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petits arrangements avec la mort volontaire. Suicide, folie et refus de sépulture dans la première moitié du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01846121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le reste de l’Histoire. La croyance aux sorts dans l’hôpital psychiatrique du XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chrétiens et Sociétés XVIe - XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19, pp.175-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/chretienssocietes.3393⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01846117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un carnaval thérapeutique dans les années 1890</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Piper</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2, p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00659671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La part féminine de la méthode Coué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de l'Association des Amis de MBP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19, p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00659673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Psychanalyse et méthode Coué »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01885833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devenir médecin au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 116 (3), pp.109-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/abpo.501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00491863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La religion de l'asile (1830-1870)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 141 (3), pp.11-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rom.141.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00491861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre morale et droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Hors Série</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00422995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les explusions de sans-papiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00422988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extension du domaine de la psychanalyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00422997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mystique et hallucination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Henri Ey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00422987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le prêtre et l'aliéniste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 82 (3), pp.527-535. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2017.02.008⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 73 (1), pp.3-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2008.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Richard Nathalie</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00422998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fous en prisons ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...152 lines deleted...]
-                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Guignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie des idées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...1361 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00423000v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-00491861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direction spirituelle et cure d'âme dans l'Entre-deux-guerres</w:t>
               </w:r>
@@ -3694,174 +3694,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00423003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Médecine et religion au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 215 (2), pp.35-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lms.215.0035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00423006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les exorcistes de la fin du XIXe siècle à la fin des années 1930</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue historique et archéologique du Maine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.171-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00423001v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-00423006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4261,208 +4261,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01845963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Expériences de la folie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Tison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes, 327 p., 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.118614⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00811488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Du front à l'asile, 1914-1918</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 416 p., 2013, 978-2-36279-077-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01869775v1</w:t>
-              </w:r>
-[...95 lines deleted...]
-                <w:t xml:space="preserve">halshs-00811488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expériences de la possession et pratiques de l’exorcisme au XIXe siècle</w:t>
               </w:r>
@@ -5177,50 +5177,149 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02435995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Histoire de la psychologie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Serina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trochu Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">JF Marmion (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychologie une exploration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions sciences humaines, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02033523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Petite histoire de la psychologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5242,156 +5341,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie. une exploration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02355624v1</w:t>
-              </w:r>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">halshs-02033523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les faux-semblants de la déshospitalisation à la française (des années 1960 aux années 1980)</w:t>
               </w:r>
@@ -5578,195 +5578,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01844906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La clinique des délires de guerre (1870-1945)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Tison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marion Trévisi et Laurent Vissière (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le feu et la folie, L’irrationnel et la guerre de la fin du Moyen-Age à 1920</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.189-201, 2016, 978-2-7535-4894-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02275339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’aéroplane fantôme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">S. Tison et F. Lucbert, L’imaginaire de l’aviation pionnière, Contribution à l’histoire des représentations de la conquête aérienne (1903-1927), PUR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.211-219, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01846030v1</w:t>
-              </w:r>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">hal-02275339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notices &amp;quot;Fatigue des batailles&amp;quot;, &amp;quot;Vitalisme</w:t>
               </w:r>
@@ -5821,51 +5821,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Histoire en délires. Usages des écrits délirants dans la pratique historienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6345,178 +6345,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01846073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La fonction du « bon patient » dans l’institution psychiatrique (1910-1970)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expériences de la folie. Criminels, soldats, patients en psychiatrie, PUR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.241-250, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01846103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La démobilisation des fous dans les asiles de l'Ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expériences de la folie : criminels, soldats, patients en psychiatrie (XIXe-XXe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.221-230, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00811480v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-01846103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment l’hôpital psychiatrique est devenu un objet patrimonial. L’exemple des Pays de Loire (1980-2010)</w:t>
               </w:r>
@@ -6707,178 +6707,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01885837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Du religieux dans la thérapeutique laïque d'Emile Coué (1910-1926)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La foi dans le siècle : mélanges offerts à Brigitte Waché</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.157-166, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00494207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'expérience thérapeutique rurale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urbaphobie ou la détestation de la ville aux XIXe et XXe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bière, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00494208v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-00494207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'hôpital et ses religions</w:t>
               </w:r>
@@ -7248,350 +7248,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01846100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Madmen in prison ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01885777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Pourquoi la folie ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01885771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">« Madmen in prison ? »</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« The Racial Foundations of American Psychiatry »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2011</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01885774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Revenir de 14-18, expériences intimes et transformations institutionnelles »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Tison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01885766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Anthropologie politique de la psychanalyse »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01885785v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">halshs-01885766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Comment la psychothérapie est devenue un enjeu social »</w:t>
               </w:r>
@@ -7808,51 +7808,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404404v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillemain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159r3" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404400v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159qy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404426v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151835v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Arena" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.6706" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404391v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Morfee" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18253911-bja10067" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404406v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Grandbert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.7804" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404398v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.6322" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404394v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269889721000132" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404397v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahema Hanafi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.6062" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169427v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03477840v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02948851v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.2333" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325398v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Mal&#233;fan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Evrard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02882675v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.671.0072" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355642v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2019.2040" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355629v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2019.05.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FGWS6SD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355651v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355620v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faure" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.1656" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01844900v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tison" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355667v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01844905v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.043.0029" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01844887v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dsso.043.0054" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01844904v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2017.02.008" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTFPG3PR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795839v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Nathalie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846049v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037958ar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846087v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01844869v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.257.0007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01844870v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.257.0037" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846062v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.804" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KVM8D2LN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846116v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846106v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.020.0639" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846121v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846117v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chretienssocietes.3393" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885744v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659673v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659671v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885833v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491863v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.501" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422998v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2008.01.004" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDQZ4J32-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422988v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422997v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422987v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422995v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423000v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guignard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491861v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.141.0011" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423003v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423001v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423006v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.215.0035" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492466v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01844908v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794722v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Klein" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Thifault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885852v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01845963v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869775v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alma-editeur.fr/du_front_a_l_asile.html" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00811488v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.118614" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846086v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846083v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494209v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116208v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vivier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2080" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423004v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.guil.2006.01" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404417v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Guillemot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404443v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ferrari" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284330v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Serina" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Trochu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.marmi.2019.01.0007" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435995v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355624v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02033523v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trochu Thibaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01844892v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01844895v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01844906v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846030v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275339v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4109" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846026v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620036v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462719v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riveneuve.com/catalogue/experience-combattante-xixe-xxie-siecles-iv-lexperience-traumatique/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846065v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846061v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846068v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846057v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846073v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00811480v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846103v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/118728?lang=fr" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846119v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846120v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885837v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494208v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494207v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/122199?lang=fr" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422991v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/4747?lang=fr" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423005v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836704v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frigau Manning" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846052v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846100v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885771v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885777v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885774v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885785v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885766v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885845v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404400v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillemain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159qy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404404v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159r3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404426v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151835v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Arena" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.6706" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404391v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Morfee" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18253911-bja10067" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404406v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Grandbert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.7804" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404397v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahema Hanafi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.6062" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404398v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.6322" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404394v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269889721000132" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03477840v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169427v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02948851v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.2333" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325398v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Mal&#233;fan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Evrard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02882675v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.671.0072" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355642v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2019.2040" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355629v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2019.05.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FGWS6SD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355651v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355620v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faure" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.1656" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01844900v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tison" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355667v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01844905v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.043.0029" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01844887v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dsso.043.0054" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01844904v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2017.02.008" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTFPG3PR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795839v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Nathalie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846049v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037958ar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846062v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.804" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KVM8D2LN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01844870v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.257.0037" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846087v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01844869v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.257.0007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846116v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846106v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.020.0639" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885744v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846121v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846117v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chretienssocietes.3393" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659671v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659673v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885833v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491863v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.501" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491861v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.141.0011" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422995v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422988v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422997v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422987v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422998v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2008.01.004" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDQZ4J32-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423000v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guignard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423003v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423006v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.215.0035" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423001v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492466v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01844908v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794722v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Klein" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Thifault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885852v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01845963v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00811488v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.118614" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869775v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alma-editeur.fr/du_front_a_l_asile.html" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846086v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846083v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494209v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116208v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vivier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2080" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423004v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.guil.2006.01" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404417v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Guillemot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404443v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ferrari" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284330v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Serina" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Trochu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.marmi.2019.01.0007" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435995v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02033523v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trochu Thibaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355624v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01844892v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01844895v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01844906v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275339v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4109" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846030v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846026v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620036v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462719v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riveneuve.com/catalogue/experience-combattante-xixe-xxie-siecles-iv-lexperience-traumatique/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846065v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846061v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846068v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846057v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846073v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846103v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/118728?lang=fr" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00811480v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846119v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846120v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885837v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494207v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/122199?lang=fr" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494208v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422991v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/4747?lang=fr" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423005v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836704v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frigau Manning" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846052v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846100v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885777v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885771v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885774v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885766v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885785v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885845v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>