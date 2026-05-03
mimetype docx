--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -100,183 +100,183 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire l’histoire de la santé et de la médecine aujourd’hui : objets, enjeux et méthodes</w:t>
+                <w:t xml:space="preserve">Le musée de la médecine idéal de la revue Histoire, médecine et santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire, médecine et santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 28, pp.9-11. </w:t>
+              <w:t xml:space="preserve">, 2025, 28, pp.173-191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/159qy⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/159r3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05404400v1</w:t>
+                <w:t xml:space="preserve">halshs-05404404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le musée de la médecine idéal de la revue Histoire, médecine et santé</w:t>
+                <w:t xml:space="preserve">Faire l’histoire de la santé et de la médecine aujourd’hui : objets, enjeux et méthodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire, médecine et santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 28, pp.173-191. </w:t>
+              <w:t xml:space="preserve">, 2025, 28, pp.9-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/159r3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/159qy⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05404404v1</w:t>
+                <w:t xml:space="preserve">halshs-05404400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la psychiatrie à la santé mentale : 200 ans d’histoire mouvementée</w:t>
               </w:r>
@@ -598,412 +598,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05404406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une histoire des données médicales (xviie-xxie siècle)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nahema Hanafi</w:t>
+                <w:t xml:space="preserve">Prescrire (1980-…), une revue au service de l’information fiable des médecins et des pharmaciens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire, médecine et santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 22, pp.31-46. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 22, pp.191-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hms.6322⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05404398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/hms.6062⟩</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A democratic program for healing: The Raspail domestic medicine method in 1840s France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science in Context</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (4), pp.385-403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0269889721000132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05404394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une histoire des données médicales (xviie-xxie siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahema Hanafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire, médecine et santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 22, pp.191-202. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 22, pp.31-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hms.6062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/hms.6322⟩</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">A democratic program for healing: The Raspail domestic medicine method in 1840s France</w:t>
+                <w:t xml:space="preserve">halshs-05404397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une histoire de la lobotomie du point de vue des patients et des archives hospitalières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science in Context</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Cahiers du Comité pour l’histoire de l’Inserm </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (2)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03169427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Sophie, Odile et les autres… Revisiter l’histoire de la schizophrénie depuis les archives patients »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PSN – Psychiatrie, Sciences humaines, Neurosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 19 (3), pp.25-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03477840v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03169427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’historien·ne passe-muraille</w:t>
               </w:r>
@@ -1312,186 +1312,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02355642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Méthode Coué, le triomphe de l'autosuggestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grands Dossiers Des Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02355651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Histoire, littérature et psychiatrie. Jean Starobinski (1920–2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 84 (3), pp.512-513. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2019.05.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2019.05.001⟩</w:t>
-[...29 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-02355629v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02355651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une autre histoire des pratiques médicales alternatives</w:t>
               </w:r>
@@ -1713,183 +1713,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02355667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les enjeux sociaux de la médecine prédictive. L’exemple de l’émergence du diagnostic de la démence précoce et de la schizophrénie dans la première moitié du XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit, Santé et Société [Journal de médecine légale, droit médical, victimologie, dommage corporel. Série E]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3-4, pp.54-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dsso.043.0054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01844887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’interrogatoire du schizophrène, un procès thérapeutique au XXe siècle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés &amp; Représentations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 43, pp.29-41. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/sr.043.0029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01844905v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-01844887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le retour aux sources. Points de vue sur l’histoire sociale de la psychiatrie et de la maladie mentale</w:t>
               </w:r>
@@ -2119,1533 +2119,1533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01846049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cette médecine qu’on dit parallèle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01846087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Tison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guerres mondiales et conflits contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 257 (1), pp.7-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gmcc.257.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01844869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le soin en psychiatrie dans la France des années 1930</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire, médecine et santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Dossier thématique "Soins", 7, pp.77-90. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/hms.804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01846062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La psychose est-elle le fruit de l’Histoire ? À propos de la crise de septembre 1938 et de l’exode de mai-juin 1940</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guerres mondiales et conflits contemporains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 257 (1), pp.37-52. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/gmcc.257.0037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01844870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Cette médecine qu’on dit parallèle</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I luoghi della memoria della psichiatria francese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rivista Sperimentale di Freniatria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01846116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auto-guérison et minimalisme thérapeutique dans la France des années 1920. Les pratiquants de la méthode Coué à travers leur correspondance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rac.020.0639⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01846106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Église et la médecine face à l’aliénation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde des Religions. Hors-série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01885744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petits arrangements avec la mort volontaire. Suicide, folie et refus de sépulture dans la première moitié du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01846121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le reste de l’Histoire. La croyance aux sorts dans l’hôpital psychiatrique du XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chrétiens et Sociétés XVIe - XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19, pp.175-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/chretienssocietes.3393⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01846117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La part féminine de la méthode Coué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de l'Association des Amis de MBP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19, p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00659673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un carnaval thérapeutique dans les années 1890</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Piper</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2, p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00659671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Psychanalyse et méthode Coué »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01885833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devenir médecin au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 116 (3), pp.109-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/abpo.501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00491863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le prêtre et l'aliéniste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 73 (1), pp.3-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2008.01.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00422998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre morale et droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Hors Série</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00422995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extension du domaine de la psychanalyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie des idées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...61 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Tison</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00422997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mystique et hallucination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Guerres mondiales et conflits contemporains</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers Henri Ey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">I luoghi della memoria della psichiatria francese</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00422987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les explusions de sans-papiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rivista Sperimentale di Freniatria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00422988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fous en prisons ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Guignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...522 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00423000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La religion de l'asile (1830-1870)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 141 (3), pp.11-21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rom.141.0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00491861v1</w:t>
-              </w:r>
-[...446 lines deleted...]
-                <w:t xml:space="preserve">halshs-00423000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direction spirituelle et cure d'âme dans l'Entre-deux-guerres</w:t>
               </w:r>
@@ -3694,174 +3694,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00423003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les exorcistes de la fin du XIXe siècle à la fin des années 1930</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue historique et archéologique du Maine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.171-178</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00423001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Médecine et religion au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Mouvement social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 215 (2), pp.35-49. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lms.215.0035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lms.215.0035⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-00423006v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00423001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3974,344 +3974,344 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La fin de l’asile ? Histoire de la déshospitalisation psychiatrique dans l’espace francophone au XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Thifault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01794722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Schizophrènes au XXe siècle. Des effets secondaires de l’histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alma éditeur, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01844908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Klein</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les psychoses de l'arrière de la Grande Guerre à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Tison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guerres mondiales et conflits contemporains. Seuil, 257 (1), pp.7-110, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">Guerres mondiales et conflits contemporains. Seuil, 257 (1), pp.7-110, 2015</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01885852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extension du domaine psy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUF/La vie des idées, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...38 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01845963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expériences de la folie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5177,221 +5177,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02435995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Petite histoire de la psychologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Serina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Trochu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychologie. une exploration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02355624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Histoire de la psychologie »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Serina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trochu Thibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">JF Marmion (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie une exploration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions sciences humaines, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02033523v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">halshs-02355624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les faux-semblants de la déshospitalisation à la française (des années 1960 aux années 1980)</w:t>
               </w:r>
@@ -5821,51 +5821,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Histoire en délires. Usages des écrits délirants dans la pratique historienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6138,165 +6138,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01846061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'expérience du combat rend-elle fou ? Conceptions d'avant-guerre à l'épreuve de la réalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">F. Cochet (dir.), Expériences combattantes XIXe-XXIe siècles, L’expérience traumatique, Riveneuve éditions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01846057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Psychanalyse et méthode Coué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Freud et la psychanalyse, Editions sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01846068v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01846057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les frontières de la psychiatrie aujourd’hui</w:t>
               </w:r>
@@ -6345,178 +6345,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01846073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La démobilisation des fous dans les asiles de l'Ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expériences de la folie : criminels, soldats, patients en psychiatrie (XIXe-XXe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.221-230, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00811480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La fonction du « bon patient » dans l’institution psychiatrique (1910-1970)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expériences de la folie. Criminels, soldats, patients en psychiatrie, PUR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.241-250, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01846103v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00811480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment l’hôpital psychiatrique est devenu un objet patrimonial. L’exemple des Pays de Loire (1980-2010)</w:t>
               </w:r>
@@ -7434,164 +7434,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01885774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Anthropologie politique de la psychanalyse »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01885785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Revenir de 14-18, expériences intimes et transformations institutionnelles »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Tison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01885766v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-01885785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Comment la psychothérapie est devenue un enjeu social »</w:t>
               </w:r>
@@ -7808,51 +7808,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404400v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillemain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159qy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404404v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159r3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404426v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151835v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Arena" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.6706" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404391v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Morfee" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18253911-bja10067" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404406v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Grandbert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.7804" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404397v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahema Hanafi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.6062" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404398v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.6322" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404394v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269889721000132" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03477840v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169427v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02948851v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.2333" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325398v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Mal&#233;fan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Evrard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02882675v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.671.0072" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355642v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2019.2040" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355629v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2019.05.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FGWS6SD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355651v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355620v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faure" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.1656" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01844900v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tison" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355667v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01844905v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.043.0029" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01844887v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dsso.043.0054" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01844904v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2017.02.008" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTFPG3PR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795839v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Nathalie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846049v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037958ar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846062v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.804" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KVM8D2LN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01844870v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.257.0037" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846087v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01844869v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.257.0007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846116v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846106v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.020.0639" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885744v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846121v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846117v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chretienssocietes.3393" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659671v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659673v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885833v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491863v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.501" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491861v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.141.0011" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422995v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422988v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422997v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422987v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422998v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2008.01.004" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDQZ4J32-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423000v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guignard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423003v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423006v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.215.0035" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423001v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492466v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01844908v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794722v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Klein" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Thifault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885852v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01845963v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00811488v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.118614" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869775v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alma-editeur.fr/du_front_a_l_asile.html" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846086v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846083v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494209v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116208v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vivier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2080" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423004v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.guil.2006.01" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404417v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Guillemot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404443v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ferrari" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284330v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Serina" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Trochu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.marmi.2019.01.0007" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435995v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02033523v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trochu Thibaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355624v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01844892v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01844895v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01844906v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275339v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4109" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846030v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846026v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620036v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462719v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riveneuve.com/catalogue/experience-combattante-xixe-xxie-siecles-iv-lexperience-traumatique/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846065v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846061v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846068v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846057v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846073v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846103v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/118728?lang=fr" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00811480v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846119v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846120v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885837v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494207v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/122199?lang=fr" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494208v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422991v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/4747?lang=fr" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423005v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836704v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frigau Manning" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846052v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846100v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885777v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885771v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885774v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885766v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885785v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885845v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404404v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillemain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159r3" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404400v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159qy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404426v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151835v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Arena" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.6706" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404391v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Morfee" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18253911-bja10067" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404406v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Grandbert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.7804" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404398v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.6322" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404394v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269889721000132" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404397v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahema Hanafi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.6062" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169427v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03477840v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02948851v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.2333" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325398v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Mal&#233;fan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Evrard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02882675v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.671.0072" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355642v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2019.2040" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355651v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355629v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2019.05.001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FGWS6SD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355620v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faure" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.1656" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01844900v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tison" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355667v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01844887v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dsso.043.0054" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01844905v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.043.0029" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01844904v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2017.02.008" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTFPG3PR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795839v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Nathalie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846049v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037958ar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846087v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01844869v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.257.0007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846062v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.804" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KVM8D2LN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01844870v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.257.0037" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846116v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846106v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.020.0639" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885744v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846121v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846117v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chretienssocietes.3393" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659673v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659671v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885833v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491863v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.501" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422998v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2008.01.004" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDQZ4J32-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422995v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422997v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422987v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422988v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423000v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guignard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491861v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.141.0011" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423003v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423001v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423006v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.215.0035" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492466v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794722v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Klein" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Thifault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01844908v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885852v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01845963v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00811488v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.118614" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869775v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alma-editeur.fr/du_front_a_l_asile.html" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846086v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846083v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494209v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116208v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vivier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2080" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423004v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.guil.2006.01" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404417v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Guillemot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404443v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ferrari" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284330v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Serina" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Trochu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.marmi.2019.01.0007" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435995v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355624v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02033523v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trochu Thibaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01844892v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01844895v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01844906v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275339v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4109" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846030v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846026v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620036v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462719v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riveneuve.com/catalogue/experience-combattante-xixe-xxie-siecles-iv-lexperience-traumatique/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846065v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846061v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846057v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846068v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846073v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00811480v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846103v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/118728?lang=fr" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846119v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846120v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885837v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494207v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/122199?lang=fr" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494208v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422991v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/4747?lang=fr" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423005v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836704v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frigau Manning" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846052v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846100v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885777v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885771v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885774v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885785v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885766v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885845v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>