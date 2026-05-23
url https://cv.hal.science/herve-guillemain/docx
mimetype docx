--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -66,3796 +66,4051 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (48)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (51)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le musée de la médecine idéal de la revue Histoire, médecine et santé</w:t>
+                <w:t xml:space="preserve">Faire l’histoire de la santé et de la médecine aujourd’hui : objets, enjeux et méthodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire, médecine et santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 28, pp.173-191. </w:t>
+              <w:t xml:space="preserve">, 2025, 28, pp.9-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/159r3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/159qy⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05404404v1</w:t>
+                <w:t xml:space="preserve">halshs-05404400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire l’histoire de la santé et de la médecine aujourd’hui : objets, enjeux et méthodes</w:t>
+                <w:t xml:space="preserve">De la psychiatrie à la santé mentale. 200 ans d'histoire mouvementée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La santé en action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 471, pp.10-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05611163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le musée de la médecine idéal de la revue Histoire, médecine et santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire, médecine et santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 28, pp.9-11. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 28, pp.173-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/159r3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/159qy⟩</w:t>
+                <w:t xml:space="preserve">halshs-05404404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le musée de la médecine idéal de la revue Histoire, médecine et santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahema Hanafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Leuwers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Membres de la Revue Histoire, Médecine Et Membres de la Revue Histoire, Médecine Et</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire, médecine et santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28, pp.173-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/159r3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05611136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la psychiatrie à la santé mentale : 200 ans d’histoire mouvementée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La santé en action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 471, pp.10-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05404426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fou sous l'oeil du psychiatre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossiers de l'art </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 322, pp.56-63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05611171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ego history with a man historian of madness. Interview with Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Arena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire, médecine et santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 23, pp.95-102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/hms.6706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DicoPolHiS. Transformer la pédagogie universitaire et proposer une nouvelle manière de travailler ensemble sur l’histoire du corps et de la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Grandbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rhc.7804⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05404406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Pendulum that Diagnoses and Cures. The Emergence and Dissemination of a Popular Medical Object in France in the 1930s and 1940s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Morfee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuncius. Annali di Storia della Scienza</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 39 (1), pp.141-161. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/18253911-bja10067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05404391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prescrire (1980-…), une revue au service de l’information fiable des médecins et des pharmaciens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire, médecine et santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 22, pp.191-202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/hms.6322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05404398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A democratic program for healing: The Raspail domestic medicine method in 1840s France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science in Context</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 33 (4), pp.385-403. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0269889721000132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05404394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une histoire des données médicales (xviie-xxie siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahema Hanafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire, médecine et santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 22, pp.31-46. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/hms.6062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05404397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une histoire de la lobotomie du point de vue des patients et des archives hospitalières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers du Comité pour l’histoire de l’Inserm </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03169427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Sophie, Odile et les autres… Revisiter l’histoire de la schizophrénie depuis les archives patients »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PSN – Psychiatrie, Sciences humaines, Neurosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 19 (3), pp.25-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03477840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’historien·ne passe-muraille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire, médecine et santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 15, pp.143-151. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/hms.2333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02948851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dictionnaire politique d’histoire de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Maléfan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DicoPolHis Dictionnaire Politique d'Histoire de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04325398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets secondaires de la technique. Patients et institutions psychiatriques au temps de l’électrochoc, de la psychochirurgie et des neuroleptiques retard (années 1940-1970)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 67 (1), pp.72-98. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rhmc.671.0072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02882675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la schizophrénie était méridionale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Information Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 95 (10), pp.843-849. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/ipe.2019.2040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02355642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire, littérature et psychiatrie. Jean Starobinski (1920–2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 84 (3), pp.512-513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2019.05.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02355629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode Coué, le triomphe de l'autosuggestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grands Dossiers Des Sciences Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02355651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Histoire, littérature et psychiatrie. Jean Starobinski (1920–2019)</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une autre histoire des pratiques médicales alternatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire, médecine et santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14, pp.9-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hms.1656⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02355620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La guerre rend-elle fou ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Tison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01844900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonnes feuilles - schizophrènes au XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prescrire International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02355667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux sociaux de la médecine prédictive. L’exemple de l’émergence du diagnostic de la démence précoce et de la schizophrénie dans la première moitié du XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit, Santé et Société [Journal de médecine légale, droit médical, victimologie, dommage corporel. Série E]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3-4, pp.54-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dsso.043.0054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01844887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’interrogatoire du schizophrène, un procès thérapeutique au XXe siècle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés &amp; Représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43, pp.29-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sr.043.0029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01844905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le retour aux sources. Points de vue sur l’histoire sociale de la psychiatrie et de la maladie mentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 84 (3), pp.512-513. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2019.05.001⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 82 (3), pp.527-535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2017.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01844904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards a Contemporary Historiography of Amateurs in Science (18th–20th C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nathalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Faure</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gesnerus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des institutions privées d’histoire. Enquête sur les archives d’entreprises capitalistes dédiées à la gestion de la folie (France, 1930-1950)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santé mentale au Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 41 (2), pp.101-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1037958ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01846049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La psychose est-elle le fruit de l’Histoire ? À propos de la crise de septembre 1938 et de l’exode de mai-juin 1940</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guerres mondiales et conflits contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 257 (1), pp.37-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gmcc.257.0037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01844870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le soin en psychiatrie dans la France des années 1930</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire, médecine et santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 14, pp.9-28. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/hms.1656⟩</w:t>
+              <w:t xml:space="preserve">, 2015, Dossier thématique "Soins", 7, pp.77-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hms.804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Tison</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01846062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cette médecine qu’on dit parallèle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01846087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Tison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prescrire International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Guerres mondiales et conflits contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 257 (1), pp.7-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gmcc.257.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les enjeux sociaux de la médecine prédictive. L’exemple de l’émergence du diagnostic de la démence précoce et de la schizophrénie dans la première moitié du XXe siècle</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01844869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I luoghi della memoria della psichiatria francese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit, Santé et Société [Journal de médecine légale, droit médical, victimologie, dommage corporel. Série E]</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rivista Sperimentale di Freniatria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’interrogatoire du schizophrène, un procès thérapeutique au XXe siècle ?</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01846116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auto-guérison et minimalisme thérapeutique dans la France des années 1920. Les pratiquants de la méthode Coué à travers leur correspondance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociétés &amp; Représentations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/sr.043.0029⟩</w:t>
+              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rac.020.0639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le retour aux sources. Points de vue sur l’histoire sociale de la psychiatrie et de la maladie mentale</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01846106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petits arrangements avec la mort volontaire. Suicide, folie et refus de sépulture dans la première moitié du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01846121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le reste de l’Histoire. La croyance aux sorts dans l’hôpital psychiatrique du XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chrétiens et Sociétés XVIe - XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19, pp.175-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/chretienssocietes.3393⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01846117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Église et la médecine face à l’aliénation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde des Religions. Hors-série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01885744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La part féminine de la méthode Coué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de l'Association des Amis de MBP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19, p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00659673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un carnaval thérapeutique dans les années 1890</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Piper</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2, p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00659671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Psychanalyse et méthode Coué »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01885833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devenir médecin au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 116 (3), pp.109-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/abpo.501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00491863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extension du domaine de la psychanalyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00422997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mystique et hallucination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Henri Ey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00422987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les explusions de sans-papiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00422988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre morale et droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Hors Série</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00422995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le prêtre et l'aliéniste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 82 (3), pp.527-535. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2017.02.008⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 73 (1), pp.3-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2008.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Richard Nathalie</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00422998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fous en prisons ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...152 lines deleted...]
-                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Guignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie des idées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...1361 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00423000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La religion de l'asile (1830-1870)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 141 (3), pp.11-21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rom.141.0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00491861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direction spirituelle et cure d'âme dans l'Entre-deux-guerres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société de l'Histoire du Protestantisme Français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 153, pp.245-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00423003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les exorcistes de la fin du XIXe siècle à la fin des années 1930</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue historique et archéologique du Maine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.171-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00423001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médecine et religion au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Mouvement social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 215 (2), pp.35-49. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/lms.215.0035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00423006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3865,98 +4120,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mystique et hallucination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mystique et hallucination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00492466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3966,3072 +4221,3141 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fin de l’asile ? Histoire de la déshospitalisation psychiatrique dans l’espace francophone au XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Thifault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01794722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schizophrènes au XXe siècle. Des effets secondaires de l’histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alma éditeur, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01844908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les psychoses de l'arrière de la Grande Guerre à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Tison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guerres mondiales et conflits contemporains. Seuil, 257 (1), pp.7-110, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01885852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension du domaine psy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUF/La vie des idées, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01845963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du front à l'asile, 1914-1918</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Tison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 416 p., 2013, 978-2-36279-077-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01869775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expériences de la folie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Tison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Rennes, 327 p., 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pur.118614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00811488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expériences de la possession et pratiques de l’exorcisme au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">International Psychology Practice and research. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01846086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de la psychiatrie ordinaire, Patients, soignants et institutions en Sarthe du XIXe au XXIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions La Reinette, 144 p., 2010, 978-2-913566-57-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01846083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La méthode Coué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Seuil, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00494209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La foi dans le siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, 416 p., 2013, 978-2-36279-077-5</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.398, 2009, 978-2-7535-0811-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diriger les consciences, guérir les âmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Découverte, pp.347, 2007, L'espace de l'histoire, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dec.guil.2006.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...295 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00423004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (28)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La castration psychiatrique. De l'expérimentation à la massification (France-Allemagne 1890-1940)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Castrations. Testicules et masculinités.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 978-2-37306-077-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05611147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Congréganistes en psychiatrie : histoire de la fin d'un monopole dans les établissements de l'ouest de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PRESSES UNIVERSITAIRES DE LAVAL. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prendre soin de la folie. les infirmières et infirmiers psychiatriques dans le monde francophone.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 9782766307098</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05404417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Space for ‘Curing Madness’: Circulation of an Open-Door model between France and Argentina in the early twentieth century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Routledge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Routledge Handbook on Spaces of Mental Health and Wellbeing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, chapitre 42 - 13 p., 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05404443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire de la psychologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Serina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Trochu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Sciences Humaines, pp.7-28, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/sh.marmi.2019.01.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04284330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conceptions et pratiques de la liberté dans les institutions psychiatriques au 19e et 20e siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A. Dutier et M. Jean, La liberté d'aller et venir dans le soin et l'accompagnement, Hygée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02435995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petite histoire de la psychologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Serina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Trochu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie. une exploration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02355624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Histoire de la psychologie »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Serina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trochu Thibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">JF Marmion (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie une exploration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions sciences humaines, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02033523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les faux-semblants de la déshospitalisation à la française (des années 1960 aux années 1980)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fin de l’asile ? Histoire de la déshospitalisation psychiatrique dans l’espace francophone au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.157-170, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01844892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fin de l’asile vue par ses patients. Une micro-histoire de l’introduction des neuroleptiques retards dans les années 1970 et 1980</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">H. Guillemain, A. Klein et MC Thifault, La fin de l’asile ? Histoire de la déshospitalisation psychiatrique dans l’espace francophone au XXe siècle, Presses universitaires de Rennes </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.97-110, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01844895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principes pour une réappropriation globale de la santé au XIXe siècle. Les combats de Raspail contre la médecine de son temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ludovic Frobert et Jonathan Barbier, Une imagination républicaine. François-Vincent Raspail (1794-1878), Presses Universitaires de Franche-Comté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01844906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’aéroplane fantôme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">S. Tison et F. Lucbert, L’imaginaire de l’aviation pionnière, Contribution à l’histoire des représentations de la conquête aérienne (1903-1927), PUR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.211-219, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01846030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La clinique des délires de guerre (1870-1945)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marion Trévisi et Laurent Vissière (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le feu et la folie, L’irrationnel et la guerre de la fin du Moyen-Age à 1920</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.189-201, 2016, 978-2-7535-4894-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02275339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notices &amp;quot;Fatigue des batailles&amp;quot;, &amp;quot;Vitalisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philippe Zawieja, Dictionnaire de la fatigue, Droz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01846026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Histoire en délires. Usages des écrits délirants dans la pratique historienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Récits inachevés. Réflexions sur les défis de la recherche qualitative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l’Université d’Ottawa, pp.177-201, 2016, 9782760323728</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01620036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1914. L’expérience du combat rend-elle fou ? Conceptions d’avant-guerre à l’épreuve de la réalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Cochet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les traumatismes des combattants (XIXe-XXIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riveneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.235-248, 2015, 978-2360132751</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02462719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les diables déposent au procès, l’affaire Flamérion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Langlois (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thérèse au tribunal en 1910</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01846061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les promesses de guérison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J. Birnbaum (dir.), Qui tient promesse ?, Folio essais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01846065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...28 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Psychanalyse et méthode Coué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thérèse au tribunal en 1910</w:t>
+              <w:t xml:space="preserve">Freud et la psychanalyse, Editions sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01846068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'expérience du combat rend-elle fou ? Conceptions d'avant-guerre à l'épreuve de la réalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">F. Cochet (dir.), Expériences combattantes XIXe-XXIe siècles, L’expérience traumatique, Riveneuve éditions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01846057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les frontières de la psychiatrie aujourd’hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">H. Guillemain, Extension du domaine psy, PUF/Vie des idées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01846073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fonction du « bon patient » dans l’institution psychiatrique (1910-1970)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expériences de la folie. Criminels, soldats, patients en psychiatrie, PUR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.241-250, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01846103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La démobilisation des fous dans les asiles de l'Ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expériences de la folie : criminels, soldats, patients en psychiatrie (XIXe-XXe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.221-230, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00811480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment l’hôpital psychiatrique est devenu un objet patrimonial. L’exemple des Pays de Loire (1980-2010)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G. Saupin, N. Vivier (dir.), Les nouveaux patrimoines des pays de Loire, PUR, </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01846119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le malheur est-il le crime ? Aperçus sur les conceptions de la « fureur » dans l’institution asilaire (1800-1920)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expériences de la folie. Criminels, soldats, patients en psychiatrie, PUR, </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01846120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le repentir des fous. Représentations de la faute dans l’asile des années 1860 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Avon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la faute au salut dans l’histoire des monothéismes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Karthala, pp.181-193, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01885837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'expérience thérapeutique rurale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbaphobie ou la détestation de la ville aux XIXe et XXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bière, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00494208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du religieux dans la thérapeutique laïque d'Emile Coué (1910-1926)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La foi dans le siècle : mélanges offerts à Brigitte Waché</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.157-166, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00494207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'hôpital et ses religions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pitou Frédérique ; Sainclivier Jacqueline. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les affrontements : usages, discours et rituels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.147-158, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00422991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérapeute et missionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lalouette Jacqueline. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'hôpital entre religions et laïcité du Moyen Age à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Letouzey &amp; Ané, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00423005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7041,627 +7365,627 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Podcast : La Piqûre de Rappel. Musique et douleur, entretien avec Céline Frigau Manning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frigau Manning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04836704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shell shock, les traumatisés de la Grande guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01846052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La guerre rend-elle fou ? La Recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01846100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Madmen in prison ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01885777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Pourquoi la folie ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01885771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« The Racial Foundations of American Psychiatry »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01885774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Anthropologie politique de la psychanalyse »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01885785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Revenir de 14-18, expériences intimes et transformations institutionnelles »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Tison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01885766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Comment la psychothérapie est devenue un enjeu social »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01885845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId164"/>
+      <w:footerReference w:type="default" r:id="rId170"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7808,51 +8132,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404404v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillemain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159r3" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404400v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159qy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404426v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151835v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Arena" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.6706" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404391v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Morfee" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18253911-bja10067" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404406v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Grandbert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.7804" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404398v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.6322" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404394v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269889721000132" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404397v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahema Hanafi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.6062" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169427v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03477840v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02948851v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.2333" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325398v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Mal&#233;fan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Evrard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02882675v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.671.0072" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355642v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2019.2040" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355651v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355629v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2019.05.001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FGWS6SD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355620v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faure" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.1656" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01844900v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tison" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355667v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01844887v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dsso.043.0054" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01844905v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.043.0029" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01844904v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2017.02.008" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTFPG3PR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795839v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Nathalie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846049v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037958ar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846087v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01844869v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.257.0007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846062v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.804" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KVM8D2LN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01844870v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.257.0037" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846116v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846106v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.020.0639" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885744v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846121v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846117v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chretienssocietes.3393" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659673v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659671v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885833v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491863v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.501" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422998v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2008.01.004" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDQZ4J32-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422995v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422997v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422987v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422988v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423000v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guignard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491861v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.141.0011" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423003v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423001v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423006v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.215.0035" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492466v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794722v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Klein" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Thifault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01844908v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885852v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01845963v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00811488v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.118614" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869775v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alma-editeur.fr/du_front_a_l_asile.html" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846086v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846083v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494209v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116208v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vivier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2080" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423004v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.guil.2006.01" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404417v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Guillemot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404443v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ferrari" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284330v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Serina" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Trochu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.marmi.2019.01.0007" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435995v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355624v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02033523v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trochu Thibaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01844892v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01844895v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01844906v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275339v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4109" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846030v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846026v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620036v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462719v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riveneuve.com/catalogue/experience-combattante-xixe-xxie-siecles-iv-lexperience-traumatique/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846065v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846061v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846057v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846068v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846073v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00811480v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846103v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/118728?lang=fr" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846119v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846120v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885837v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494207v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/122199?lang=fr" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494208v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422991v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/4747?lang=fr" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423005v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836704v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frigau Manning" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846052v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846100v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885777v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885771v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885774v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885785v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885766v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885845v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404400v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillemain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159qy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05611163v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404404v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159r3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05611136v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahema Hanafi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leuwers" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Membres de la Revue Histoire, M&#233;decine Et Membres de la Revue Histoire, M&#233;decine Et" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404426v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05611171v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151835v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Arena" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.6706" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404406v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Grandbert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.7804" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404391v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Morfee" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18253911-bja10067" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404398v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.6322" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404394v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269889721000132" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404397v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.6062" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169427v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03477840v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02948851v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.2333" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325398v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Mal&#233;fan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Evrard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02882675v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.671.0072" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355642v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2019.2040" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355629v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2019.05.001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FGWS6SD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355651v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355620v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faure" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.1656" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01844900v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tison" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355667v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01844887v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dsso.043.0054" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01844905v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.043.0029" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01844904v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2017.02.008" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTFPG3PR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795839v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Nathalie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846049v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037958ar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01844870v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.257.0037" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846062v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.804" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KVM8D2LN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846087v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01844869v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.257.0007" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846116v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846106v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.020.0639" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846121v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846117v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chretienssocietes.3393" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885744v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659673v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659671v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885833v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491863v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.501" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422997v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422987v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422988v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422995v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422998v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2008.01.004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDQZ4J32-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423000v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guignard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491861v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.141.0011" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423003v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423001v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423006v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.215.0035" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492466v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794722v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Klein" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Thifault" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01844908v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885852v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01845963v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869775v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alma-editeur.fr/du_front_a_l_asile.html" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00811488v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.118614" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846086v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846083v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494209v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116208v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vivier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2080" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423004v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.guil.2006.01" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05611147v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404417v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Guillemot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404443v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ferrari" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284330v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Serina" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Trochu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.marmi.2019.01.0007" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435995v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355624v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02033523v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trochu Thibaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01844892v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01844895v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01844906v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846030v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275339v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4109" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846026v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620036v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462719v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riveneuve.com/catalogue/experience-combattante-xixe-xxie-siecles-iv-lexperience-traumatique/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846061v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846065v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846068v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846057v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846073v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846103v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/118728?lang=fr" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00811480v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846119v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846120v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885837v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494208v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494207v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/122199?lang=fr" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422991v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/4747?lang=fr" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423005v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836704v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frigau Manning" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846052v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846100v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885777v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885771v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885774v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885785v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885766v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885845v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>