--- v0 (2026-04-01)
+++ v1 (2026-05-01)
@@ -562,51 +562,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03815449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between cheese composition, rheological and sensory properties highlighted using the BaGaTel database</w:t>
+                <w:t xml:space="preserve">Compilation of data on model cheeses composition, rheological and sensory properties, from six research projects exported from the BaGaTel database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
@@ -641,106 +641,110 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Dairy Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 118, pp.105039. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36, pp.106971. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2021.105039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.106971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03197788v1</w:t>
+                <w:t xml:space="preserve">hal-04173237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compilation of data on model cheeses composition, rheological and sensory properties, from six research projects exported from the BaGaTel database</w:t>
+                <w:t xml:space="preserve">Relationships between cheese composition, rheological and sensory properties highlighted using the BaGaTel database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
@@ -775,86 +779,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 36, pp.106971. </w:t>
+              <w:t xml:space="preserve">International Dairy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118, pp.105039. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.106971⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2021.105039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04173237v1</w:t>
+                <w:t xml:space="preserve">hal-03197788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The surface properties of milk fat globules govern their interactions with the caseins: Role of homogenization and pH probed by AFM force spectroscopy</w:t>
               </w:r>
@@ -1369,76 +1369,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02638625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A probabilistic graphical model for describing the grape berry maturity</w:t>
+                <w:t xml:space="preserve">A decision support system coupling fuzzy logic and probabilistic graphical approaches for the agri-food industry: prediction of grape berry maturity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nathalie Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cédric Baudrit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Brousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1448,143 +1448,131 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 118, pp.124-135. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (7), pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compag.2015.08.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0134373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01535300v1</w:t>
+                <w:t xml:space="preserve">hal-01188323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A decision support system coupling fuzzy logic and probabilistic graphical approaches for the agri-food industry: prediction of grape berry maturity</w:t>
+                <w:t xml:space="preserve">A probabilistic graphical model for describing the grape berry maturity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cédric Baudrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Brousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1594,82 +1582,94 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 118, pp.124-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2015.08.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0134373⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01188323v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a new in vitro dynamic system to simulate infant digestion</w:t>
               </w:r>
@@ -2763,298 +2763,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavored yogurt complex viscosity influences real-time aroma release in the mouth and sensory properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An optical method to monitor casein particle size distribution in whey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Guichard</w:t>
+                <w:t xml:space="preserve">Ioan Cristian Trelea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Picque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cattenoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 86 (5), pp.359-372</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02667710v1</w:t>
+                <w:t xml:space="preserve">hal-00895617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An optical method to monitor casein particle size distribution in whey</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Cattenoz</w:t>
+                <w:t xml:space="preserve">Flavored yogurt complex viscosity influences real-time aroma release in the mouth and sensory properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve H. Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Semon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Lait</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 54 (20), pp.7794-7803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf060849k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00895617v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A compound regularizer for Bayesian restoration in photon imaging systems</w:t>
               </w:r>
@@ -3142,299 +3142,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00860725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian MAP restoration of scintigraphic images</w:t>
+                <w:t xml:space="preserve">Approche Bayes-Markov et restauration d'images scintigraphiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai K. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemin Hervé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Faye Christian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. IEEE Int. Conf. Acoustics, Speech and Signal Processing, Phoenix, USA, March 1999</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, pp. 3421-3424</w:t>
+              <w:t xml:space="preserve">Proc. GRETSU sur le Traitement du signal et des Images, France, September 1999</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, pp. 1073-1076</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00860707v1</w:t>
+                <w:t xml:space="preserve">hal-00860721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regularized restoration of scintigraphic images in Bayesian framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai K. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemin Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faye Christian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. IEEE Int. Conf. Image Processing, Kobe, Japan, October 1999</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, pp. 194-197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00860704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche Bayes-Markov et restauration d'images scintigraphiques</w:t>
+                <w:t xml:space="preserve">Bayesian MAP restoration of scintigraphic images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai K. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemin Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faye Christian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. GRETSU sur le Traitement du signal et des Images, France, September 1999</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, pp. 1073-1076</w:t>
+              <w:t xml:space="preserve">Proc. IEEE Int. Conf. Acoustics, Speech and Signal Processing, Phoenix, USA, March 1999</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, pp. 3421-3424</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00860721v1</w:t>
+                <w:t xml:space="preserve">hal-00860707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4190,398 +4190,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03086168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interfacial properties of milk fat globules govern their interactions with proteins: role of high shear stress and pH probed by AFM based force spectroscopy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Herve Guillemin</w:t>
+                <w:t xml:space="preserve">BaGaTel: an ontology driven database on food composition, transformation process, nutritional, sensory and environmental quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
+                <w:t xml:space="preserve">S Buchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXI. Annual Linz Winter Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Linz, Austria. , 2019</w:t>
+              <w:t xml:space="preserve">9. meeting of the French Society of Chemoinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France. 1 p., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02010145v1</w:t>
+                <w:t xml:space="preserve">hal-02790943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BaGaTel: an ontology driven database on food composition, transformation process, nutritional, sensory and environmental quality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BaGaTel : une base de données sur les produits laitiers, guidée par une ontologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guichard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. meeting of the French Society of Chemoinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris, France. 1 p., 2019</w:t>
+              <w:t xml:space="preserve">DaTaBFC2 Science ouverte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Dijon, France. 1 p., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790943v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BaGaTel : une base de données sur les produits laitiers, guidée par une ontologie</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The interfacial properties of milk fat globules govern their interactions with proteins: role of high shear stress and pH probed by AFM based force spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sameh Obeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Francius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DaTaBFC2 Science ouverte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Dijon, France. 1 p., 2019</w:t>
+              <w:t xml:space="preserve">XXI. Annual Linz Winter Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Linz, Austria. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787302v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and validation of a dynamic system for monitoring in vitro food digestion</w:t>
               </w:r>
@@ -4640,73 +4640,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Structures, Digestion and Health International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Melbourne, Australia. , 2013</w:t>
+              <w:t xml:space="preserve">2 International Conference on Food Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Madrid, Spain. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189812v1</w:t>
+                <w:t xml:space="preserve">hal-01190301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and validation of a dynamic system for monitoring in vitro food digestion</w:t>
               </w:r>
@@ -4765,306 +4765,306 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2 International Conference on Food Digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Madrid, Spain. , 2013</w:t>
+              <w:t xml:space="preserve">Food Structures, Digestion and Health International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Melbourne, Australia. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190301v1</w:t>
+                <w:t xml:space="preserve">hal-01189812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an in vitro dynamic digestion system to study food digestion</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thomas Cattenoz</w:t>
+                <w:t xml:space="preserve">Theoretical Calculation of the Micellar Calcium Phosphate Solubilization During Milk Acidification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Mekmene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Gaucheron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFOGEST Meeting in Leatherhead 3 Management Committee &amp; Working Groups Meeting of COST Action FA 1005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Leatherhead, United Kingdom. , 2012</w:t>
+              <w:t xml:space="preserve">6. IDF Cheese Ripening &amp; Technology Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Madison, United States. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454224v1</w:t>
+                <w:t xml:space="preserve">hal-01191247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Calculation of the Micellar Calcium Phosphate Solubilization During Milk Acidification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Omar Mekmene</w:t>
+                <w:t xml:space="preserve">Development of an in vitro dynamic digestion system to study food digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Picque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cattenoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. IDF Cheese Ripening &amp; Technology Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Madison, United States. , 2012</w:t>
+              <w:t xml:space="preserve">INFOGEST Meeting in Leatherhead 3 Management Committee &amp; Working Groups Meeting of COST Action FA 1005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Leatherhead, United Kingdom. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191247v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to predict the behaviour of the mineral fraction in dairy formulations?</w:t>
               </w:r>
@@ -5475,281 +5475,281 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple PO2 Query (SPO2Q), a querying tool to retrieve biomass transformation and characterization itineraries using the Process and Observation (PO2) Ontology</w:t>
+                <w:t xml:space="preserve">PO2 Engine, an application programming interface associated with the Process and Observation (PO2) software ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dervaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Guillemin</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:360ce0db73073210c9e95ee9ee44cb50fc31d9bd⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:a39345ca80cab0c8026ff3591a601fc1f1320909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04501660v1</w:t>
+                <w:t xml:space="preserve">hal-04387669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PO2 Engine, an application programming interface associated with the Process and Observation (PO2) software ecosystem</w:t>
+                <w:t xml:space="preserve">Simple PO2 Query (SPO2Q), a querying tool to retrieve biomass transformation and characterization itineraries using the Process and Observation (PO2) Ontology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dervaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Ibanescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:a39345ca80cab0c8026ff3591a601fc1f1320909⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:360ce0db73073210c9e95ee9ee44cb50fc31d9bd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04387669v1</w:t>
+                <w:t xml:space="preserve">hal-04501660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PO2 Manager, an annotation tool to edit biomass transformation and characterization itineraries using the Process and Observation (PO2) Ontology</w:t>
               </w:r>
@@ -5952,51 +5952,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="986A27DA"/>
+    <w:nsid w:val="9E432116"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6183,51 +6183,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-guillemin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6639-6525" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05362938v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Weber" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ibanescu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dervaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillemin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9752" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197618v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-023-00221-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815449v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mejean-Perrot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tonda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Brunetti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Perret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2022.107167" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197788v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thomas-Danguin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Buchin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2021.105039" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173237v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.106971" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02215870v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Obeid" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Francius" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guillemin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxi Wu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2019.110363" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02043246v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Allard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Fonseca" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Dervaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2019.01.003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988638v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638625v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Adouard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Magne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cattenoz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Foligne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2015.03.002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVCQ7274-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535300v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perrot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Brousset" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Abbal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2015.08.019" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7NM4WRK6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188323v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0134373" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195471v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souchon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.09.036" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5J4368J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001061v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Gautier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Passot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Guillemin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Cenard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-6802" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939531v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Deleris" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve Delbos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Semon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3199" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MZ7C1F0M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004203v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Gaucel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges G. Corrieu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2011.12.002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LX9X52G9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019500v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Sylvain Mirade" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Picque" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Desserre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2012.08.026" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KDL6DJK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019019v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle Leclercq-Perlat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Corrieu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2011.06.008" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQDGZL6W-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195459v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-3373" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195435v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Didienne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Lavigne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2009.03.005" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LCPW9HQM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667710v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Martin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf060849k" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-3GPN0NX6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895617v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Cristian Trelea" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860725v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai K. Nguyen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guillemin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Truong" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faye" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860707v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemin Herv&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faye Christian" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860704v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860721v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05146634v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Duclos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cufi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191239v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Mekmene" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gaucheron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191144v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint Eve" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195451v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Le Gra&#235;t" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05040608v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03086168v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010145v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pezennec" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790943v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787302v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189812v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190301v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454224v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191247v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191300v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Perret" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745956v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Picque" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Callon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341446v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5128616" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501660v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:360ce0db73073210c9e95ee9ee44cb50fc31d9bd" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387669v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a39345ca80cab0c8026ff3591a601fc1f1320909" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313202v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:32f601791e1a504bbebfd2fae91df8d8fad45009" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-guillemin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6639-6525" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05362938v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Weber" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ibanescu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dervaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillemin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9752" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197618v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-023-00221-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815449v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mejean-Perrot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tonda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Brunetti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Perret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2022.107167" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173237v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thomas-Danguin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Buchin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.106971" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197788v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2021.105039" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02215870v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Obeid" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Francius" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guillemin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxi Wu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2019.110363" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02043246v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Allard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Fonseca" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Dervaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2019.01.003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988638v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638625v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Adouard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Magne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cattenoz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Foligne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2015.03.002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVCQ7274-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188323v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perrot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Brousset" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Abbal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0134373" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535300v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2015.08.019" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7NM4WRK6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195471v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souchon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.09.036" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5J4368J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001061v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Gautier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Passot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Guillemin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Cenard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-6802" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939531v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Deleris" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve Delbos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Semon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3199" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MZ7C1F0M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004203v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Gaucel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges G. Corrieu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2011.12.002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LX9X52G9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019500v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Sylvain Mirade" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Picque" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Desserre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2012.08.026" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KDL6DJK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019019v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle Leclercq-Perlat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Corrieu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2011.06.008" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQDGZL6W-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195459v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-3373" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195435v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Didienne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Lavigne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2009.03.005" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LCPW9HQM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895617v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Cristian Trelea" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667710v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Martin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf060849k" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-3GPN0NX6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860725v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai K. Nguyen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guillemin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Truong" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faye" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860721v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemin Herv&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860704v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faye Christian" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860707v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05146634v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Duclos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cufi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191239v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Mekmene" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gaucheron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191144v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint Eve" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195451v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Le Gra&#235;t" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05040608v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03086168v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790943v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787302v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010145v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pezennec" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190301v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189812v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191247v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454224v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191300v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Perret" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745956v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Picque" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Callon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341446v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5128616" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387669v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a39345ca80cab0c8026ff3591a601fc1f1320909" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501660v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:360ce0db73073210c9e95ee9ee44cb50fc31d9bd" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313202v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:32f601791e1a504bbebfd2fae91df8d8fad45009" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>