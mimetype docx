--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -270,51 +270,51 @@
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/Revue-NOVAE.2025.9752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05362938v1</w:t>
+                <w:t xml:space="preserve">hal-05362938v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PO2/TransformON, an ontology for data integration on food, feed, bioproducts and biowaste engineering</w:t>
               </w:r>
@@ -2763,298 +2763,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An optical method to monitor casein particle size distribution in whey</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flavored yogurt complex viscosity influences real-time aroma release in the mouth and sensory properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioan Cristian Trelea</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thomas Cattenoz</w:t>
+                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve H. Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Semon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Lait</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 54 (20), pp.7794-7803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf060849k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00895617v1</w:t>
+                <w:t xml:space="preserve">hal-02667710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavored yogurt complex viscosity influences real-time aroma release in the mouth and sensory properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Guichard</w:t>
+                <w:t xml:space="preserve">An optical method to monitor casein particle size distribution in whey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Cristian Trelea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Picque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cattenoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 86 (5), pp.359-372</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jf060849k⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02667710v1</w:t>
+                <w:t xml:space="preserve">hal-00895617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A compound regularizer for Bayesian restoration in photon imaging systems</w:t>
               </w:r>
@@ -3142,204 +3142,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00860725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche Bayes-Markov et restauration d'images scintigraphiques</w:t>
+                <w:t xml:space="preserve">Regularized restoration of scintigraphic images in Bayesian framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai K. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemin Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faye Christian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. GRETSU sur le Traitement du signal et des Images, France, September 1999</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, pp. 1073-1076</w:t>
+              <w:t xml:space="preserve">Proc. IEEE Int. Conf. Image Processing, Kobe, Japan, October 1999</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, pp. 194-197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00860721v1</w:t>
+                <w:t xml:space="preserve">hal-00860704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regularized restoration of scintigraphic images in Bayesian framework</w:t>
+                <w:t xml:space="preserve">Approche Bayes-Markov et restauration d'images scintigraphiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai K. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemin Hervé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Faye Christian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. IEEE Int. Conf. Image Processing, Kobe, Japan, October 1999</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, pp. 194-197</w:t>
+              <w:t xml:space="preserve">Proc. GRETSU sur le Traitement du signal et des Images, France, September 1999</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, pp. 1073-1076</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00860704v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00860721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian MAP restoration of scintigraphic images</w:t>
               </w:r>
@@ -3351,51 +3351,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai K. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemin Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faye Christian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. IEEE Int. Conf. Acoustics, Speech and Signal Processing, Phoenix, USA, March 1999</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, pp. 3421-3424</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5952,51 +5952,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9E432116"/>
+    <w:nsid w:val="6A7BA90F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6183,51 +6183,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-guillemin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6639-6525" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05362938v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Weber" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ibanescu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dervaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillemin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9752" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197618v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-023-00221-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815449v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mejean-Perrot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tonda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Brunetti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Perret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2022.107167" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173237v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thomas-Danguin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Buchin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.106971" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197788v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2021.105039" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02215870v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Obeid" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Francius" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guillemin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxi Wu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2019.110363" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02043246v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Allard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Fonseca" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Dervaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2019.01.003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988638v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638625v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Adouard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Magne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cattenoz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Foligne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2015.03.002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVCQ7274-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188323v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perrot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Brousset" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Abbal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0134373" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535300v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2015.08.019" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7NM4WRK6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195471v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souchon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.09.036" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5J4368J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001061v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Gautier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Passot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Guillemin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Cenard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-6802" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939531v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Deleris" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve Delbos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Semon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3199" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MZ7C1F0M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004203v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Gaucel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges G. Corrieu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2011.12.002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LX9X52G9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019500v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Sylvain Mirade" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Picque" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Desserre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2012.08.026" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KDL6DJK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019019v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle Leclercq-Perlat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Corrieu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2011.06.008" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQDGZL6W-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195459v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-3373" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195435v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Didienne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Lavigne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2009.03.005" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LCPW9HQM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895617v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Cristian Trelea" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667710v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Martin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf060849k" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-3GPN0NX6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860725v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai K. Nguyen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guillemin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Truong" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faye" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860721v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemin Herv&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860704v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faye Christian" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860707v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05146634v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Duclos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cufi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191239v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Mekmene" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gaucheron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191144v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint Eve" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195451v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Le Gra&#235;t" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05040608v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03086168v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790943v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787302v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010145v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pezennec" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190301v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189812v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191247v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454224v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191300v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Perret" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745956v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Picque" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Callon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341446v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5128616" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387669v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a39345ca80cab0c8026ff3591a601fc1f1320909" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501660v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:360ce0db73073210c9e95ee9ee44cb50fc31d9bd" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313202v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:32f601791e1a504bbebfd2fae91df8d8fad45009" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-guillemin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6639-6525" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05362938v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Weber" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ibanescu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dervaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillemin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9752" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197618v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-023-00221-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815449v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mejean-Perrot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tonda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Brunetti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Perret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2022.107167" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173237v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thomas-Danguin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Buchin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.106971" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197788v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2021.105039" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02215870v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Obeid" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Francius" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guillemin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxi Wu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2019.110363" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02043246v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Allard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Fonseca" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Dervaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2019.01.003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988638v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638625v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Adouard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Magne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cattenoz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Foligne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2015.03.002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVCQ7274-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188323v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perrot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Brousset" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Abbal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0134373" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535300v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2015.08.019" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7NM4WRK6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195471v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souchon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.09.036" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5J4368J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001061v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Gautier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Passot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Guillemin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Cenard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-6802" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939531v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Deleris" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve Delbos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Semon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3199" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MZ7C1F0M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004203v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Gaucel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges G. Corrieu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2011.12.002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LX9X52G9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019500v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Sylvain Mirade" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Picque" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Desserre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2012.08.026" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KDL6DJK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019019v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle Leclercq-Perlat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Corrieu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2011.06.008" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQDGZL6W-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195459v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-3373" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195435v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Didienne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Lavigne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2009.03.005" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LCPW9HQM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667710v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Martin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf060849k" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-3GPN0NX6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895617v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Cristian Trelea" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860725v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai K. Nguyen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guillemin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Truong" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faye" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860704v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemin Herv&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faye Christian" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860721v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860707v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05146634v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Duclos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cufi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191239v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Mekmene" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gaucheron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191144v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint Eve" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195451v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Le Gra&#235;t" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05040608v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03086168v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790943v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787302v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010145v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pezennec" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190301v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189812v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191247v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454224v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191300v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Perret" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745956v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Picque" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Callon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341446v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5128616" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387669v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a39345ca80cab0c8026ff3591a601fc1f1320909" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501660v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:360ce0db73073210c9e95ee9ee44cb50fc31d9bd" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313202v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:32f601791e1a504bbebfd2fae91df8d8fad45009" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>