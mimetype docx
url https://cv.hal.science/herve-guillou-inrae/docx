--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hervé Guillou </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV Hervé Guillou Directeur de Recherche INRAE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hervé Guillou (INRAE Toulouse)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Born in Brest 13/09/1975</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">herve.guillou@inrae.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/0000-0002-5363-9081</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Since 2018:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Member of unit board of directors (UMR1331 INRAE Toulouse)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Since 2016:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Senior investigator (DR) INRAE Toulouse, ToxAlim</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Since 2009:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Group leader, “Integrative Toxicology and Metabolism”, INRAE ToxAlim</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Junior investigator (CR) INRAE Toulouse, Molecular Pharmacology (Dir: Dr T. Pineau)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004 –2007:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Post-doctoral scientist at Babraham Institute (Cambridge UK)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cell Signaling department (led by Dr L.R. Stephens et Dr P.T. Hawkins)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2000- 2004:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Assistant lecturer in biochemistry, Agrocampus Rennes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Degrees</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> HDR – Toulouse University (France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: PhD in biochemistry and Cell Biology (Rennes University, France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: MSc in Physiology (Rennes University, France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching and training</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Pre-clinical Toxicology, Molecular endocrinology, Metabolism, Physiology and Hepatology, Lipid Biochemistry (MSc, University of Toulouse)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhD Supervised (and current position):</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Dr Simon Ducheix (PhD 2014; PI INSERM Nantes), Dr Alexia Buis (PhD 2018; started her own company), Dr Marion Régnier (PhD 2018; Post-doc, Institut Cochin), Dr Sarra Smati (MD, PhD 2019; Assistant Professor, University of Nantes), Dr Tiffany Fougeray (PhD 2020; Post-doc, Harvard Medical School), Dr Léonie Dopavogui (PhD 2021; Industry, Canada).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-doctoral scientist (and current position):</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Dr Normand Podechard (2009-2011; Professor Rennes University of Pharmacy), Dr Alexandra Montagner (2011-2016; Principal Investigator INSERM Toulouse), Dr Anne Fougerat (2017-2021; Principal Investigator INRAE Toulouse), Dr Elena Piccinin (2022; Assistant Professor, University of Bari).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundings & Awards</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Young scientist award from the French Society of Nutrition in 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Awards from the Francophone Society of Diabetes in 2015 and 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundings:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ANR, ARC, INCA, SFD, SFN, AFEF, Occitanie, ANSES, FRM, EU (JPI)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications & Communication</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">80 talks including selected oral communications at international meetings (Keystone Symposium; EMBO Meeting, EASD, EASL)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">110 peer reviewed publications in international journals</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Full publication list available at </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=Toi0KcYAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (121)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ablation of Hepatocyte Derived‐ FGL1 Does Not Aggravate Metabolic Dysfunction‐Associated Steatotic Liver Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Personnaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Cannizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Marie Pauline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Desquesnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 39 (16), pp.e70962. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1096/fj.202501997R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoneutral housing worsens MASLD and reveals defective brown adipose tissue response to β3-adrenergic stimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Marie Pauline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Alquier-Bacquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Huillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Rives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (9), pp.113221. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2025.113221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05264984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liver gene expression and its rewiring in hepatic steatosis are controlled by PI3Kα-dependent hepatocyte signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Fougeray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fougerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prunelle Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23 (4), pp.e3003112-e3003112. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.3003112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05063626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adipocyte HSL is required for maintaining circulating vitamin A and RBP4 levels during fasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia S Steinhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriette E Dähnhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Košić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yueming Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25, pp.2878 - 2895. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44319-024-00158-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between dietary pesticide exposure profiles and body weight change in French adults: Results from the NutriNet-Santé cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Berlivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Payrastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rebouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fougerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Touvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 184, pp.108485. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2024.108485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid sensing by PPARα: Role in controlling hepatocyte gene regulatory networks and the metabolic response to fasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fougerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bruse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Lipid Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 96, pp.101303. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plipres.2024.101303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05514845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatic‐specific Pgc‐1α ablation drives fibrosis in a MASH model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Arconzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Piccinin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Pasculli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marica Cariello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liver International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44 (10), pp.2738-2752. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/liv.16052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FGF19 and its analog Aldafermin cooperate with MYC to induce aggressive hepatocarcinogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ursic-Bedoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Desandré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Chavey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Molecular Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44321-023-00021-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FGF19 and its analog Aldafermin cooperate with MYC to induce aggressive hepatocarcinogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ursic-Bedoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Desandré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Chavey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Molecular Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (2), pp.238-250. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44321-023-00021-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pivotal role of intestinal cholesterol and nuclear receptor LXR in metabolic liver steatohepatitis and hepatocarcinoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Piccinin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Arconzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Pasculli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Fulvia Tricase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Cultrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell &amp; Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.69. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13578-024-01248-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interplay between dietary fatty acids and gut microbiota influences host metabolism and hepatic steatosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ellero-Simatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Till Birkner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Mayneris-Perxachs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Olsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.5329. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-41074-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C/EBPα Confers Dependence to Fatty Acid Anabolic Pathways and Vulnerability to Lipid Oxidative Stress–Induced Ferroptosis in FLT3 -Mutant Leukemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Birsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lauture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Mouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Angelino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (7), pp.1720-1747. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/2159-8290.CD-22-0411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monoacylglycerol lipase reprograms hepatocytes and macrophages to promote liver regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rola Al-Sayegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Mabire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Hammoutene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JHEP Reports Innovation in Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (8), pp.100794. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhepr.2023.100794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obesity promotes fumonisin B1 hepatotoxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Dopavogui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ponchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Smati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 891, pp.164436. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.164436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiopathologie de la stéatose hépatique non-alcoolique (NAFLD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Parlati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Postic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine des Maladies Métaboliques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, in press, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mmm.2023.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmacological activation of constitutive androstane receptor induces female-specific modulation of hepatic metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Huillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐pierre Gratacap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Engelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bruse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JHEP Reports Innovation in Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (1), pp.100930. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhepr.2023.100930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissular Genomic Responses to Oral FB1 Exposure in Pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Dopavogui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fougerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gourbeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Terciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (2), pp.83. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxins14020083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for constitutive microbiota-dependent short-term control of food intake in mice: Is there a link with inflammation, oxidative stress, endotoxemia, and Glp-1?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Ben Fradj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Salvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Fouesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Huillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (4-6), pp.349-369. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/ars.2021.0095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear HMGB1 protects from nonalcoholic fatty liver disease through negative regulation of liver X receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Personnaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Piccolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizée Dortignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Iacovoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (12), pp.eabg9055. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.abg9055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective association between dietary pesticide exposure profiles and type 2 diabetes risk in the NutriNet-Santé cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rebouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cravedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Taupier-Letage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Debrauwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (1), pp.57. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12940-022-00862-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zac1 and the Imprinted Gene Network program juvenile NAFLD in response to maternal metabolic syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Baptissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bradish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brie Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesse Tehrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, in press, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hep.32363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR-based metabolic profiling and discrimination of wild tropical tunas by species, size category, geographic origin, and on-board storage condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Sardenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 371, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.131094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hepatocyte insulin receptor is required to program the liver clock and rhythmic gene expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Fougeray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fougerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ellero-Simatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39 (2), pp.110674. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.celrep.2022.110674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monoacylglycerol lipase inhibition specifically in macrophages compromises liver regeneration by inducing interferon type 1 that negatively impacts on hepatocyte proliferation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rola Al-Sayegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Mabire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 77, pp.S65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATGL-dependent white adipose tissue lipolysis controls hepatocyte PPARα activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fougerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Schoiswohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39 (10), pp.110910. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.celrep.2022.110910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction in gut‐derived MUFAs via intestinal stearoyl‐CoA desaturase 1 deletion drives susceptibility to NAFLD and hepatocarcinoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ducheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Piccinin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oihane Garcia-Irigoyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bertrand-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hepatology Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (10), pp.2937-2949. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hep4.2053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative study of diet-induced mouse models of NAFLD identifies PPARα as a sexually dimorphic drug target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Smati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fougerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ellero-Simatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 71 (4), pp.807-821. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2020-323323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pregnane X receptor drives sexually dimorphic hepatic changes in lipid and xenobiotic metabolism in response to gut microbiota in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Barretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Huillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-021-01050-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endoplasmic reticulum stress controls iron metabolism through TMPRSS6 repression and hepcidin mRNA stabilization by RNA-binding protein HuR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Gourbeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Palin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Largounez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 106 (4), pp.1202-1206. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3324/haematol.2019.237321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New targets for NAFLD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Parlati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Postic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JHEP Reports Innovation in Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (6), pp.100346. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhepr.2021.100346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual regulation of TxNIP by ChREBP and FoxO1 in liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Benhamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insug O-Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenwei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Filhoulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (3), pp.102218. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2021.102218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatocyte-specific deletion of Pparα promotes NAFLD in the context of obesity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Smati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lukowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fougerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.6489. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-63579-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02875414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Important Considerations for Sample Collection in Metabolomics Studies with a Special Focus on Applications to Liver Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joran Villaret-Cazadamont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine P Claus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (3), pp.104. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo10030104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of hepatokine gene expression in response to fasting and feeding: Influence of PPARa and insulin-dependent signaling in hepatocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Smati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Fougeray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fougerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diabetes &amp; Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 46 (2), pp.129-136. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diabet.2019.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton NMR enables the absolute quantification of aqueous metabolites and lipid classes in unique mouse liver samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ducheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), 20 p. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo10010009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perinatal exposure to a dietary pesticide cocktail does not increase susceptibility to high-fat diet-induced metabolic perturbations at adulthood but modifies urinary and fecal metabolic fingerprints in C57Bl6/J mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Dopavogui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 144, pp.106010. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2020.106010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidative Stress in NAFLD: Role of Nutrients and Food Contaminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Rives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fougerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ellero-Simatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (12), pp.1702. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biom10121702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peroxisome Proliferator-Activated Receptors and Their Novel Ligands as Candidates for the Treatment of Non-Alcoholic Fatty Liver Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fougerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Wahli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (7), pp.1638. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells9071638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author correction: Dimorphic metabolic and endocrine disorders in mice lacking the constitutive androstane receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lukowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ellero-Simatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Oliviero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.4256. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-61226-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peroxisome Proliferator-Activated Receptors and Caloric Restriction-Common Pathways Affecting Metabolism, Health, and Longevity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalina Duszka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">András Gregor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen König</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Wahli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells9071708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene expression profiling reveals that PXR activation inhibits Hhepatic PPAR alpha activity and decreases FGF21 secretion in male C57Bl6/J mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Barretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fougerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Fougeray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (15), </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms20153767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depletion of gram-positive bacteria impacts hepatic biological functions during the light phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yun Penny Oh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ellero-Simatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravikumar Manickam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguan Soon Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (4), 28 p. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms20040812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sphingolipid metabolism in non-alcoholic fatty liver diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 159, pp.9-22. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2018.07.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PGC-1 alpha induced browning promotes involution and inhibits lactation in mammary glands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Piccinin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Morgano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Contursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bertrand-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 76 (24), pp.5011-5025. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00018-019-03160-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatic PPARα is critical in the metabolic adaptation to sepsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Paumelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel T Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hennuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Baugé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deleye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 70 (5), pp.963-973. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhep.2018.12.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04358206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between Hormone-Sensitive Lipase and ChREBP in Fat Cells Controls Insulin Sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Morigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Houssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mairal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ghilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mouisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (1), pp.133-146. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42255-018-0007-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02150261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The class 3 PI3K coordinates autophagy and mitochondrial lipid catabolism by controlling nuclear receptor PPARα</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Iershov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Nemazanyy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Alkhoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), 18 p. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-019-09598-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimorphic metabolic and endocrine disorders in mice lacking the constitutive androstane receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lukowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ellero-Simatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Oliviero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.20169. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-56570-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The protective role of liver X receptor (LXR) during fumonisin B1-induced hepatotoxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lukowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Smati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 93 (2), pp.505-517. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00204-018-2345-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early life stress induces type 2 diabetes-like features in ageing mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Ilchmann-Diounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Olier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lencina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Riba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Barretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 80, pp.452-463. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbi.2019.04.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of monoacylglycerol lipase, an anti-inflammatory and antifibrogenic strategy in the liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Chokr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinghong Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pushpa Hegde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Mabire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 68 (3), pp.522-532. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2018-316137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coelomocytes regulate starvation-induced fat catabolism and lifespan extension through the lipase LIPL-5 in Caenorhabditis elegans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bellemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Goudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (4), 1041-1049 + 6 p. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.celrep.2019.06.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">β-catenin oncogenic activation rewires fatty acid catabolism to fuel hepatocellular carcinoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 68 (2), pp.183-185. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2018-316557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatic PPARα is critical in the metabolic adaptation to sepsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Paumelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hennuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Baugé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deleye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 70 (5), pp.963-973. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhep.2018.12.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04750230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective Liver Estrogen Receptor Modulation Prevents Steatosis, Diabetes, and Obesity Through the Anorectic Growth Differentiation Factor 15 Hepatokine in Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Riant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Raymond-Letron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Buscato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hepatology Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (7), pp.908-924. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hep4.1363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatic PPARalpha is critical in the metabolic adaptation to sepsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Paumelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hennuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Baugé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deleye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 70 (5), pp.963-973. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhep.2018.12.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02109735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic effects of a chronic dietary exposure to a low-dose oesticide cocktail in mice: Sexual dimorphism and role of the constitutive androstane receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lukowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ellero-Simatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Health Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 126 (6), 18 p. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1289/EHP2877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementary intestinal mucosa and microbiota responses to caloric restriction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalina Duszka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ellero-Simatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghim Siong Ow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Defernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eeswari Paramalingam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-29815-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The histone demethylase Phf2 acts as a molecular checkpoint to prevent NAFLD progression during obesity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bricambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Clotilde Alves-Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Prip-Buus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bertrand-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.e2092. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-04361-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual extraction of mRNA and lipids from a single biological sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normand Podechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ducheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.7019. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-25332-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracellular lipids are an independent cause of liver injury and chronic kidney disease in non alcoholic fatty liver disease-like context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monteillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Gjorgjieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Verzieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Imikirene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16, pp.100-115. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molmet.2018.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02339561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective activation of estrogen receptor alpha activation function-1 is sufficient to prevent obesity, steatosis, and insulin resistance in mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Handgraaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie J Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Raymond-Letron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Riant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 187 (6), pp.1273-1287. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ajpath.2017.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type 2 diabetes prevention through hormone sensitive lipase inhibition: elongase ELOVL6 at the center of attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Morigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Houssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mouisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mairal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Caspar-Bauguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diabetologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 60, pp.S249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glycerol-3-phosphate acyltransferase 2 expression modulates cell roughness and membrane permeability: An atomic force microscopy study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth R. Cattaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria B. Garcia-Fabiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro A. Montanaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (12), 18 p. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0189031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the role of hepatocyte PPARα activity in response to fasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, in press, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mce.2017.07.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Specific ChREBP and PPARα Cross-Talk Is Required for the Glucose-Mediated FGF21 Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Iroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Benhamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Levavasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (2), pp.403 - 416. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.celrep.2017.09.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary oleic acid regulates hepatic lipogenesis through a liver X receptor-dependent signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ducheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (7), </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0181393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of signaling pathways targeted by the food contaminant FB1: Transcriptome and kinome analysis of samples from pig liver and intestine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gourbeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Napper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Laffitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, in press (12), 42 p. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mnfr.201700433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The suppression of hepatic glucose production improves metabolism and insulin sensitivity in subcutaneous adipose tissue in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Casteras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Abdul-Wahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Soty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diabetologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 59 (12), pp.2645-2653. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00125-016-4097-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of pesticide mixtures in human and animal models: an update of the recent literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Rizzati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gamet-Payrastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemico-Biological Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 254, pp.231-246. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbi.2016.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glucocorticoid receptor-PPAR alpha axis in fetal mouse liver prepares neonates for milk lipid catabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianpaolo Rando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chek Kun Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourhène Khaled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leuenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5, 31 p. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.11853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intestinal PPAR gamma signalling is required for sympathetic nervous system activation in response to caloric restriction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalina Duszka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ellero-Simatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiapeng Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Defernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep36937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">White-to-brite conversion in human adipocytes promotes metabolic reprogramming towards fatty acid anabolic and catabolic pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Barquissau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Beuzelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pisani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.E. Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mairal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (5), pp.352-365. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molmet.2016.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatic fasting-induced PPAR alpha activity does not depend on essential fatty acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ducheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Marmugi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (10), pp.1624. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms17101624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The gut microbiota: a major player in the toxicity of environmental pollutants?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine P. Claus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ellero-Simatos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/npjbiofilms.2016.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Grb14-Mediated Cross Talk between Insulin and p62/Nrf2 Pathways Regulates Liver Lipogenesis and Selective Insulin Resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Popineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Morzyglod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadege Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Cauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36 (16), pp.2168 - 2181. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MCB.00170-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perilipin 5 fine-tunes lipid oxidation to metabolic demand and protects against lipotoxicity in skeletal muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mairal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Louche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep38310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional control of physiological and pathological processes by the nuclear receptor PPAR beta/delta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguan Soon Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vázquez-Carrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Keat Sng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Lipid Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64, pp.98-122. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plipres.2016.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localizing the lipid products of PI3Kγ in neutrophils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Norton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Lindsay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Deladeriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Chessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Biological Regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 60, pp.36-45. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbior.2015.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatic circadian clock oscillators and nuclear receptors integrate microbiome-derived signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Korecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep20127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation of the Constitutive Androstane Receptor induces hepatic lipogenesis and regulates Pnpla3 gene expression in a LXR-independent way</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Marmugi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lukowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 303, pp.90 - 100. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.taap.2016.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liver PPARα is crucial for whole-body fatty acid homeostasis and is protective against NAFLD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ducheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (7), pp.1202-1214. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2015-310798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02339685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the organ-specific adverse effects of fumonisin B1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Therville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirindra Rakotonirainy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 89 (9), pp.1619-1629. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00204-014-1323-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of obesity and metabolic syndrome on plasma oxysterols and fatty acids in human</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Zerbinati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pacelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Palmaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Lubrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Steroids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 99 (Part B), pp.287-292. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.steroids.2015.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined QTL and selective sweep mappings with coding SNP annotation and cis-eQTL analysis revealed PARK2 and JAG2 as new candidate genes for adiposity regulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Parks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.517-529. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/g3.115.016865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protective effects of n-6 fatty acids-enriched diet on intestinal ischaemia/reperfusion injury involve lipoxin A4 and its receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gobbetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ducheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Le Faouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Pérez-Berezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Riols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 172 (3), pp.910-923. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bph.12957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A link between hepatic glucose production and peripheral energy metabolism via hepatokines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Abdul-Wahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Gautier-Stein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Casteras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Soty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (5), pp.531-543. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molmet.2014.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01350728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adverse effects of long-term exposure to bisphenol A during adulthood leading to hyperglycaemia and hypercholesterolemia in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Marmugi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Beuzelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ducheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 325, pp.133-143. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tox.2014.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essential fatty acids deficiency promotes lipogenic gene expression and hepatic steatosis through the liver X receptor.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ducheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Marmugi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58 (5), pp.984-92. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhep.2013.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00872314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The liver X receptor: A master regulator of the gut-liver axis and a target for non alcoholic fatty liver disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ducheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilia Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 86 (1), pp.96 - 105. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bcp.2013.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systems biology approach to the hepatic role of the oxysterol receptor LXR in the regulation of lipogenesis highlights a cross-talk with PPARα.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ducheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normand Podechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 95 (3), pp.556-67. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2012.09.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00872582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo hepatic lipid quantification using MRS at 7 Tesla in a mouse model of glycogen storage disease type 1a</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ramamonjisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mithieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lipid Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (7), pp.2010-2022. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1194/jlr.D033399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GW501516-activated PPARbeta/delta promotes liver fibrosis via p38-JNK MAPK-induced hepatic stellate cell proliferation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radina Kostadinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell &amp; Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (1), pp.34. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/2045-3701-2-34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00763884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Doses of Bisphenol A Induce Gene Expression Related to Lipid Synthesis and Trigger Triglyceride Accumulation in Adult Mouse Liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Marmugi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ducheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 55 (2), pp.395-407. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hep.24685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lipogenic transcription factor ChREBP dissociates hepatic steatosis from insulin resistance in mice and humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">.F. Benhamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pd Denechaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Robichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Moldes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Investigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 122 (6), pp.2176-94. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1172/JCI41636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPCR activation of Ras and PI3Kc in neutrophils depends on PLCb2/b3 and the RasGEF RasGRP4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Suire Sabine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Lécureuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Anderson E</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Damoulakis George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izabella Niewczas Izabella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (14), pp.3118-3129. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/emboj.2012.167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-glycoprotein Dysfunction Contributes to Hepatic Steatosis and Obesity in Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Vignault-Foucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Soayfane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Menez-Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bertrand-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (9), </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0023614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-glycoprotein Dysfunction Contributes to HepaticSteatosis and Obesity in Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Vignault-Foucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Soayfane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Menez-Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bertrand-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (9), pp.e23614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Crohn's creeping fat an adipose tissue?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilia Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Castan-Laurell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (3), pp.747-57. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ibd.21413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00617823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELOVL2 controls the level of n-6 28:5 and 30:5 fatty acids in testis, a prerequisite for male fertility and spermmaturation in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damir Zadravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Tvrdik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rilchard Haslam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsutomu Kobayash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lipid Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 52 (2), pp.245-255. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1194/jlr.M011346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of LPCAT3 by LXR.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ducheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 470 (1-2), pp.7-11. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gene.2010.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liver X Receptor: an oxysterol sensor and a major playerin the control of lipogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ducheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M.A. Lobaccaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Physics of Lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 164 (6), pp.500-14. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemphyslip.2011.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PI3K beta Plays a Critical Role in Neutrophil Activation by Immune Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suhasini Kulkarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassian Sitaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Jakus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen E. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Damoulakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Signaling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (168), pp.ra23. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/scisignal.2001617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ablation of the very-long-chain fatty acid elongase ELOVL3 in mice leads to constrained lipid storage and resistance to diet-induced obesity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damir Zadravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Brolinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel M. Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claes Carneheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert I. Csikasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (11), pp.4366 - 4377. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1096/fj.09-152298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARAP3 binding to phosphatidylinositol-(3,4,5)-trisphosphate depends on N-terminal tandem PH domains and adjacent sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen E. Craig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Coadwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Vermeren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Signalling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (2), pp.257-264. </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cellsig.2009.09.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A minimal model for hepatic fatty acid balance during fasting: Application to PPAR alpha-deficient mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 261 (2), pp.266. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2009.07.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00559147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of potential mechanisms of toxicity after di-(2-ethylhexyl)-phthalate (DEHP) adult exposure in the liver using a systems biology approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M de Tayrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Claus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 236 (3), pp.282-292. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.taap.2009.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liver X receptor alpha regulates fatty acid synthase expression in chicken.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 88 (12), pp.2628-35. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3382/ps.2009-00258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FSH-stimulated PTEN activity accounts for the lack of FSH mitogenic effect in prepubertal rat Sertoli cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Musnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Decourtye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Lécureuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 315 (1-2), pp.271. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mce.2009.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di-(2-ethylhexyl)-phthalate (DEHP) activates the Constitutive Androstane Receptor (CAR): a novel signalling pathway sensitive to phthalates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila Mselli-Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Mogha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 77 (11), pp.1735. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bcp.2009.02.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional regulation of hepatic fatty acid metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pg Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sub-cellular biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 49, pp.3-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel aspects of PPARα-mediated regulation of lipid and xenobiotic metabolism revealed through a nutrigenomic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaig Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 45 (3), pp.767-777. </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hep.21510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel aspects of PPAR alpha-mediated regulation of lipid and xenobiotic metabolism revealed through a nutrigenomic study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Déjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaig Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 45, pp.667-677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myristic acid increases $\Delta$6-desaturase activity in cultured rat hepatocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine d'Andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Daval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Bouriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 44 (2), pp.131-140. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rnd:2004020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of dietary fatty acids on the expression of an array of class II nuclear receptor target genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Calléja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug Metabolism Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 35 (178), pp.89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinct roles of endoplasmic reticulum cytochrome b5 and fused cytochrome b5-like domain for rat Δ6-desaturase activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine d'Andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Rioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dalaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lipid Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 45, pp.32 - 40. </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1194/jlr.m300339-jlr200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion of hexadecanoic acid to hexadecenoic acid by rat delta 6-desaturase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Rioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Catheline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noel J.-N. Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Bouriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lipid Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 44 (3), pp.450-454. </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1194/jlr.C200019-JLR200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Although it is rapidly metabolized in cultured rat hepatocytes, lauric acid is used for protein acylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Rioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Daval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 43 (5), pp.419-430. </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rnd:2003036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The same rat delta 6-desaturase not only acts on 18- but also on 24-carbon fatty acids in very-long-chain polyunsaturated fatty acid biosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine d'Andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Catheline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noel J.-N. Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 364, pp.49-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition between tholeiitic an alkali basalts: Petrographical and geochemical evidence from Fangataufa, Pacific Ocean, and Kerguelen, Indian Ocean.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Marie Bardintzeff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Leyrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 28 (6), pp.489-515. </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2343/geochemj.28.489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geological reconstruction of Fangataufa atoll, South Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 110 (3-4), pp.377-391. </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0025-3227(93)90095-D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide exposure profiles through tap water consumption in the NutriNet-Santé cohort in 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Berlivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Allès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Touvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Lairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Public Health Conference 2025 Investing for sustainable health and well-being</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Helsinki, Finland. pp.IV245, </w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckaf161.599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of exposure to a binary mixture of pesticides at reference doses on hepatic metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Poirier-Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th Congress of the European Societies of Toxicology (EUROTOX 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Athène, Greece. pp.S150-S151, </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2025.07.368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05514896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the value of Imaging Mass Spectrometry coupled with Ion mobility to discriminate biomarkers? Study of a steatotic liver disease associated with metabolic dysfunction case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Ferey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fougerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Alquier-Bacquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4emes Journées Scientifiques du GdR-MSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GdR-MSI, Jul 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l'imagerie MS dans le domaine de la toxicologie alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Ferey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Mervant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Guéraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles du GDR-MSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of genotoxic effects on exocrine pancreas after chronic dietary exposure to cocktail of pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Rives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Marie Pauline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Shalhoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Poirier-Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th ICAW - International Comet Assay Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Rovinj, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of thermoneutral housing in a mouse model of non-alcoholic fatty liver disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Alquier-Bacquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Laserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Huillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th Annual Meeting of the European Association for the Study of Diabetes (EASD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Hamburg, Germany. pp.1007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de PPARα hépatocytaire dans le contrôle transcriptionnel de l’adaptation à un régime cétogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fougerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clothilde Marbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Fougeray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Francophone du Diabète 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de PPARα hépatocytaire dans le contrôle transcriptionnel de l’adaptation à un régime cétogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fougerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clothilde Marbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Fougeray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de recherche translationnelle de la FHU IMPACT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatocyte PPARα is required for the sensing of adipose-derived fatty acids and for full brown adipose tissue activation during lipolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fougerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Schoiswohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th annual meeting European Association for the Study of Diabetes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d’une exposition alimentaire, périnatale et chronique alimentaire, à des doses réglementaires de glyphosate sur l’axe microbiote intestinal-intestin-foie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrine Naimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Engelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème congrès annuel de la Société Francophone de Santé et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de PPARα hépatocytaire dans le dialogue entre le foie et les tissus adipeux lors de la lipolyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fougerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Schoiswohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Smati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Francophone du Diabète 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early life stress induces type 2 diabetes-like features in ageing mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Ilchmann-Diounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Olier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lencina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Riba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Barretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroGASTRO 2019 Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Lisbonne, Portugal. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex dimorphic role of estrogen receptor a in physiological regulation of hepatic metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Tramunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Smati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naia Grandgeorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fougerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Annual Meeting of the European-Association-for-the-Study-of-Diabetes (EASD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelona, Spain. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatocyte PI3Kα controls the PPARα-FGF21 axis and regulates whole body fatty acid homeostasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lukowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Smati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fougerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Assocation for the Study of Diabetes (EASD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitutive Androstane Receptor deficiency leads to sexually dimorphic metabolic disorders in aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lukowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Annual Meeting of the European-Association-for-the-Study-of-Diabetes (EASD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for the Study of Diabetes (EASD). GBR., Oct 2018, Berlin, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatokines in metabolic disease: novel insights into FGF21 regulation by glucose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Postic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Iroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Benhamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual Scientific Meeting of the European Society for Clinical Investigation “Precision medicine for healthy ageing”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Barcelone, Spain. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of gender on progression of liver metabolic diseases in response to different nutritional challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Smati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lukowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Annual Meeting of the European-Association-for-the-Study-of-Diabetes (EASD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for the Study of Diabetes (EASD). GBR., Oct 2018, Berlin, Germany. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracellular lipids: an independent cause of liver injury and chronic kidney disease in non-alcoholic fatty liver disease-like context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monteillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Gjorgjieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Verzieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G2L2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02388687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatocyte PI3Kα controls the PPARα-FGF21 axis and regulates whole body fatty acid homeostasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lukowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Majorqua, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early life stress induces type 2 diabetes at adulthood in male mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Ilchmann-Diounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Olier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lencina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ellero-Simatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Riba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Meeting of Pediatric Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic maternal separation in mice impaired immuno-metabolism in older offspring on standard diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Ilchmann-Diounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lencina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ellero-Simatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Riba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherryl Harkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Neonatal Window of Opportunity, Early Priming for Life, Herrenhausen Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Hanovre, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial inhibition of hormone-sensitive lipase improves insulin sensitivity by induction of de novo lipogenesis and elongase ELOVL6 in human adipocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Morigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Houssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Caspar Bauguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Beuzelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mairal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51. Annual Meeting of the European Association for the Study of Diabetes (EASD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for the Study of Diabetes (EASD). Düsseldorf, GBR., Sep 2015, Stockholm, Sweden. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific modulation of hepatic estrogen receptor alpha prevents fatty liver but also obesity and insulin resistance induced by a high fat diet in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Handgraaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Raymond-Letron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Riant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th International Liver Congress of the European-Association-for-the-Study-of-the-Liver</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for the Study of the Liver (EASL). Genève, CHE., Apr 2015, Vienne, Austria. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the nuclear receptors PXR and CAR to gene expression modulations induced by fipronil in rodent liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Z. Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Leghait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Congress of the European Association for Veterinary Pharmacology and Toxicology (EAVPT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Noordwijkerhout, Netherlands. pp.1-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the nuclear receptors PXR and CAR to gene expression modulations induced by fipronil in rodent liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Z. Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Leghait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Health Food Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle Aliment Sécurité Sanitaire &amp; Santé (PA3S)., 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELOVL2 controls the level of n-628:5 and 30:5 fatty acids in testis, a prerequisite for male fertility and sperm maturation in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damir Zadravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Tvrdik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Haslam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsutomu Kobayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. International Conference on the Bioscience of Lipids : Expanding the Horizons of Lipidomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Conference on the Bioscience of Lipids (ICBL). INT., Aug 2011, Varsovie, Poland. </w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemphyslip.2011.05.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expression d’une forme active de ChREBP conduit à la réinduction de la lipogenèse dans un modèle animal de déficience en LXR et SREBP-1c</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Poupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rayah-Benhamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">.J. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69èmes journées de l'Agence Française d’Etude du Foie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Sep 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of hepatic lipid metabolism: effect of dietary fatty acids and effect of Bisphenol A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre de Génomique Integrative de Lausanne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Génomique Integrative de Lausanne., Feb 2011, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of LXR in hepatic fatty acid homeostasis revealed through a nutrigenomic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des récepteurs nucléaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muséum National d’Histoire Naturelle (MNHN). Saisissez le nom du laboratoire, du service ou du département., Paris, FRA., Mar 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An xosysterol sensor and a master regulator of lipogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENOR meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Sep 2011, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of hepatic lipid metabolism: effect of dietary fatty acids and effect of Bisphenol A.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENS Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Normale Supérieure (ENS). Dr Hugo Aguilaniu, Lyon, FRA., Apr 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation du Liver X Receptor par le fructose et développement de la stéatose hépatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ducheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Rayah-Benhamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville service., Dec 2011, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxysterol signaling in fatty acid metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSERM U915, L'institut du Thorax</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Jan 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de LXR dans le métabolisme des acides gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Cochin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Cochin. Dr Catherine Postic, Ville service, FRA., Mar 2011, Cochin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating QTL controlling fatness, lipid metabolites and gene expressions to genetically dissect the adiposity complex trait in a meat chicken cross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bertrand-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Stavanger, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear receptors in the transcriptional control of hepatic fatty acid metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Wenner-Gren Institute, University of Stockholm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Stockholm, Sweden. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A minimal and dynamic model for fatty acid metabolism in mouse liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Lille (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A minimal and dynamical model for fatty acid metabolism in mouse liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lille, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A kinetic view of coordinate modulations of gene expression and metabolism in wild-type and PPARa-/- mice during fasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Cantiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene signature symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empreintes transcriptionnelles de lipides alimentaires sur modèles souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse intégrée de signatures variées GENOTOUL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Toulouse, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des acides gras alimentaires sur les voies de signalisation des récepteurs nucléaires : une étude comparée de signatures transcriptomique et lipidomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du GIS « PA-3S »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Boussens, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPARa remplit-il véritablement la fonction de senseur nutritionnel vis-à-vis des acides gras alimentaires ? Une étude comparée de signatures transcriptomique et lipidomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée GERLI de lipidomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Toulouse, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A kinetic view of coordinate modulations of gene expression and metabolism in wild-type and PPARa-/- mice during fasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pgp Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Cantiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycles de conferences de l'IFR31</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Toulouse, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A kinetic view of coordinate modulations of gene expression and metabolism in wild type and PPARa-/- mice during fasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Cantielo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the Paul Hamel Institute / New developements in the metabolic syndrome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Monaco, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des effets hépatiques induits par les lipides alimentaires par analyse de leurs signatures biologiques chez la souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’animation scientifique de l’IFR30</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Toulouse, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression and activity of two recombinant isoforms of rat NMT1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Rioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique F. Pédrono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Daval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Catheline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Bouriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Congress of International Society for the Study of Fatty Acids and Lipids (ISSFAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is PPARa a true nutritional sensor for dietary fatty acids: a coordinate transcriptomic and lipidomic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’animation scientifique de l’IFR31</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Toulouse, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological effects of nutrients : what interdisciplinary strategies to grasp and analyze complex signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’animation du Département d’Alimentation Humaine de l’INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of hepatic effects induced by food lipids from the analysis of their biological signatures in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’animation du Département d’Alimentation Humaine de l’INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité de la myristoyl-CoA: protéine N-myristoyltransférase de rat exprimée dans les cellules COS-7.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Rioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ravache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Daval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe d’Etude et de Recherche sur les Lipides et les Lipoprotéines (GERLI), Diversité moléculaire et physiopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of hepatic desaturases by PPAR alpha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine d'Andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inconnu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of dietary fatty acids on the expression of an array of class II nuclear receptor target genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Calléja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inconnu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des acides gras saturés sur l’activité et l’expression des D6- et D5-désaturases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine d'Andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Daval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional regulation of hepatic fatty acid metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pgp Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Subcellular Biochemistry: Lipids in Health and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preuve de concept ARCHIPL: Bilan de l'évaluation in vitro de la rétention du déoxynivalénol par des parois de levure modifiées par hémisynthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Z. Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Inrae. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId695"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hervé Guillou </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV Hervé Guillou Directeur de Recherche INRAE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hervé Guillou (INRAE Toulouse)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Born in Brest 13/09/1975</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">herve.guillou@inrae.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/0000-0002-5363-9081</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Since 2018:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Member of unit board of directors (UMR1331 INRAE Toulouse)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Since 2016:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Senior investigator (DR) INRAE Toulouse, ToxAlim</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Since 2009:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Group leader, “Integrative Toxicology and Metabolism”, INRAE ToxAlim</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Junior investigator (CR) INRAE Toulouse, Molecular Pharmacology (Dir: Dr T. Pineau)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004 –2007:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Post-doctoral scientist at Babraham Institute (Cambridge UK)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cell Signaling department (led by Dr L.R. Stephens et Dr P.T. Hawkins)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2000- 2004:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Assistant lecturer in biochemistry, Agrocampus Rennes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Degrees</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> HDR – Toulouse University (France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: PhD in biochemistry and Cell Biology (Rennes University, France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: MSc in Physiology (Rennes University, France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching and training</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Pre-clinical Toxicology, Molecular endocrinology, Metabolism, Physiology and Hepatology, Lipid Biochemistry (MSc, University of Toulouse)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhD Supervised (and current position):</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Dr Simon Ducheix (PhD 2014; PI INSERM Nantes), Dr Alexia Buis (PhD 2018; started her own company), Dr Marion Régnier (PhD 2018; Post-doc, Institut Cochin), Dr Sarra Smati (MD, PhD 2019; Assistant Professor, University of Nantes), Dr Tiffany Fougeray (PhD 2020; Post-doc, Harvard Medical School), Dr Léonie Dopavogui (PhD 2021; Industry, Canada).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-doctoral scientist (and current position):</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Dr Normand Podechard (2009-2011; Professor Rennes University of Pharmacy), Dr Alexandra Montagner (2011-2016; Principal Investigator INSERM Toulouse), Dr Anne Fougerat (2017-2021; Principal Investigator INRAE Toulouse), Dr Elena Piccinin (2022; Assistant Professor, University of Bari).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundings & Awards</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Young scientist award from the French Society of Nutrition in 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Awards from the Francophone Society of Diabetes in 2015 and 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundings:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ANR, ARC, INCA, SFD, SFN, AFEF, Occitanie, ANSES, FRM, EU (JPI)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications & Communication</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">80 talks including selected oral communications at international meetings (Keystone Symposium; EMBO Meeting, EASD, EASL)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">110 peer reviewed publications in international journals</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Full publication list available at </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=Toi0KcYAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (118)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoneutral housing worsens MASLD and reveals defective brown adipose tissue response to β3-adrenergic stimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Marie Pauline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Alquier-Bacquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Huillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Rives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (9), pp.113221. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2025.113221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05264984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ablation of Hepatocyte Derived‐ FGL1 Does Not Aggravate Metabolic Dysfunction‐Associated Steatotic Liver Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Personnaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Cannizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Marie Pauline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Desquesnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 39 (16), pp.e70962. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1096/fj.202501997R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liver gene expression and its rewiring in hepatic steatosis are controlled by PI3Kα-dependent hepatocyte signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Fougeray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fougerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prunelle Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23 (4), pp.e3003112-e3003112. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.3003112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05063626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adipocyte HSL is required for maintaining circulating vitamin A and RBP4 levels during fasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia S Steinhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriette E Dähnhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Košić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yueming Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25, pp.2878 - 2895. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44319-024-00158-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid sensing by PPARα: Role in controlling hepatocyte gene regulatory networks and the metabolic response to fasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fougerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bruse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Lipid Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 96, pp.101303. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plipres.2024.101303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05514845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between dietary pesticide exposure profiles and body weight change in French adults: Results from the NutriNet-Santé cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Berlivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Payrastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rebouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fougerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Touvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 184, pp.108485. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2024.108485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatic‐specific Pgc‐1α ablation drives fibrosis in a MASH model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Arconzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Piccinin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Pasculli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marica Cariello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liver International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44 (10), pp.2738-2752. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/liv.16052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FGF19 and its analog Aldafermin cooperate with MYC to induce aggressive hepatocarcinogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ursic-Bedoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Desandré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Chavey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Molecular Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44321-023-00021-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pivotal role of intestinal cholesterol and nuclear receptor LXR in metabolic liver steatohepatitis and hepatocarcinoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Piccinin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Arconzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Pasculli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Fulvia Tricase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Cultrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell &amp; Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.69. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13578-024-01248-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obesity promotes fumonisin B1 hepatotoxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Dopavogui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ponchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Smati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 891, pp.164436. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.164436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monoacylglycerol lipase reprograms hepatocytes and macrophages to promote liver regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rola Al-Sayegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Mabire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Hammoutene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JHEP Reports Innovation in Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (8), pp.100794. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhepr.2023.100794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interplay between dietary fatty acids and gut microbiota influences host metabolism and hepatic steatosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ellero-Simatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Till Birkner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Mayneris-Perxachs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Olsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.5329. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-41074-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiopathologie de la stéatose hépatique non-alcoolique (NAFLD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Parlati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Postic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine des Maladies Métaboliques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, in press, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mmm.2023.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C/EBPα Confers Dependence to Fatty Acid Anabolic Pathways and Vulnerability to Lipid Oxidative Stress–Induced Ferroptosis in FLT3 -Mutant Leukemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Birsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lauture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Mouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Angelino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (7), pp.1720-1747. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/2159-8290.CD-22-0411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmacological activation of constitutive androstane receptor induces female-specific modulation of hepatic metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Huillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐pierre Gratacap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Engelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bruse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JHEP Reports Innovation in Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (1), pp.100930. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhepr.2023.100930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissular Genomic Responses to Oral FB1 Exposure in Pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Dopavogui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fougerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gourbeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Terciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (2), pp.83. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxins14020083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for constitutive microbiota-dependent short-term control of food intake in mice: Is there a link with inflammation, oxidative stress, endotoxemia, and Glp-1?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Ben Fradj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Salvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Fouesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Huillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (4-6), pp.349-369. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/ars.2021.0095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zac1 and the Imprinted Gene Network program juvenile NAFLD in response to maternal metabolic syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Baptissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bradish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brie Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesse Tehrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, in press, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hep.32363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR-based metabolic profiling and discrimination of wild tropical tunas by species, size category, geographic origin, and on-board storage condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Sardenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 371, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.131094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hepatocyte insulin receptor is required to program the liver clock and rhythmic gene expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Fougeray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fougerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ellero-Simatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39 (2), pp.110674. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.celrep.2022.110674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective association between dietary pesticide exposure profiles and type 2 diabetes risk in the NutriNet-Santé cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rebouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cravedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Taupier-Letage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Debrauwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (1), pp.57. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12940-022-00862-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear HMGB1 protects from nonalcoholic fatty liver disease through negative regulation of liver X receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Personnaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Piccolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizée Dortignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Iacovoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (12), pp.eabg9055. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.abg9055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monoacylglycerol lipase inhibition specifically in macrophages compromises liver regeneration by inducing interferon type 1 that negatively impacts on hepatocyte proliferation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rola Al-Sayegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Mabire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 77, pp.S65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATGL-dependent white adipose tissue lipolysis controls hepatocyte PPARα activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fougerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Schoiswohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39 (10), pp.110910. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.celrep.2022.110910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction in gut‐derived MUFAs via intestinal stearoyl‐CoA desaturase 1 deletion drives susceptibility to NAFLD and hepatocarcinoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ducheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Piccinin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oihane Garcia-Irigoyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bertrand-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hepatology Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (10), pp.2937-2949. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hep4.2053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative study of diet-induced mouse models of NAFLD identifies PPARα as a sexually dimorphic drug target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Smati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fougerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ellero-Simatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 71 (4), pp.807-821. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2020-323323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New targets for NAFLD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Parlati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Postic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JHEP Reports Innovation in Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (6), pp.100346. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhepr.2021.100346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endoplasmic reticulum stress controls iron metabolism through TMPRSS6 repression and hepcidin mRNA stabilization by RNA-binding protein HuR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Gourbeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Palin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Largounez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 106 (4), pp.1202-1206. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3324/haematol.2019.237321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pregnane X receptor drives sexually dimorphic hepatic changes in lipid and xenobiotic metabolism in response to gut microbiota in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Barretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Huillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-021-01050-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual regulation of TxNIP by ChREBP and FoxO1 in liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Benhamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insug O-Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenwei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Filhoulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (3), pp.102218. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2021.102218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatocyte-specific deletion of Pparα promotes NAFLD in the context of obesity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Smati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lukowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fougerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.6489. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-63579-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02875414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton NMR enables the absolute quantification of aqueous metabolites and lipid classes in unique mouse liver samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ducheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), 20 p. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo10010009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of hepatokine gene expression in response to fasting and feeding: Influence of PPARa and insulin-dependent signaling in hepatocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Smati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Fougeray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fougerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diabetes &amp; Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 46 (2), pp.129-136. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diabet.2019.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Important Considerations for Sample Collection in Metabolomics Studies with a Special Focus on Applications to Liver Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joran Villaret-Cazadamont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine P Claus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (3), pp.104. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo10030104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidative Stress in NAFLD: Role of Nutrients and Food Contaminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Rives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fougerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ellero-Simatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (12), pp.1702. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biom10121702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perinatal exposure to a dietary pesticide cocktail does not increase susceptibility to high-fat diet-induced metabolic perturbations at adulthood but modifies urinary and fecal metabolic fingerprints in C57Bl6/J mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Dopavogui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 144, pp.106010. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2020.106010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author correction: Dimorphic metabolic and endocrine disorders in mice lacking the constitutive androstane receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lukowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ellero-Simatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Oliviero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.4256. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-61226-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peroxisome Proliferator-Activated Receptors and Caloric Restriction-Common Pathways Affecting Metabolism, Health, and Longevity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalina Duszka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">András Gregor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen König</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Wahli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells9071708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peroxisome Proliferator-Activated Receptors and Their Novel Ligands as Candidates for the Treatment of Non-Alcoholic Fatty Liver Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fougerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Wahli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (7), pp.1638. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells9071638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depletion of gram-positive bacteria impacts hepatic biological functions during the light phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yun Penny Oh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ellero-Simatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravikumar Manickam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguan Soon Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (4), 28 p. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms20040812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene expression profiling reveals that PXR activation inhibits Hhepatic PPAR alpha activity and decreases FGF21 secretion in male C57Bl6/J mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Barretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fougerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Fougeray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (15), </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms20153767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early life stress induces type 2 diabetes-like features in ageing mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Ilchmann-Diounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Olier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lencina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Riba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Barretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 80, pp.452-463. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbi.2019.04.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of monoacylglycerol lipase, an anti-inflammatory and antifibrogenic strategy in the liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Chokr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinghong Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pushpa Hegde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Mabire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 68 (3), pp.522-532. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2018-316137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The protective role of liver X receptor (LXR) during fumonisin B1-induced hepatotoxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lukowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Smati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 93 (2), pp.505-517. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00204-018-2345-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimorphic metabolic and endocrine disorders in mice lacking the constitutive androstane receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lukowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ellero-Simatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Oliviero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.20169. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-56570-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The class 3 PI3K coordinates autophagy and mitochondrial lipid catabolism by controlling nuclear receptor PPARα</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Iershov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Nemazanyy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Alkhoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), 18 p. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-019-09598-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between Hormone-Sensitive Lipase and ChREBP in Fat Cells Controls Insulin Sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Morigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Houssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mairal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ghilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mouisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (1), pp.133-146. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42255-018-0007-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02150261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PGC-1 alpha induced browning promotes involution and inhibits lactation in mammary glands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Piccinin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Morgano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Contursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bertrand-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 76 (24), pp.5011-5025. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00018-019-03160-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sphingolipid metabolism in non-alcoholic fatty liver diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 159, pp.9-22. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2018.07.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coelomocytes regulate starvation-induced fat catabolism and lifespan extension through the lipase LIPL-5 in Caenorhabditis elegans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bellemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Goudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (4), 1041-1049 + 6 p. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.celrep.2019.06.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">β-catenin oncogenic activation rewires fatty acid catabolism to fuel hepatocellular carcinoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 68 (2), pp.183-185. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2018-316557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective Liver Estrogen Receptor Modulation Prevents Steatosis, Diabetes, and Obesity Through the Anorectic Growth Differentiation Factor 15 Hepatokine in Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Riant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Raymond-Letron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Buscato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hepatology Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (7), pp.908-924. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hep4.1363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatic PPARalpha is critical in the metabolic adaptation to sepsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Paumelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hennuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Baugé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deleye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 70 (5), pp.963-973. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhep.2018.12.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02109735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic effects of a chronic dietary exposure to a low-dose oesticide cocktail in mice: Sexual dimorphism and role of the constitutive androstane receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lukowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ellero-Simatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Health Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 126 (6), 18 p. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1289/EHP2877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementary intestinal mucosa and microbiota responses to caloric restriction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalina Duszka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ellero-Simatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghim Siong Ow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Defernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eeswari Paramalingam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-29815-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The histone demethylase Phf2 acts as a molecular checkpoint to prevent NAFLD progression during obesity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bricambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Clotilde Alves-Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Prip-Buus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bertrand-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.e2092. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-04361-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual extraction of mRNA and lipids from a single biological sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normand Podechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ducheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.7019. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-25332-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracellular lipids are an independent cause of liver injury and chronic kidney disease in non alcoholic fatty liver disease-like context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monteillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Gjorgjieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Verzieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Imikirene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16, pp.100-115. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molmet.2018.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02339561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective activation of estrogen receptor alpha activation function-1 is sufficient to prevent obesity, steatosis, and insulin resistance in mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Handgraaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie J Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Raymond-Letron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Riant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 187 (6), pp.1273-1287. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ajpath.2017.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary oleic acid regulates hepatic lipogenesis through a liver X receptor-dependent signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ducheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (7), </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0181393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Specific ChREBP and PPARα Cross-Talk Is Required for the Glucose-Mediated FGF21 Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Iroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Benhamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Levavasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (2), pp.403 - 416. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.celrep.2017.09.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of signaling pathways targeted by the food contaminant FB1: Transcriptome and kinome analysis of samples from pig liver and intestine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gourbeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Napper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Laffitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, in press (12), 42 p. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mnfr.201700433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the role of hepatocyte PPARα activity in response to fasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, in press, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mce.2017.07.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glycerol-3-phosphate acyltransferase 2 expression modulates cell roughness and membrane permeability: An atomic force microscopy study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth R. Cattaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria B. Garcia-Fabiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro A. Montanaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (12), 18 p. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0189031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type 2 diabetes prevention through hormone sensitive lipase inhibition: elongase ELOVL6 at the center of attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Morigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Houssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mouisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mairal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Caspar-Bauguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diabetologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 60, pp.S249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The suppression of hepatic glucose production improves metabolism and insulin sensitivity in subcutaneous adipose tissue in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Casteras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Abdul-Wahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Soty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diabetologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 59 (12), pp.2645-2653. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00125-016-4097-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perilipin 5 fine-tunes lipid oxidation to metabolic demand and protects against lipotoxicity in skeletal muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mairal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Louche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep38310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The gut microbiota: a major player in the toxicity of environmental pollutants?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine P. Claus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ellero-Simatos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/npjbiofilms.2016.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Grb14-Mediated Cross Talk between Insulin and p62/Nrf2 Pathways Regulates Liver Lipogenesis and Selective Insulin Resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Popineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Morzyglod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadege Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Cauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36 (16), pp.2168 - 2181. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MCB.00170-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">White-to-brite conversion in human adipocytes promotes metabolic reprogramming towards fatty acid anabolic and catabolic pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Barquissau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Beuzelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pisani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.E. Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mairal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (5), pp.352-365. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molmet.2016.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatic fasting-induced PPAR alpha activity does not depend on essential fatty acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ducheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Marmugi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (10), pp.1624. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms17101624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intestinal PPAR gamma signalling is required for sympathetic nervous system activation in response to caloric restriction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalina Duszka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ellero-Simatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiapeng Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Defernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep36937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of pesticide mixtures in human and animal models: an update of the recent literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Rizzati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gamet-Payrastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemico-Biological Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 254, pp.231-246. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbi.2016.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glucocorticoid receptor-PPAR alpha axis in fetal mouse liver prepares neonates for milk lipid catabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianpaolo Rando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chek Kun Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourhène Khaled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leuenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5, 31 p. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.11853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localizing the lipid products of PI3Kγ in neutrophils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Norton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Lindsay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Deladeriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Chessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Biological Regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 60, pp.36-45. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbior.2015.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional control of physiological and pathological processes by the nuclear receptor PPAR beta/delta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguan Soon Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vázquez-Carrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Keat Sng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Lipid Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64, pp.98-122. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plipres.2016.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatic circadian clock oscillators and nuclear receptors integrate microbiome-derived signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Korecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep20127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation of the Constitutive Androstane Receptor induces hepatic lipogenesis and regulates Pnpla3 gene expression in a LXR-independent way</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Marmugi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lukowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 303, pp.90 - 100. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.taap.2016.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liver PPARα is crucial for whole-body fatty acid homeostasis and is protective against NAFLD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ducheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (7), pp.1202-1214. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2015-310798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02339685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined QTL and selective sweep mappings with coding SNP annotation and cis-eQTL analysis revealed PARK2 and JAG2 as new candidate genes for adiposity regulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Parks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.517-529. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/g3.115.016865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of obesity and metabolic syndrome on plasma oxysterols and fatty acids in human</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Zerbinati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pacelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Palmaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Lubrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Steroids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 99 (Part B), pp.287-292. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.steroids.2015.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the organ-specific adverse effects of fumonisin B1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Therville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirindra Rakotonirainy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 89 (9), pp.1619-1629. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00204-014-1323-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protective effects of n-6 fatty acids-enriched diet on intestinal ischaemia/reperfusion injury involve lipoxin A4 and its receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gobbetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ducheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Le Faouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Pérez-Berezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Riols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 172 (3), pp.910-923. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bph.12957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A link between hepatic glucose production and peripheral energy metabolism via hepatokines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Abdul-Wahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Gautier-Stein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Casteras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Soty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (5), pp.531-543. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molmet.2014.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01350728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adverse effects of long-term exposure to bisphenol A during adulthood leading to hyperglycaemia and hypercholesterolemia in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Marmugi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Beuzelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ducheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 325, pp.133-143. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tox.2014.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The liver X receptor: A master regulator of the gut-liver axis and a target for non alcoholic fatty liver disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ducheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilia Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 86 (1), pp.96 - 105. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bcp.2013.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essential fatty acids deficiency promotes lipogenic gene expression and hepatic steatosis through the liver X receptor.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ducheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Marmugi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58 (5), pp.984-92. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhep.2013.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00872314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systems biology approach to the hepatic role of the oxysterol receptor LXR in the regulation of lipogenesis highlights a cross-talk with PPARα.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ducheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normand Podechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 95 (3), pp.556-67. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2012.09.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00872582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo hepatic lipid quantification using MRS at 7 Tesla in a mouse model of glycogen storage disease type 1a</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ramamonjisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mithieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lipid Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (7), pp.2010-2022. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1194/jlr.D033399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GW501516-activated PPARbeta/delta promotes liver fibrosis via p38-JNK MAPK-induced hepatic stellate cell proliferation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radina Kostadinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell &amp; Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (1), pp.34. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/2045-3701-2-34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00763884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Doses of Bisphenol A Induce Gene Expression Related to Lipid Synthesis and Trigger Triglyceride Accumulation in Adult Mouse Liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Marmugi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ducheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 55 (2), pp.395-407. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hep.24685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lipogenic transcription factor ChREBP dissociates hepatic steatosis from insulin resistance in mice and humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">.F. Benhamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pd Denechaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Robichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Moldes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Investigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 122 (6), pp.2176-94. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1172/JCI41636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPCR activation of Ras and PI3Kc in neutrophils depends on PLCb2/b3 and the RasGEF RasGRP4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Suire Sabine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Lécureuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Anderson E</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Damoulakis George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izabella Niewczas Izabella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (14), pp.3118-3129. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/emboj.2012.167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-glycoprotein Dysfunction Contributes to Hepatic Steatosis and Obesity in Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Vignault-Foucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Soayfane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Menez-Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bertrand-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (9), </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0023614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liver X Receptor: an oxysterol sensor and a major playerin the control of lipogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ducheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M.A. Lobaccaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Physics of Lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 164 (6), pp.500-14. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemphyslip.2011.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of LPCAT3 by LXR.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ducheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 470 (1-2), pp.7-11. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gene.2010.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELOVL2 controls the level of n-6 28:5 and 30:5 fatty acids in testis, a prerequisite for male fertility and spermmaturation in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damir Zadravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Tvrdik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rilchard Haslam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsutomu Kobayash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lipid Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 52 (2), pp.245-255. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1194/jlr.M011346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Crohn's creeping fat an adipose tissue?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilia Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Castan-Laurell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (3), pp.747-57. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ibd.21413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00617823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-glycoprotein Dysfunction Contributes to HepaticSteatosis and Obesity in Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Vignault-Foucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Soayfane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Menez-Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bertrand-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (9), pp.e23614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PI3K beta Plays a Critical Role in Neutrophil Activation by Immune Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suhasini Kulkarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassian Sitaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Jakus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen E. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Damoulakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Signaling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (168), pp.ra23. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/scisignal.2001617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ablation of the very-long-chain fatty acid elongase ELOVL3 in mice leads to constrained lipid storage and resistance to diet-induced obesity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damir Zadravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Brolinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel M. Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claes Carneheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert I. Csikasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (11), pp.4366 - 4377. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1096/fj.09-152298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARAP3 binding to phosphatidylinositol-(3,4,5)-trisphosphate depends on N-terminal tandem PH domains and adjacent sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen E. Craig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Coadwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Vermeren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Signalling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (2), pp.257-264. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cellsig.2009.09.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FSH-stimulated PTEN activity accounts for the lack of FSH mitogenic effect in prepubertal rat Sertoli cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Musnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Decourtye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Lécureuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 315 (1-2), pp.271. </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mce.2009.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of potential mechanisms of toxicity after di-(2-ethylhexyl)-phthalate (DEHP) adult exposure in the liver using a systems biology approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M de Tayrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Claus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 236 (3), pp.282-292. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.taap.2009.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A minimal model for hepatic fatty acid balance during fasting: Application to PPAR alpha-deficient mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 261 (2), pp.266. </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2009.07.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00559147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liver X receptor alpha regulates fatty acid synthase expression in chicken.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 88 (12), pp.2628-35. </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3382/ps.2009-00258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di-(2-ethylhexyl)-phthalate (DEHP) activates the Constitutive Androstane Receptor (CAR): a novel signalling pathway sensitive to phthalates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila Mselli-Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Mogha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 77 (11), pp.1735. </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bcp.2009.02.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional regulation of hepatic fatty acid metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pg Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sub-cellular biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 49, pp.3-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel aspects of PPARα-mediated regulation of lipid and xenobiotic metabolism revealed through a nutrigenomic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaig Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 45 (3), pp.767-777. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hep.21510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel aspects of PPAR alpha-mediated regulation of lipid and xenobiotic metabolism revealed through a nutrigenomic study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Déjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaig Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 45, pp.667-677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myristic acid increases $\Delta$6-desaturase activity in cultured rat hepatocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine d'Andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Daval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Bouriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 44 (2), pp.131-140. </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rnd:2004020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of dietary fatty acids on the expression of an array of class II nuclear receptor target genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Calléja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug Metabolism Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 35 (178), pp.89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinct roles of endoplasmic reticulum cytochrome b5 and fused cytochrome b5-like domain for rat Δ6-desaturase activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine d'Andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Rioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dalaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lipid Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 45, pp.32 - 40. </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1194/jlr.m300339-jlr200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion of hexadecanoic acid to hexadecenoic acid by rat delta 6-desaturase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Rioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Catheline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noel J.-N. Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Bouriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lipid Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 44 (3), pp.450-454. </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1194/jlr.C200019-JLR200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Although it is rapidly metabolized in cultured rat hepatocytes, lauric acid is used for protein acylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Rioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Daval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 43 (5), pp.419-430. </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rnd:2003036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The same rat delta 6-desaturase not only acts on 18- but also on 24-carbon fatty acids in very-long-chain polyunsaturated fatty acid biosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine d'Andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Catheline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noel J.-N. Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 364, pp.49-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition between tholeiitic an alkali basalts: Petrographical and geochemical evidence from Fangataufa, Pacific Ocean, and Kerguelen, Indian Ocean.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Marie Bardintzeff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Leyrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 28 (6), pp.489-515. </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2343/geochemj.28.489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geological reconstruction of Fangataufa atoll, South Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 110 (3-4), pp.377-391. </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0025-3227(93)90095-D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of exposure to a binary mixture of pesticides at reference doses on hepatic metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Poirier-Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th Congress of the European Societies of Toxicology (EUROTOX 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Athène, Greece. pp.S150-S151, </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2025.07.368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05514896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide exposure profiles through tap water consumption in the NutriNet-Santé cohort in 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Berlivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Allès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Touvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Lairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Public Health Conference 2025 Investing for sustainable health and well-being</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Helsinki, Finland. pp.IV245, </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckaf161.599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the value of Imaging Mass Spectrometry coupled with Ion mobility to discriminate biomarkers? Study of a steatotic liver disease associated with metabolic dysfunction case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Ferey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fougerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Alquier-Bacquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4emes Journées Scientifiques du GdR-MSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GdR-MSI, Jul 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of genotoxic effects on exocrine pancreas after chronic dietary exposure to cocktail of pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Rives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Marie Pauline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Shalhoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Poirier-Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th ICAW - International Comet Assay Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Rovinj, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l'imagerie MS dans le domaine de la toxicologie alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Ferey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Mervant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Guéraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles du GDR-MSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of thermoneutral housing in a mouse model of non-alcoholic fatty liver disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Alquier-Bacquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Laserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Huillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th Annual Meeting of the European Association for the Study of Diabetes (EASD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Hamburg, Germany. pp.1007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de PPARα hépatocytaire dans le contrôle transcriptionnel de l’adaptation à un régime cétogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fougerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clothilde Marbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Fougeray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Francophone du Diabète 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de PPARα hépatocytaire dans le contrôle transcriptionnel de l’adaptation à un régime cétogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fougerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clothilde Marbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Fougeray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de recherche translationnelle de la FHU IMPACT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatocyte PPARα is required for the sensing of adipose-derived fatty acids and for full brown adipose tissue activation during lipolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fougerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Schoiswohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th annual meeting European Association for the Study of Diabetes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d’une exposition alimentaire, périnatale et chronique alimentaire, à des doses réglementaires de glyphosate sur l’axe microbiote intestinal-intestin-foie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrine Naimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Engelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème congrès annuel de la Société Francophone de Santé et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de PPARα hépatocytaire dans le dialogue entre le foie et les tissus adipeux lors de la lipolyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fougerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Schoiswohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Smati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Francophone du Diabète 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex dimorphic role of estrogen receptor a in physiological regulation of hepatic metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Tramunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Smati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naia Grandgeorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fougerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Annual Meeting of the European-Association-for-the-Study-of-Diabetes (EASD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelona, Spain. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early life stress induces type 2 diabetes-like features in ageing mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Ilchmann-Diounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Olier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lencina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Riba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Barretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroGASTRO 2019 Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Lisbonne, Portugal. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatocyte PI3Kα controls the PPARα-FGF21 axis and regulates whole body fatty acid homeostasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lukowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Smati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fougerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Assocation for the Study of Diabetes (EASD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitutive Androstane Receptor deficiency leads to sexually dimorphic metabolic disorders in aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lukowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Annual Meeting of the European-Association-for-the-Study-of-Diabetes (EASD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for the Study of Diabetes (EASD). GBR., Oct 2018, Berlin, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatokines in metabolic disease: novel insights into FGF21 regulation by glucose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Postic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Iroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Benhamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual Scientific Meeting of the European Society for Clinical Investigation “Precision medicine for healthy ageing”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Barcelone, Spain. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of gender on progression of liver metabolic diseases in response to different nutritional challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Smati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lukowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Annual Meeting of the European-Association-for-the-Study-of-Diabetes (EASD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for the Study of Diabetes (EASD). GBR., Oct 2018, Berlin, Germany. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracellular lipids: an independent cause of liver injury and chronic kidney disease in non-alcoholic fatty liver disease-like context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monteillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Gjorgjieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Verzieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G2L2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02388687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatocyte PI3Kα controls the PPARα-FGF21 axis and regulates whole body fatty acid homeostasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lukowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Majorqua, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early life stress induces type 2 diabetes at adulthood in male mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Ilchmann-Diounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Olier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lencina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ellero-Simatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Riba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Meeting of Pediatric Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic maternal separation in mice impaired immuno-metabolism in older offspring on standard diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Ilchmann-Diounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lencina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ellero-Simatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Riba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherryl Harkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Neonatal Window of Opportunity, Early Priming for Life, Herrenhausen Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Hanovre, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial inhibition of hormone-sensitive lipase improves insulin sensitivity by induction of de novo lipogenesis and elongase ELOVL6 in human adipocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Morigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Houssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Caspar Bauguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Beuzelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mairal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51. Annual Meeting of the European Association for the Study of Diabetes (EASD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for the Study of Diabetes (EASD). Düsseldorf, GBR., Sep 2015, Stockholm, Sweden. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific modulation of hepatic estrogen receptor alpha prevents fatty liver but also obesity and insulin resistance induced by a high fat diet in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Handgraaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Raymond-Letron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Riant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th International Liver Congress of the European-Association-for-the-Study-of-the-Liver</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for the Study of the Liver (EASL). Genève, CHE., Apr 2015, Vienne, Austria. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the nuclear receptors PXR and CAR to gene expression modulations induced by fipronil in rodent liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Z. Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Leghait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Congress of the European Association for Veterinary Pharmacology and Toxicology (EAVPT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Noordwijkerhout, Netherlands. pp.1-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the nuclear receptors PXR and CAR to gene expression modulations induced by fipronil in rodent liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Z. Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Leghait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Health Food Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle Aliment Sécurité Sanitaire &amp; Santé (PA3S)., 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of hepatic lipid metabolism: effect of dietary fatty acids and effect of Bisphenol A.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENS Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Normale Supérieure (ENS). Dr Hugo Aguilaniu, Lyon, FRA., Apr 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An xosysterol sensor and a master regulator of lipogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENOR meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Sep 2011, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of hepatic lipid metabolism: effect of dietary fatty acids and effect of Bisphenol A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre de Génomique Integrative de Lausanne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Génomique Integrative de Lausanne., Feb 2011, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of LXR in hepatic fatty acid homeostasis revealed through a nutrigenomic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des récepteurs nucléaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muséum National d’Histoire Naturelle (MNHN). Saisissez le nom du laboratoire, du service ou du département., Paris, FRA., Mar 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELOVL2 controls the level of n-628:5 and 30:5 fatty acids in testis, a prerequisite for male fertility and sperm maturation in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damir Zadravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Tvrdik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Haslam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsutomu Kobayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. International Conference on the Bioscience of Lipids : Expanding the Horizons of Lipidomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Conference on the Bioscience of Lipids (ICBL). INT., Aug 2011, Varsovie, Poland. </w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemphyslip.2011.05.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expression d’une forme active de ChREBP conduit à la réinduction de la lipogenèse dans un modèle animal de déficience en LXR et SREBP-1c</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Poupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rayah-Benhamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">.J. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69èmes journées de l'Agence Française d’Etude du Foie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Sep 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation du Liver X Receptor par le fructose et développement de la stéatose hépatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ducheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Rayah-Benhamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville service., Dec 2011, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxysterol signaling in fatty acid metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSERM U915, L'institut du Thorax</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Jan 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de LXR dans le métabolisme des acides gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Cochin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Cochin. Dr Catherine Postic, Ville service, FRA., Mar 2011, Cochin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating QTL controlling fatness, lipid metabolites and gene expressions to genetically dissect the adiposity complex trait in a meat chicken cross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bertrand-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Stavanger, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear receptors in the transcriptional control of hepatic fatty acid metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Wenner-Gren Institute, University of Stockholm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Stockholm, Sweden. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A minimal and dynamic model for fatty acid metabolism in mouse liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Lille (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A minimal and dynamical model for fatty acid metabolism in mouse liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lille, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des acides gras alimentaires sur les voies de signalisation des récepteurs nucléaires : une étude comparée de signatures transcriptomique et lipidomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du GIS « PA-3S »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Boussens, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPARa remplit-il véritablement la fonction de senseur nutritionnel vis-à-vis des acides gras alimentaires ? Une étude comparée de signatures transcriptomique et lipidomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée GERLI de lipidomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Toulouse, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empreintes transcriptionnelles de lipides alimentaires sur modèles souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse intégrée de signatures variées GENOTOUL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Toulouse, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A kinetic view of coordinate modulations of gene expression and metabolism in wild-type and PPARa-/- mice during fasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Cantiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene signature symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A kinetic view of coordinate modulations of gene expression and metabolism in wild-type and PPARa-/- mice during fasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pgp Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Cantiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycles de conferences de l'IFR31</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Toulouse, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is PPARa a true nutritional sensor for dietary fatty acids: a coordinate transcriptomic and lipidomic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’animation scientifique de l’IFR31</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Toulouse, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological effects of nutrients : what interdisciplinary strategies to grasp and analyze complex signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’animation du Département d’Alimentation Humaine de l’INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of hepatic effects induced by food lipids from the analysis of their biological signatures in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’animation du Département d’Alimentation Humaine de l’INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression and activity of two recombinant isoforms of rat NMT1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Rioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique F. Pédrono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Daval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Catheline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Bouriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Congress of International Society for the Study of Fatty Acids and Lipids (ISSFAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des effets hépatiques induits par les lipides alimentaires par analyse de leurs signatures biologiques chez la souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’animation scientifique de l’IFR30</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Toulouse, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A kinetic view of coordinate modulations of gene expression and metabolism in wild type and PPARa-/- mice during fasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Cantielo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the Paul Hamel Institute / New developements in the metabolic syndrome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Monaco, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité de la myristoyl-CoA: protéine N-myristoyltransférase de rat exprimée dans les cellules COS-7.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Rioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ravache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Daval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe d’Etude et de Recherche sur les Lipides et les Lipoprotéines (GERLI), Diversité moléculaire et physiopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of hepatic desaturases by PPAR alpha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine d'Andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inconnu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of dietary fatty acids on the expression of an array of class II nuclear receptor target genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Calléja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inconnu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des acides gras saturés sur l’activité et l’expression des D6- et D5-désaturases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine d'Andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Daval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional regulation of hepatic fatty acid metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pgp Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Subcellular Biochemistry: Lipids in Health and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preuve de concept ARCHIPL: Bilan de l'évaluation in vitro de la rétention du déoxynivalénol par des parois de levure modifiées par hémisynthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Z. Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Inrae. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId690"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:herve.guillou@inrae.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5363-9081" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=Toi0KcYAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240336v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Personnaz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Cannizzo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marie Pauline Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Desquesnes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Sotin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202501997R" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05264984v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Polizzi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Alquier-Bacqui&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Huillet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rives" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.113221" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063626v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion R&#233;gnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Fougeray" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fougerat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prunelle Perrier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3003112" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676572v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia S Steinhoff" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Wagner" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette E D&#228;hnhardt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Ko&#353;i&#263;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueming Meng" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44319-024-00158-x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725361v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Berlivet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Payrastre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rebouillat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Touvier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.108485" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514845v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bruse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Montagner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plipres.2024.101303" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208157v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Arconzo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Piccinin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Pasculli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marica Cariello" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loiseau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.16052" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404913v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ursic-Bedoya" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desandr&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chavey" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Marie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44321-023-00021-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209842v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671281v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Fulvia Tricase" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Cultrera" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13578-024-01248-y" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197137v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoeler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ellero-Simatos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Birkner" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Mayneris-Perxachs" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Olsson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41074-3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166110v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sabatier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Birsen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lauture" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mouche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Angelino" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2159-8290.CD-22-0411" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178833v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Allaire" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rola Al-Sayegh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mabire" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Hammoutene" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Siebert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhepr.2023.100794" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04112262v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Dopavogui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ponchon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Smati" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.164436" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066670v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Parlati" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Postic" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmm.2023.03.005" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219648v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lasserre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;pierre Gratacap" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Engelmann" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhepr.2023.100930" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609600v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gourbeyre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Terciolo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins14020083" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594297v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Ben Fradj" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Salvi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fouesnard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2021.0095" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624265v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Piccolo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Dortignac" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Iacovoni" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Mariette" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abg9055" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689933v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vidal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cravedi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Taupier-Letage" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-022-00862-y" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602068v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Baptissart" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bradish" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brie Jones" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Walsh" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Tehrani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.32363" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376705v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bodin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Amiel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Fouch&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Sardenne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chassot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.131094" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03647009v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.110674" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765301v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cadoux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695833v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Schoiswohl" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.110910" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758408v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ducheix" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Peres" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihane Garcia-Irigoyen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep4.2053" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03215969v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Blum" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2020-323323" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209709v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Barretto" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-021-01050-9" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911817v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Belot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Gourbeyre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Palin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Rubio" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Largounez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2019.237321" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03472343v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhepr.2021.100346" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176271v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Noblet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Benhamed" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insug O-Sullivan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenwei Zhang" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Filhoulaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.102218" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02875414v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lukowicz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63579-3" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02556806v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Smith" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joran Villaret-Cazadamont" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P Claus" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10030104" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402566v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2019.05.005" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622894v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Gautier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10010009" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912899v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Klement" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Bock" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2020.106010" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03100801v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10121702" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899682v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Wahli" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9071638" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627769v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Oliviero" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-61226-5" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904081v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalina Duszka" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Gregor" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen K&#246;nig" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9071708" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617929v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20153767" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620345v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Yun Penny Oh" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravikumar Manickam" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguan Soon Tan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20040812" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626541v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2018.07.021" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622923v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Morgano" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Contursi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-019-03160-y" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358206v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Paumelle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel T Haas" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hennuyer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baug&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Deleye" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2018.12.037" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02150261v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Morigny" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Houssier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mairal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ghilain" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mouisel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42255-018-0007-6" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622186v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Iershov" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Nemazanyy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Alkhoury" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Girard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Barth" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09598-9" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428712v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56570-0" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619117v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-018-2345-2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627238v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Ilchmann-Diounou" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Olier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lencina" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Riba" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2019.04.025" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02963612v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Habib" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Chokr" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinghong Wan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pushpa Hegde" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2018-316137" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628480v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Buis" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bellemin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Goudeau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Monnier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.06.064" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02448229v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Cam" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2018-316557" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04750230v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Haas" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02277993v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Guillaume" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Riant" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fabre" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Raymond-Letron" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Buscato" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep4.1363" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02109735v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Haas" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624889v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP2877" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621482v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghim Siong Ow" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Defernez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eeswari Paramalingam" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29815-7" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122655v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bricambert" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Clotilde Alves-Guerra" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Esteves" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Prip-Buus" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04361-y" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794296v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand Podechard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-25332-9" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02339561v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Monteillet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Gjorgjieva" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Silva" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Verzieux" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Imikirene" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2018.07.006" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603827v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Handgraaf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie J Fabre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2017.02.013" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624062v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morigny" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houssier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mouisel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mairal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caspar-Bauguil" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622165v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth R. Cattaneo" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Prieto" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria B. Garcia-Fabiani" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro A. Montanaro" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189031" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605514v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lippi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Michel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2017.07.035" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQ1SB9M0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01837159v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Iroz" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Levavasseur" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2017.09.065" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606929v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0181393" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606651v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pinton" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Napper" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Laffitte" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201700433" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606287v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Casteras" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Abdul-Wahed" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Soty" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vulin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-016-4097-y" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637756v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rizzati" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Briand" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gamet-Payrastre" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2016.06.003" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602433v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpaolo Rando" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chek Kun Tan" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourh&#232;ne Khaled" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leuenberger" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.11853" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606898v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Picard" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiapeng Chen" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep36937" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134884v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Barquissau" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beuzelin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pisani" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. Beranger" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2016.03.002" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476503v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Marmugi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms17101624" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602371v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P. Claus" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npjbiofilms.2016.3" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602453v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Popineau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Morzyglod" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Carre" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cauzac" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bossard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.00170-16" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605047v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laurens" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourlier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Louche" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep38310" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594607v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel V&#225;zquez-Carrera" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Keat Sng" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plipres.2016.09.001" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602482v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Norton" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Lindsay" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Deladeriere" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Chessa" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbior.2015.10.005" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482816v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Korecka" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep20127" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01837194v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2016.05.006" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02339685v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2015-310798" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03331305v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Dupuy" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Therville" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirindra Rakotonirainy" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-014-1323-6" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639945v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Zerbinati" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pacelli" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Palmaccio" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Lubrano" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2015.03.019" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194040v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boitard" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blum" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Parks" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.115.016865" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601458v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gobbetti" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Faouder" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa P&#233;rez-Berezo" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Riols" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.12957" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01350728v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gautier-Stein" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roussel" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2014.05.005" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641668v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Beuzelin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Huc" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2014.08.006" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RT56MTB5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00872314v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2013.01.006" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3X1QZ1SX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646839v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilia Theodorou" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferrier" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2013.03.016" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8C9MWQ69-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00872582v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Pommier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2012.09.028" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPQN6HTS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847703v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ramamonjisoa" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ratiney" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mutel" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mithieux" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.D033399" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00763884v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radina Kostadinova" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Gouranton" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fleury" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2045-3701-2-34" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019497v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paris" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.24685" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649316v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=.F. Benhamed" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pd Denechaud" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Robichon" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Moldes" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Girard" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI41636" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776864v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Suire Sabine" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte L&#233;cureuil" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Anderson E" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Damoulakis George" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabella Niewczas Izabella" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2012.167" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650319v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Vignault-Foucaud" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Soayfane" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Menez-Berlioz" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guy" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023614" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137178v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G.P. Martin" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00617823v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Olivier" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Valet" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Castan-Laurell" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ibd.21413" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137032v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damir Zadravec" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Tvrdik" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rilchard Haslam" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsutomu Kobayash" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M011346" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729271v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Demeure" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duby" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ducheix" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2010.09.002" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C72XFL0Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651993v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.A. Lobaccaro" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2011.06.004" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649985v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhasini Kulkarni" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassian Sitaru" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Jakus" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen E. Anderson" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Damoulakis" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.2001617" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662422v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelie Brolinson" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M. Fisher" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claes Carneheim" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert I. Csikasz" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.09-152298" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662592v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen E. Craig" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Coadwell" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Vermeren" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellsig.2009.09.025" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6VLXT7R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559147v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blavy" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G.P. Martin" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2009.07.025" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662270v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Eveillard" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M de Tayrac" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Claus" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2009.02.008" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4250C4Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730008v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Assaf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2009-00258" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547657v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Musnier" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Decourtye" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boulo" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2009.09.016" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493499v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Mselli-Lakhal" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Mogha" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2009.02.023" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653666v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pg Martin" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pineau" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661808v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Lan" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.21510" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659352v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lasserre" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#233;jean" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900482v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jan" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine d'Andrea" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Daval" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bouriel" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2004020" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674247v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Call&#233;ja" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683649v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Rioux" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barnouin" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dalaine" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.m300339-jlr200" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678861v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Catheline" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel J.-N. Thibault" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.C200019-JLR200" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900517v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Legrand" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2003036" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669429v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587289v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Marie Bardintzeff" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leyrit" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guille" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonin" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2343/geochemj.28.489" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584653v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Brousse" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gillot" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0025-3227(93)90095-D" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KJR1VXP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515128v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Meyer" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Berlivet" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B All&#232;s" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Touvier" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lairon" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaf161.599" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514896v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Poirier-Jaouen" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Magne" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M.P. Martin" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Polizzi" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2025.07.368" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193477v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ferey" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634081v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mervant" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Jamin" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pierre" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gu&#233;raud" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917625v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guyon" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Shalhoub" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Poirier-Jaouen" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04954521v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Polizzi" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laserre" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04725860v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Marbach" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04725844v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04725827v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775382v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Naimi" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04725851v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736934v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734566v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Tramunt" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naia Grandgeorge" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guillaume" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442612v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Smati" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735254v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734271v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735253v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marrot" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02388687v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442626v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603069v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608144v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherryl Harkat" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744175v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Caspar Bauguil" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743029v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Fabre" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744689v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Roques" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Z. Lacroix" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Moussaoui" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leghait" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Puel" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802231v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747851v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Haslam" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsutomu Kobayashi" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2011.05.035" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804525v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poupeau" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rayah-Benhamed" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dentin" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=.J. Girard" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802819v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802823v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802433v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803044v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805683v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rayah-Benhamed" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802818v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802820v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748764v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Demeure" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bertrand-Michel" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813403v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729742v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817340v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828236v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Barnouin" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Cantiello" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825872v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dejean" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Legrand" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834051v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829883v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832532v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pgp Martin" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828078v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cantielo" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825956v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03348632v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique F. P&#233;drono" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829897v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833182v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826237v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Paris" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03348639v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ravache" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cognard" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832865v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roulet" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833157v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03348641v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dumont" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815951v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801787v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:herve.guillou@inrae.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5363-9081" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=Toi0KcYAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05264984v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marie Pauline Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Polizzi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Alquier-Bacqui&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Huillet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rives" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.113221" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240336v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Personnaz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Cannizzo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Desquesnes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Sotin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202501997R" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063626v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion R&#233;gnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Fougeray" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fougerat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prunelle Perrier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3003112" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676572v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia S Steinhoff" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Wagner" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette E D&#228;hnhardt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Ko&#353;i&#263;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueming Meng" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44319-024-00158-x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514845v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bruse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Montagner" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plipres.2024.101303" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725361v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Berlivet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Payrastre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rebouillat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Touvier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.108485" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208157v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Arconzo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Piccinin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Pasculli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marica Cariello" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loiseau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.16052" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404913v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ursic-Bedoya" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desandr&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chavey" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Marie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44321-023-00021-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671281v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Fulvia Tricase" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Cultrera" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13578-024-01248-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04112262v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Dopavogui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ponchon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Smati" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.164436" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178833v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Allaire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rola Al-Sayegh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mabire" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Hammoutene" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Siebert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhepr.2023.100794" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197137v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoeler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ellero-Simatos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Birkner" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Mayneris-Perxachs" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Olsson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41074-3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066670v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Parlati" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Postic" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmm.2023.03.005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166110v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sabatier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Birsen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lauture" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mouche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Angelino" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2159-8290.CD-22-0411" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219648v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lasserre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;pierre Gratacap" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Engelmann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhepr.2023.100930" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609600v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gourbeyre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Terciolo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins14020083" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594297v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Ben Fradj" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Salvi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fouesnard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2021.0095" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602068v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Baptissart" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bradish" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brie Jones" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Walsh" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Tehrani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.32363" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376705v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bodin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Amiel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Fouch&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Sardenne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chassot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.131094" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03647009v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.110674" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689933v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vidal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cravedi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Taupier-Letage" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-022-00862-y" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624265v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Piccolo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Dortignac" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Iacovoni" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Mariette" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abg9055" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765301v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cadoux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695833v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Schoiswohl" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.110910" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758408v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ducheix" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Peres" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihane Garcia-Irigoyen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep4.2053" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03215969v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Blum" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2020-323323" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03472343v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhepr.2021.100346" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911817v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Belot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Gourbeyre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Palin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Rubio" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Largounez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2019.237321" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209709v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Barretto" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-021-01050-9" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176271v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Noblet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Benhamed" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insug O-Sullivan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenwei Zhang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Filhoulaud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.102218" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02875414v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lukowicz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63579-3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622894v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Gautier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10010009" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402566v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2019.05.005" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02556806v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Smith" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joran Villaret-Cazadamont" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P Claus" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10030104" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03100801v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10121702" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912899v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Klement" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Bock" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2020.106010" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627769v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Oliviero" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-61226-5" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904081v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalina Duszka" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Gregor" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen K&#246;nig" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Wahli" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9071708" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899682v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9071638" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620345v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Yun Penny Oh" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravikumar Manickam" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguan Soon Tan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20040812" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617929v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20153767" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627238v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Ilchmann-Diounou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Olier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lencina" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Riba" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2019.04.025" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02963612v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Habib" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Chokr" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinghong Wan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pushpa Hegde" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2018-316137" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619117v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-018-2345-2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428712v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56570-0" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622186v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Iershov" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Nemazanyy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Alkhoury" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Girard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Barth" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09598-9" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02150261v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Morigny" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Houssier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mairal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ghilain" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mouisel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42255-018-0007-6" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622923v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Morgano" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Contursi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-019-03160-y" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626541v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2018.07.021" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628480v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Buis" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bellemin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Goudeau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Monnier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.06.064" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02448229v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Cam" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2018-316557" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02277993v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Guillaume" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Riant" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fabre" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Raymond-Letron" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Buscato" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep4.1363" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02109735v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Paumelle" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Haas" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hennuyer" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baug&#233;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Deleye" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2018.12.037" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624889v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP2877" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621482v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghim Siong Ow" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Defernez" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eeswari Paramalingam" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29815-7" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122655v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bricambert" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Clotilde Alves-Guerra" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Esteves" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Prip-Buus" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04361-y" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794296v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand Podechard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-25332-9" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02339561v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Monteillet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Gjorgjieva" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Silva" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Verzieux" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Imikirene" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2018.07.006" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603827v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Handgraaf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie J Fabre" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2017.02.013" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606929v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0181393" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01837159v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Iroz" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Levavasseur" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2017.09.065" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606651v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pinton" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Napper" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Laffitte" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201700433" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605514v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lippi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Michel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2017.07.035" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQ1SB9M0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622165v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth R. Cattaneo" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Prieto" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria B. Garcia-Fabiani" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro A. Montanaro" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189031" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624062v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morigny" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houssier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mouisel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mairal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caspar-Bauguil" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606287v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Casteras" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Abdul-Wahed" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Soty" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vulin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-016-4097-y" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605047v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laurens" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourlier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Louche" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep38310" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602371v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P. Claus" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npjbiofilms.2016.3" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602453v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Popineau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Morzyglod" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Carre" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cauzac" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bossard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.00170-16" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134884v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Barquissau" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beuzelin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pisani" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. Beranger" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2016.03.002" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476503v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Marmugi" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms17101624" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606898v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Picard" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiapeng Chen" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep36937" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637756v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rizzati" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Briand" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gamet-Payrastre" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2016.06.003" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602433v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpaolo Rando" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chek Kun Tan" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourh&#232;ne Khaled" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leuenberger" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.11853" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602482v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Norton" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Lindsay" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Deladeriere" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Chessa" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbior.2015.10.005" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594607v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel V&#225;zquez-Carrera" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Keat Sng" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plipres.2016.09.001" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482816v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Korecka" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep20127" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01837194v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2016.05.006" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02339685v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2015-310798" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194040v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boitard" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blum" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Parks" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.115.016865" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639945v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Zerbinati" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pacelli" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Palmaccio" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Lubrano" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2015.03.019" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03331305v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Dupuy" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Therville" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirindra Rakotonirainy" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-014-1323-6" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601458v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gobbetti" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Faouder" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa P&#233;rez-Berezo" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Riols" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.12957" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01350728v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gautier-Stein" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roussel" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2014.05.005" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641668v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Beuzelin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Huc" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2014.08.006" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RT56MTB5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646839v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilia Theodorou" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferrier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2013.03.016" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8C9MWQ69-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00872314v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2013.01.006" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3X1QZ1SX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00872582v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Pommier" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2012.09.028" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPQN6HTS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847703v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ramamonjisoa" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ratiney" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mutel" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mithieux" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.D033399" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00763884v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radina Kostadinova" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Gouranton" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fleury" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2045-3701-2-34" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019497v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paris" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.24685" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649316v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=.F. Benhamed" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pd Denechaud" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Robichon" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Moldes" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Girard" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI41636" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776864v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Suire Sabine" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte L&#233;cureuil" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Anderson E" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Damoulakis George" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabella Niewczas Izabella" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2012.167" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650319v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Vignault-Foucaud" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Soayfane" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Menez-Berlioz" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guy" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023614" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651993v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.A. Lobaccaro" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G.P. Martin" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2011.06.004" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729271v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Demeure" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duby" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ducheix" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2010.09.002" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C72XFL0Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137032v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damir Zadravec" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Tvrdik" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rilchard Haslam" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsutomu Kobayash" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M011346" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00617823v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Olivier" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Valet" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Castan-Laurell" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ibd.21413" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137178v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649985v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhasini Kulkarni" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassian Sitaru" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Jakus" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen E. Anderson" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Damoulakis" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.2001617" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662422v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelie Brolinson" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M. Fisher" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claes Carneheim" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert I. Csikasz" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.09-152298" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662592v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen E. Craig" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Coadwell" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Vermeren" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellsig.2009.09.025" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6VLXT7R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547657v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Musnier" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Decourtye" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boulo" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2009.09.016" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662270v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Eveillard" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M de Tayrac" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Claus" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2009.02.008" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4250C4Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559147v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blavy" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G.P. Martin" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2009.07.025" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730008v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Assaf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2009-00258" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493499v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Mselli-Lakhal" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Mogha" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2009.02.023" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653666v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pg Martin" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pineau" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661808v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Lan" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.21510" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659352v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lasserre" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#233;jean" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900482v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jan" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine d'Andrea" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Daval" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bouriel" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2004020" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674247v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Call&#233;ja" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683649v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Rioux" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barnouin" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dalaine" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.m300339-jlr200" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678861v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Catheline" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel J.-N. Thibault" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.C200019-JLR200" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900517v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Legrand" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2003036" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669429v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587289v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Marie Bardintzeff" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leyrit" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guille" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonin" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2343/geochemj.28.489" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584653v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Brousse" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gillot" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0025-3227(93)90095-D" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KJR1VXP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514896v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Poirier-Jaouen" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Magne" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M.P. Martin" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Polizzi" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2025.07.368" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515128v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Meyer" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Berlivet" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B All&#232;s" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Touvier" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lairon" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaf161.599" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193477v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ferey" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917625v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guyon" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Shalhoub" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Poirier-Jaouen" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634081v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mervant" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Jamin" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pierre" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gu&#233;raud" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04954521v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Polizzi" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laserre" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04725860v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Marbach" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04725844v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04725827v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775382v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Naimi" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04725851v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734566v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Tramunt" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naia Grandgeorge" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guillaume" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736934v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442612v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Smati" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735254v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734271v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735253v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marrot" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02388687v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442626v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603069v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608144v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherryl Harkat" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744175v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Caspar Bauguil" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743029v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Fabre" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744689v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Roques" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Z. Lacroix" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Moussaoui" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leghait" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Puel" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802231v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803044v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802433v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802819v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802823v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747851v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Haslam" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsutomu Kobayashi" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2011.05.035" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804525v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poupeau" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rayah-Benhamed" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dentin" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=.J. Girard" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805683v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rayah-Benhamed" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802818v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802820v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748764v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Demeure" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bertrand-Michel" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813403v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729742v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817340v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834051v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Barnouin" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dejean" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829883v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825872v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Legrand" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828236v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Cantiello" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832532v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pgp Martin" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829897v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833182v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826237v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Paris" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03348632v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique F. P&#233;drono" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825956v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828078v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cantielo" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03348639v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ravache" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cognard" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832865v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roulet" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833157v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03348641v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dumont" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815951v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801787v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>