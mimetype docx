--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hervé Guillou </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV Hervé Guillou Directeur de Recherche INRAE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hervé Guillou (INRAE Toulouse)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Born in Brest 13/09/1975</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">herve.guillou@inrae.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/0000-0002-5363-9081</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Since 2018:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Member of unit board of directors (UMR1331 INRAE Toulouse)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Since 2016:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Senior investigator (DR) INRAE Toulouse, ToxAlim</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Since 2009:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Group leader, “Integrative Toxicology and Metabolism”, INRAE ToxAlim</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Junior investigator (CR) INRAE Toulouse, Molecular Pharmacology (Dir: Dr T. Pineau)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004 –2007:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Post-doctoral scientist at Babraham Institute (Cambridge UK)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cell Signaling department (led by Dr L.R. Stephens et Dr P.T. Hawkins)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2000- 2004:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Assistant lecturer in biochemistry, Agrocampus Rennes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Degrees</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> HDR – Toulouse University (France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: PhD in biochemistry and Cell Biology (Rennes University, France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: MSc in Physiology (Rennes University, France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching and training</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Pre-clinical Toxicology, Molecular endocrinology, Metabolism, Physiology and Hepatology, Lipid Biochemistry (MSc, University of Toulouse)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhD Supervised (and current position):</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Dr Simon Ducheix (PhD 2014; PI INSERM Nantes), Dr Alexia Buis (PhD 2018; started her own company), Dr Marion Régnier (PhD 2018; Post-doc, Institut Cochin), Dr Sarra Smati (MD, PhD 2019; Assistant Professor, University of Nantes), Dr Tiffany Fougeray (PhD 2020; Post-doc, Harvard Medical School), Dr Léonie Dopavogui (PhD 2021; Industry, Canada).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-doctoral scientist (and current position):</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Dr Normand Podechard (2009-2011; Professor Rennes University of Pharmacy), Dr Alexandra Montagner (2011-2016; Principal Investigator INSERM Toulouse), Dr Anne Fougerat (2017-2021; Principal Investigator INRAE Toulouse), Dr Elena Piccinin (2022; Assistant Professor, University of Bari).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundings & Awards</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Young scientist award from the French Society of Nutrition in 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Awards from the Francophone Society of Diabetes in 2015 and 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundings:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ANR, ARC, INCA, SFD, SFN, AFEF, Occitanie, ANSES, FRM, EU (JPI)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications & Communication</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">80 talks including selected oral communications at international meetings (Keystone Symposium; EMBO Meeting, EASD, EASL)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">110 peer reviewed publications in international journals</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Full publication list available at </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=Toi0KcYAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (118)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoneutral housing worsens MASLD and reveals defective brown adipose tissue response to β3-adrenergic stimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Marie Pauline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Alquier-Bacquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Huillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Rives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (9), pp.113221. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2025.113221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05264984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ablation of Hepatocyte Derived‐ FGL1 Does Not Aggravate Metabolic Dysfunction‐Associated Steatotic Liver Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Personnaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Cannizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Marie Pauline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Desquesnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 39 (16), pp.e70962. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1096/fj.202501997R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liver gene expression and its rewiring in hepatic steatosis are controlled by PI3Kα-dependent hepatocyte signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Fougeray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fougerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prunelle Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23 (4), pp.e3003112-e3003112. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.3003112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05063626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adipocyte HSL is required for maintaining circulating vitamin A and RBP4 levels during fasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia S Steinhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriette E Dähnhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Košić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yueming Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25, pp.2878 - 2895. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44319-024-00158-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid sensing by PPARα: Role in controlling hepatocyte gene regulatory networks and the metabolic response to fasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fougerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bruse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Lipid Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 96, pp.101303. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plipres.2024.101303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05514845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between dietary pesticide exposure profiles and body weight change in French adults: Results from the NutriNet-Santé cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Berlivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Payrastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rebouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fougerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Touvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 184, pp.108485. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2024.108485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatic‐specific Pgc‐1α ablation drives fibrosis in a MASH model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Arconzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Piccinin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Pasculli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marica Cariello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liver International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44 (10), pp.2738-2752. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/liv.16052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FGF19 and its analog Aldafermin cooperate with MYC to induce aggressive hepatocarcinogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ursic-Bedoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Desandré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Chavey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Molecular Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44321-023-00021-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pivotal role of intestinal cholesterol and nuclear receptor LXR in metabolic liver steatohepatitis and hepatocarcinoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Piccinin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Arconzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Pasculli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Fulvia Tricase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Cultrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell &amp; Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.69. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13578-024-01248-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obesity promotes fumonisin B1 hepatotoxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Dopavogui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ponchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Smati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 891, pp.164436. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.164436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monoacylglycerol lipase reprograms hepatocytes and macrophages to promote liver regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rola Al-Sayegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Mabire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Hammoutene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JHEP Reports Innovation in Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (8), pp.100794. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhepr.2023.100794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interplay between dietary fatty acids and gut microbiota influences host metabolism and hepatic steatosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ellero-Simatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Till Birkner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Mayneris-Perxachs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Olsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.5329. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-41074-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiopathologie de la stéatose hépatique non-alcoolique (NAFLD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Parlati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Postic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine des Maladies Métaboliques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, in press, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mmm.2023.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C/EBPα Confers Dependence to Fatty Acid Anabolic Pathways and Vulnerability to Lipid Oxidative Stress–Induced Ferroptosis in FLT3 -Mutant Leukemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Birsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lauture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Mouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Angelino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (7), pp.1720-1747. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/2159-8290.CD-22-0411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmacological activation of constitutive androstane receptor induces female-specific modulation of hepatic metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Huillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐pierre Gratacap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Engelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bruse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JHEP Reports Innovation in Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (1), pp.100930. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhepr.2023.100930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissular Genomic Responses to Oral FB1 Exposure in Pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Dopavogui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fougerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gourbeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Terciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (2), pp.83. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxins14020083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for constitutive microbiota-dependent short-term control of food intake in mice: Is there a link with inflammation, oxidative stress, endotoxemia, and Glp-1?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Ben Fradj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Salvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Fouesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Huillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (4-6), pp.349-369. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/ars.2021.0095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zac1 and the Imprinted Gene Network program juvenile NAFLD in response to maternal metabolic syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Baptissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bradish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brie Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesse Tehrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, in press, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hep.32363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR-based metabolic profiling and discrimination of wild tropical tunas by species, size category, geographic origin, and on-board storage condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Sardenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 371, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.131094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hepatocyte insulin receptor is required to program the liver clock and rhythmic gene expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Fougeray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fougerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ellero-Simatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39 (2), pp.110674. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.celrep.2022.110674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective association between dietary pesticide exposure profiles and type 2 diabetes risk in the NutriNet-Santé cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rebouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cravedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Taupier-Letage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Debrauwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (1), pp.57. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12940-022-00862-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear HMGB1 protects from nonalcoholic fatty liver disease through negative regulation of liver X receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Personnaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Piccolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizée Dortignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Iacovoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (12), pp.eabg9055. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.abg9055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monoacylglycerol lipase inhibition specifically in macrophages compromises liver regeneration by inducing interferon type 1 that negatively impacts on hepatocyte proliferation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rola Al-Sayegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Mabire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 77, pp.S65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATGL-dependent white adipose tissue lipolysis controls hepatocyte PPARα activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fougerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Schoiswohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39 (10), pp.110910. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.celrep.2022.110910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction in gut‐derived MUFAs via intestinal stearoyl‐CoA desaturase 1 deletion drives susceptibility to NAFLD and hepatocarcinoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ducheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Piccinin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oihane Garcia-Irigoyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bertrand-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hepatology Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (10), pp.2937-2949. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hep4.2053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative study of diet-induced mouse models of NAFLD identifies PPARα as a sexually dimorphic drug target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Smati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fougerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ellero-Simatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 71 (4), pp.807-821. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2020-323323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New targets for NAFLD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Parlati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Postic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JHEP Reports Innovation in Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (6), pp.100346. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhepr.2021.100346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endoplasmic reticulum stress controls iron metabolism through TMPRSS6 repression and hepcidin mRNA stabilization by RNA-binding protein HuR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Gourbeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Palin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Largounez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 106 (4), pp.1202-1206. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3324/haematol.2019.237321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pregnane X receptor drives sexually dimorphic hepatic changes in lipid and xenobiotic metabolism in response to gut microbiota in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Barretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Huillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-021-01050-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual regulation of TxNIP by ChREBP and FoxO1 in liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Benhamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insug O-Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenwei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Filhoulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (3), pp.102218. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2021.102218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatocyte-specific deletion of Pparα promotes NAFLD in the context of obesity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Smati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lukowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fougerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.6489. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-63579-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02875414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton NMR enables the absolute quantification of aqueous metabolites and lipid classes in unique mouse liver samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ducheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), 20 p. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo10010009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of hepatokine gene expression in response to fasting and feeding: Influence of PPARa and insulin-dependent signaling in hepatocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Smati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Fougeray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fougerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diabetes &amp; Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 46 (2), pp.129-136. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diabet.2019.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Important Considerations for Sample Collection in Metabolomics Studies with a Special Focus on Applications to Liver Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joran Villaret-Cazadamont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine P Claus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (3), pp.104. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo10030104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidative Stress in NAFLD: Role of Nutrients and Food Contaminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Rives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fougerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ellero-Simatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (12), pp.1702. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biom10121702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perinatal exposure to a dietary pesticide cocktail does not increase susceptibility to high-fat diet-induced metabolic perturbations at adulthood but modifies urinary and fecal metabolic fingerprints in C57Bl6/J mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Dopavogui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 144, pp.106010. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2020.106010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author correction: Dimorphic metabolic and endocrine disorders in mice lacking the constitutive androstane receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lukowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ellero-Simatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Oliviero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.4256. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-61226-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peroxisome Proliferator-Activated Receptors and Caloric Restriction-Common Pathways Affecting Metabolism, Health, and Longevity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalina Duszka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">András Gregor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen König</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Wahli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells9071708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peroxisome Proliferator-Activated Receptors and Their Novel Ligands as Candidates for the Treatment of Non-Alcoholic Fatty Liver Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fougerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Wahli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (7), pp.1638. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells9071638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depletion of gram-positive bacteria impacts hepatic biological functions during the light phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yun Penny Oh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ellero-Simatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravikumar Manickam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguan Soon Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (4), 28 p. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms20040812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene expression profiling reveals that PXR activation inhibits Hhepatic PPAR alpha activity and decreases FGF21 secretion in male C57Bl6/J mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Barretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fougerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Fougeray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (15), </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms20153767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early life stress induces type 2 diabetes-like features in ageing mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Ilchmann-Diounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Olier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lencina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Riba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Barretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 80, pp.452-463. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbi.2019.04.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of monoacylglycerol lipase, an anti-inflammatory and antifibrogenic strategy in the liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Chokr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinghong Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pushpa Hegde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Mabire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 68 (3), pp.522-532. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2018-316137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The protective role of liver X receptor (LXR) during fumonisin B1-induced hepatotoxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lukowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Smati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 93 (2), pp.505-517. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00204-018-2345-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimorphic metabolic and endocrine disorders in mice lacking the constitutive androstane receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lukowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ellero-Simatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Oliviero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.20169. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-56570-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The class 3 PI3K coordinates autophagy and mitochondrial lipid catabolism by controlling nuclear receptor PPARα</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Iershov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Nemazanyy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Alkhoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), 18 p. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-019-09598-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between Hormone-Sensitive Lipase and ChREBP in Fat Cells Controls Insulin Sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Morigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Houssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mairal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ghilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mouisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (1), pp.133-146. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42255-018-0007-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02150261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PGC-1 alpha induced browning promotes involution and inhibits lactation in mammary glands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Piccinin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Morgano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Contursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bertrand-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 76 (24), pp.5011-5025. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00018-019-03160-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sphingolipid metabolism in non-alcoholic fatty liver diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 159, pp.9-22. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2018.07.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coelomocytes regulate starvation-induced fat catabolism and lifespan extension through the lipase LIPL-5 in Caenorhabditis elegans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bellemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Goudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (4), 1041-1049 + 6 p. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.celrep.2019.06.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">β-catenin oncogenic activation rewires fatty acid catabolism to fuel hepatocellular carcinoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 68 (2), pp.183-185. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2018-316557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective Liver Estrogen Receptor Modulation Prevents Steatosis, Diabetes, and Obesity Through the Anorectic Growth Differentiation Factor 15 Hepatokine in Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Riant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Raymond-Letron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Buscato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hepatology Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (7), pp.908-924. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hep4.1363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatic PPARalpha is critical in the metabolic adaptation to sepsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Paumelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hennuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Baugé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deleye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 70 (5), pp.963-973. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhep.2018.12.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02109735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic effects of a chronic dietary exposure to a low-dose oesticide cocktail in mice: Sexual dimorphism and role of the constitutive androstane receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lukowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ellero-Simatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Health Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 126 (6), 18 p. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1289/EHP2877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementary intestinal mucosa and microbiota responses to caloric restriction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalina Duszka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ellero-Simatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghim Siong Ow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Defernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eeswari Paramalingam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-29815-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The histone demethylase Phf2 acts as a molecular checkpoint to prevent NAFLD progression during obesity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bricambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Clotilde Alves-Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Prip-Buus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bertrand-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.e2092. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-04361-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual extraction of mRNA and lipids from a single biological sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normand Podechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ducheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.7019. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-25332-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracellular lipids are an independent cause of liver injury and chronic kidney disease in non alcoholic fatty liver disease-like context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monteillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Gjorgjieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Verzieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Imikirene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16, pp.100-115. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molmet.2018.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02339561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective activation of estrogen receptor alpha activation function-1 is sufficient to prevent obesity, steatosis, and insulin resistance in mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Handgraaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie J Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Raymond-Letron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Riant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 187 (6), pp.1273-1287. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ajpath.2017.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary oleic acid regulates hepatic lipogenesis through a liver X receptor-dependent signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ducheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (7), </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0181393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Specific ChREBP and PPARα Cross-Talk Is Required for the Glucose-Mediated FGF21 Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Iroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Benhamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Levavasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (2), pp.403 - 416. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.celrep.2017.09.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of signaling pathways targeted by the food contaminant FB1: Transcriptome and kinome analysis of samples from pig liver and intestine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gourbeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Napper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Laffitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, in press (12), 42 p. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mnfr.201700433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the role of hepatocyte PPARα activity in response to fasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, in press, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mce.2017.07.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glycerol-3-phosphate acyltransferase 2 expression modulates cell roughness and membrane permeability: An atomic force microscopy study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth R. Cattaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria B. Garcia-Fabiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro A. Montanaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (12), 18 p. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0189031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type 2 diabetes prevention through hormone sensitive lipase inhibition: elongase ELOVL6 at the center of attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Morigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Houssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mouisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mairal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Caspar-Bauguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diabetologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 60, pp.S249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The suppression of hepatic glucose production improves metabolism and insulin sensitivity in subcutaneous adipose tissue in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Casteras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Abdul-Wahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Soty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diabetologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 59 (12), pp.2645-2653. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00125-016-4097-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perilipin 5 fine-tunes lipid oxidation to metabolic demand and protects against lipotoxicity in skeletal muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mairal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Louche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep38310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The gut microbiota: a major player in the toxicity of environmental pollutants?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine P. Claus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ellero-Simatos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/npjbiofilms.2016.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Grb14-Mediated Cross Talk between Insulin and p62/Nrf2 Pathways Regulates Liver Lipogenesis and Selective Insulin Resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Popineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Morzyglod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadege Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Cauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36 (16), pp.2168 - 2181. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MCB.00170-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">White-to-brite conversion in human adipocytes promotes metabolic reprogramming towards fatty acid anabolic and catabolic pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Barquissau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Beuzelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pisani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.E. Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mairal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (5), pp.352-365. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molmet.2016.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatic fasting-induced PPAR alpha activity does not depend on essential fatty acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ducheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Marmugi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (10), pp.1624. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms17101624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intestinal PPAR gamma signalling is required for sympathetic nervous system activation in response to caloric restriction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalina Duszka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ellero-Simatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiapeng Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Defernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep36937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of pesticide mixtures in human and animal models: an update of the recent literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Rizzati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gamet-Payrastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemico-Biological Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 254, pp.231-246. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbi.2016.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glucocorticoid receptor-PPAR alpha axis in fetal mouse liver prepares neonates for milk lipid catabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianpaolo Rando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chek Kun Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourhène Khaled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leuenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5, 31 p. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.11853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localizing the lipid products of PI3Kγ in neutrophils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Norton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Lindsay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Deladeriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Chessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Biological Regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 60, pp.36-45. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbior.2015.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional control of physiological and pathological processes by the nuclear receptor PPAR beta/delta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguan Soon Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vázquez-Carrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Keat Sng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Lipid Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64, pp.98-122. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plipres.2016.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatic circadian clock oscillators and nuclear receptors integrate microbiome-derived signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Korecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep20127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation of the Constitutive Androstane Receptor induces hepatic lipogenesis and regulates Pnpla3 gene expression in a LXR-independent way</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Marmugi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lukowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 303, pp.90 - 100. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.taap.2016.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liver PPARα is crucial for whole-body fatty acid homeostasis and is protective against NAFLD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ducheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (7), pp.1202-1214. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2015-310798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02339685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined QTL and selective sweep mappings with coding SNP annotation and cis-eQTL analysis revealed PARK2 and JAG2 as new candidate genes for adiposity regulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Parks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.517-529. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/g3.115.016865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of obesity and metabolic syndrome on plasma oxysterols and fatty acids in human</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Zerbinati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pacelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Palmaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Lubrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Steroids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 99 (Part B), pp.287-292. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.steroids.2015.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the organ-specific adverse effects of fumonisin B1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Therville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirindra Rakotonirainy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 89 (9), pp.1619-1629. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00204-014-1323-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protective effects of n-6 fatty acids-enriched diet on intestinal ischaemia/reperfusion injury involve lipoxin A4 and its receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gobbetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ducheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Le Faouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Pérez-Berezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Riols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 172 (3), pp.910-923. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bph.12957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A link between hepatic glucose production and peripheral energy metabolism via hepatokines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Abdul-Wahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Gautier-Stein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Casteras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Soty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (5), pp.531-543. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molmet.2014.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01350728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adverse effects of long-term exposure to bisphenol A during adulthood leading to hyperglycaemia and hypercholesterolemia in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Marmugi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Beuzelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ducheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 325, pp.133-143. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tox.2014.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The liver X receptor: A master regulator of the gut-liver axis and a target for non alcoholic fatty liver disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ducheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilia Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 86 (1), pp.96 - 105. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bcp.2013.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essential fatty acids deficiency promotes lipogenic gene expression and hepatic steatosis through the liver X receptor.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ducheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Marmugi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58 (5), pp.984-92. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhep.2013.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00872314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systems biology approach to the hepatic role of the oxysterol receptor LXR in the regulation of lipogenesis highlights a cross-talk with PPARα.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ducheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normand Podechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 95 (3), pp.556-67. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2012.09.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00872582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo hepatic lipid quantification using MRS at 7 Tesla in a mouse model of glycogen storage disease type 1a</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ramamonjisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mithieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lipid Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (7), pp.2010-2022. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1194/jlr.D033399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GW501516-activated PPARbeta/delta promotes liver fibrosis via p38-JNK MAPK-induced hepatic stellate cell proliferation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radina Kostadinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell &amp; Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (1), pp.34. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/2045-3701-2-34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00763884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Doses of Bisphenol A Induce Gene Expression Related to Lipid Synthesis and Trigger Triglyceride Accumulation in Adult Mouse Liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Marmugi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ducheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 55 (2), pp.395-407. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hep.24685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lipogenic transcription factor ChREBP dissociates hepatic steatosis from insulin resistance in mice and humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">.F. Benhamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pd Denechaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Robichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Moldes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Investigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 122 (6), pp.2176-94. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1172/JCI41636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPCR activation of Ras and PI3Kc in neutrophils depends on PLCb2/b3 and the RasGEF RasGRP4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Suire Sabine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Lécureuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Anderson E</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Damoulakis George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izabella Niewczas Izabella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (14), pp.3118-3129. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/emboj.2012.167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-glycoprotein Dysfunction Contributes to Hepatic Steatosis and Obesity in Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Vignault-Foucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Soayfane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Menez-Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bertrand-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (9), </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0023614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liver X Receptor: an oxysterol sensor and a major playerin the control of lipogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ducheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M.A. Lobaccaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Physics of Lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 164 (6), pp.500-14. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemphyslip.2011.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of LPCAT3 by LXR.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ducheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 470 (1-2), pp.7-11. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gene.2010.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELOVL2 controls the level of n-6 28:5 and 30:5 fatty acids in testis, a prerequisite for male fertility and spermmaturation in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damir Zadravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Tvrdik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rilchard Haslam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsutomu Kobayash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lipid Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 52 (2), pp.245-255. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1194/jlr.M011346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Crohn's creeping fat an adipose tissue?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilia Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Castan-Laurell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (3), pp.747-57. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ibd.21413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00617823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-glycoprotein Dysfunction Contributes to HepaticSteatosis and Obesity in Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Vignault-Foucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Soayfane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Menez-Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bertrand-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (9), pp.e23614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PI3K beta Plays a Critical Role in Neutrophil Activation by Immune Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suhasini Kulkarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassian Sitaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Jakus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen E. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Damoulakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Signaling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (168), pp.ra23. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/scisignal.2001617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ablation of the very-long-chain fatty acid elongase ELOVL3 in mice leads to constrained lipid storage and resistance to diet-induced obesity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damir Zadravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Brolinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel M. Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claes Carneheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert I. Csikasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (11), pp.4366 - 4377. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1096/fj.09-152298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARAP3 binding to phosphatidylinositol-(3,4,5)-trisphosphate depends on N-terminal tandem PH domains and adjacent sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen E. Craig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Coadwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Vermeren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Signalling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (2), pp.257-264. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cellsig.2009.09.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FSH-stimulated PTEN activity accounts for the lack of FSH mitogenic effect in prepubertal rat Sertoli cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Musnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Decourtye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Lécureuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 315 (1-2), pp.271. </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mce.2009.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of potential mechanisms of toxicity after di-(2-ethylhexyl)-phthalate (DEHP) adult exposure in the liver using a systems biology approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M de Tayrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Claus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 236 (3), pp.282-292. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.taap.2009.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A minimal model for hepatic fatty acid balance during fasting: Application to PPAR alpha-deficient mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 261 (2), pp.266. </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2009.07.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00559147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liver X receptor alpha regulates fatty acid synthase expression in chicken.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 88 (12), pp.2628-35. </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3382/ps.2009-00258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di-(2-ethylhexyl)-phthalate (DEHP) activates the Constitutive Androstane Receptor (CAR): a novel signalling pathway sensitive to phthalates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila Mselli-Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Mogha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 77 (11), pp.1735. </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bcp.2009.02.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional regulation of hepatic fatty acid metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pg Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sub-cellular biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 49, pp.3-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel aspects of PPARα-mediated regulation of lipid and xenobiotic metabolism revealed through a nutrigenomic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaig Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 45 (3), pp.767-777. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hep.21510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel aspects of PPAR alpha-mediated regulation of lipid and xenobiotic metabolism revealed through a nutrigenomic study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Déjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaig Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 45, pp.667-677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myristic acid increases $\Delta$6-desaturase activity in cultured rat hepatocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine d'Andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Daval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Bouriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 44 (2), pp.131-140. </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rnd:2004020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of dietary fatty acids on the expression of an array of class II nuclear receptor target genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Calléja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug Metabolism Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 35 (178), pp.89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinct roles of endoplasmic reticulum cytochrome b5 and fused cytochrome b5-like domain for rat Δ6-desaturase activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine d'Andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Rioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dalaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lipid Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 45, pp.32 - 40. </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1194/jlr.m300339-jlr200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion of hexadecanoic acid to hexadecenoic acid by rat delta 6-desaturase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Rioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Catheline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noel J.-N. Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Bouriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lipid Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 44 (3), pp.450-454. </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1194/jlr.C200019-JLR200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Although it is rapidly metabolized in cultured rat hepatocytes, lauric acid is used for protein acylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Rioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Daval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 43 (5), pp.419-430. </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rnd:2003036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The same rat delta 6-desaturase not only acts on 18- but also on 24-carbon fatty acids in very-long-chain polyunsaturated fatty acid biosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine d'Andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Catheline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noel J.-N. Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 364, pp.49-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition between tholeiitic an alkali basalts: Petrographical and geochemical evidence from Fangataufa, Pacific Ocean, and Kerguelen, Indian Ocean.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Marie Bardintzeff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Leyrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 28 (6), pp.489-515. </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2343/geochemj.28.489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geological reconstruction of Fangataufa atoll, South Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 110 (3-4), pp.377-391. </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0025-3227(93)90095-D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of exposure to a binary mixture of pesticides at reference doses on hepatic metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Poirier-Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th Congress of the European Societies of Toxicology (EUROTOX 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Athène, Greece. pp.S150-S151, </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2025.07.368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05514896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide exposure profiles through tap water consumption in the NutriNet-Santé cohort in 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Berlivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Allès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Touvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Lairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Public Health Conference 2025 Investing for sustainable health and well-being</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Helsinki, Finland. pp.IV245, </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckaf161.599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the value of Imaging Mass Spectrometry coupled with Ion mobility to discriminate biomarkers? Study of a steatotic liver disease associated with metabolic dysfunction case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Ferey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fougerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Alquier-Bacquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4emes Journées Scientifiques du GdR-MSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GdR-MSI, Jul 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of genotoxic effects on exocrine pancreas after chronic dietary exposure to cocktail of pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Rives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Marie Pauline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Shalhoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Poirier-Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th ICAW - International Comet Assay Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Rovinj, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l'imagerie MS dans le domaine de la toxicologie alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Ferey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Mervant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Guéraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles du GDR-MSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of thermoneutral housing in a mouse model of non-alcoholic fatty liver disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Alquier-Bacquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Laserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Huillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th Annual Meeting of the European Association for the Study of Diabetes (EASD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Hamburg, Germany. pp.1007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de PPARα hépatocytaire dans le contrôle transcriptionnel de l’adaptation à un régime cétogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fougerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clothilde Marbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Fougeray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Francophone du Diabète 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de PPARα hépatocytaire dans le contrôle transcriptionnel de l’adaptation à un régime cétogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fougerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clothilde Marbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Fougeray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de recherche translationnelle de la FHU IMPACT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatocyte PPARα is required for the sensing of adipose-derived fatty acids and for full brown adipose tissue activation during lipolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fougerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Schoiswohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th annual meeting European Association for the Study of Diabetes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d’une exposition alimentaire, périnatale et chronique alimentaire, à des doses réglementaires de glyphosate sur l’axe microbiote intestinal-intestin-foie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrine Naimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Engelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème congrès annuel de la Société Francophone de Santé et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de PPARα hépatocytaire dans le dialogue entre le foie et les tissus adipeux lors de la lipolyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fougerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Schoiswohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Smati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Francophone du Diabète 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex dimorphic role of estrogen receptor a in physiological regulation of hepatic metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Tramunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Smati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naia Grandgeorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fougerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Annual Meeting of the European-Association-for-the-Study-of-Diabetes (EASD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelona, Spain. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early life stress induces type 2 diabetes-like features in ageing mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Ilchmann-Diounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Olier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lencina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Riba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Barretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroGASTRO 2019 Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Lisbonne, Portugal. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatocyte PI3Kα controls the PPARα-FGF21 axis and regulates whole body fatty acid homeostasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lukowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Smati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fougerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Assocation for the Study of Diabetes (EASD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitutive Androstane Receptor deficiency leads to sexually dimorphic metabolic disorders in aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lukowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Annual Meeting of the European-Association-for-the-Study-of-Diabetes (EASD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for the Study of Diabetes (EASD). GBR., Oct 2018, Berlin, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatokines in metabolic disease: novel insights into FGF21 regulation by glucose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Postic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Iroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Benhamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual Scientific Meeting of the European Society for Clinical Investigation “Precision medicine for healthy ageing”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Barcelone, Spain. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of gender on progression of liver metabolic diseases in response to different nutritional challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Smati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lukowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Annual Meeting of the European-Association-for-the-Study-of-Diabetes (EASD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for the Study of Diabetes (EASD). GBR., Oct 2018, Berlin, Germany. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracellular lipids: an independent cause of liver injury and chronic kidney disease in non-alcoholic fatty liver disease-like context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monteillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Gjorgjieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Verzieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G2L2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02388687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatocyte PI3Kα controls the PPARα-FGF21 axis and regulates whole body fatty acid homeostasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lukowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Majorqua, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early life stress induces type 2 diabetes at adulthood in male mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Ilchmann-Diounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Olier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lencina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ellero-Simatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Riba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Meeting of Pediatric Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic maternal separation in mice impaired immuno-metabolism in older offspring on standard diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Ilchmann-Diounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lencina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ellero-Simatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Riba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherryl Harkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Neonatal Window of Opportunity, Early Priming for Life, Herrenhausen Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Hanovre, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial inhibition of hormone-sensitive lipase improves insulin sensitivity by induction of de novo lipogenesis and elongase ELOVL6 in human adipocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Morigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Houssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Caspar Bauguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Beuzelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mairal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51. Annual Meeting of the European Association for the Study of Diabetes (EASD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for the Study of Diabetes (EASD). Düsseldorf, GBR., Sep 2015, Stockholm, Sweden. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific modulation of hepatic estrogen receptor alpha prevents fatty liver but also obesity and insulin resistance induced by a high fat diet in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Handgraaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Raymond-Letron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Riant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th International Liver Congress of the European-Association-for-the-Study-of-the-Liver</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for the Study of the Liver (EASL). Genève, CHE., Apr 2015, Vienne, Austria. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the nuclear receptors PXR and CAR to gene expression modulations induced by fipronil in rodent liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Z. Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Leghait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Congress of the European Association for Veterinary Pharmacology and Toxicology (EAVPT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Noordwijkerhout, Netherlands. pp.1-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the nuclear receptors PXR and CAR to gene expression modulations induced by fipronil in rodent liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Z. Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Leghait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Health Food Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle Aliment Sécurité Sanitaire &amp; Santé (PA3S)., 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of hepatic lipid metabolism: effect of dietary fatty acids and effect of Bisphenol A.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENS Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Normale Supérieure (ENS). Dr Hugo Aguilaniu, Lyon, FRA., Apr 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An xosysterol sensor and a master regulator of lipogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENOR meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Sep 2011, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of hepatic lipid metabolism: effect of dietary fatty acids and effect of Bisphenol A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre de Génomique Integrative de Lausanne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Génomique Integrative de Lausanne., Feb 2011, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of LXR in hepatic fatty acid homeostasis revealed through a nutrigenomic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des récepteurs nucléaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muséum National d’Histoire Naturelle (MNHN). Saisissez le nom du laboratoire, du service ou du département., Paris, FRA., Mar 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELOVL2 controls the level of n-628:5 and 30:5 fatty acids in testis, a prerequisite for male fertility and sperm maturation in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damir Zadravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Tvrdik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Haslam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsutomu Kobayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. International Conference on the Bioscience of Lipids : Expanding the Horizons of Lipidomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Conference on the Bioscience of Lipids (ICBL). INT., Aug 2011, Varsovie, Poland. </w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemphyslip.2011.05.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expression d’une forme active de ChREBP conduit à la réinduction de la lipogenèse dans un modèle animal de déficience en LXR et SREBP-1c</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Poupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rayah-Benhamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">.J. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69èmes journées de l'Agence Française d’Etude du Foie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Sep 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation du Liver X Receptor par le fructose et développement de la stéatose hépatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ducheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Rayah-Benhamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville service., Dec 2011, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxysterol signaling in fatty acid metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSERM U915, L'institut du Thorax</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Jan 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de LXR dans le métabolisme des acides gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Cochin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Cochin. Dr Catherine Postic, Ville service, FRA., Mar 2011, Cochin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating QTL controlling fatness, lipid metabolites and gene expressions to genetically dissect the adiposity complex trait in a meat chicken cross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bertrand-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Stavanger, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear receptors in the transcriptional control of hepatic fatty acid metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Wenner-Gren Institute, University of Stockholm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Stockholm, Sweden. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A minimal and dynamic model for fatty acid metabolism in mouse liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Lille (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A minimal and dynamical model for fatty acid metabolism in mouse liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lille, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des acides gras alimentaires sur les voies de signalisation des récepteurs nucléaires : une étude comparée de signatures transcriptomique et lipidomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du GIS « PA-3S »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Boussens, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPARa remplit-il véritablement la fonction de senseur nutritionnel vis-à-vis des acides gras alimentaires ? Une étude comparée de signatures transcriptomique et lipidomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée GERLI de lipidomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Toulouse, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empreintes transcriptionnelles de lipides alimentaires sur modèles souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse intégrée de signatures variées GENOTOUL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Toulouse, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A kinetic view of coordinate modulations of gene expression and metabolism in wild-type and PPARa-/- mice during fasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Cantiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene signature symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A kinetic view of coordinate modulations of gene expression and metabolism in wild-type and PPARa-/- mice during fasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pgp Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Cantiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycles de conferences de l'IFR31</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Toulouse, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is PPARa a true nutritional sensor for dietary fatty acids: a coordinate transcriptomic and lipidomic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’animation scientifique de l’IFR31</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Toulouse, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological effects of nutrients : what interdisciplinary strategies to grasp and analyze complex signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’animation du Département d’Alimentation Humaine de l’INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of hepatic effects induced by food lipids from the analysis of their biological signatures in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’animation du Département d’Alimentation Humaine de l’INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression and activity of two recombinant isoforms of rat NMT1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Rioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique F. Pédrono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Daval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Catheline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Bouriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Congress of International Society for the Study of Fatty Acids and Lipids (ISSFAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des effets hépatiques induits par les lipides alimentaires par analyse de leurs signatures biologiques chez la souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’animation scientifique de l’IFR30</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Toulouse, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A kinetic view of coordinate modulations of gene expression and metabolism in wild type and PPARa-/- mice during fasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Cantielo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the Paul Hamel Institute / New developements in the metabolic syndrome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Monaco, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité de la myristoyl-CoA: protéine N-myristoyltransférase de rat exprimée dans les cellules COS-7.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Rioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ravache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Daval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe d’Etude et de Recherche sur les Lipides et les Lipoprotéines (GERLI), Diversité moléculaire et physiopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of hepatic desaturases by PPAR alpha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine d'Andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inconnu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of dietary fatty acids on the expression of an array of class II nuclear receptor target genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Calléja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inconnu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des acides gras saturés sur l’activité et l’expression des D6- et D5-désaturases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine d'Andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Daval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional regulation of hepatic fatty acid metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pgp Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Subcellular Biochemistry: Lipids in Health and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preuve de concept ARCHIPL: Bilan de l'évaluation in vitro de la rétention du déoxynivalénol par des parois de levure modifiées par hémisynthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Z. Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Inrae. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId690"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hervé Guillou </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV Hervé Guillou Directeur de Recherche INRAE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hervé Guillou (INRAE Toulouse)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Born in Brest 13/09/1975</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">herve.guillou@inrae.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/0000-0002-5363-9081</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Since 2018:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Member of unit board of directors (UMR1331 INRAE Toulouse)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Since 2016:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Senior investigator (DR) INRAE Toulouse, ToxAlim</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Since 2009:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Group leader, “Integrative Toxicology and Metabolism”, INRAE ToxAlim</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Junior investigator (CR) INRAE Toulouse, Molecular Pharmacology (Dir: Dr T. Pineau)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004 –2007:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Post-doctoral scientist at Babraham Institute (Cambridge UK)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cell Signaling department (led by Dr L.R. Stephens et Dr P.T. Hawkins)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2000- 2004:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Assistant lecturer in biochemistry, Agrocampus Rennes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Degrees</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> HDR – Toulouse University (France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: PhD in biochemistry and Cell Biology (Rennes University, France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: MSc in Physiology (Rennes University, France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching and training</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Pre-clinical Toxicology, Molecular endocrinology, Metabolism, Physiology and Hepatology, Lipid Biochemistry (MSc, University of Toulouse)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhD Supervised (and current position):</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Dr Simon Ducheix (PhD 2014; PI INSERM Nantes), Dr Alexia Buis (PhD 2018; started her own company), Dr Marion Régnier (PhD 2018; Post-doc, Institut Cochin), Dr Sarra Smati (MD, PhD 2019; Assistant Professor, University of Nantes), Dr Tiffany Fougeray (PhD 2020; Post-doc, Harvard Medical School), Dr Léonie Dopavogui (PhD 2021; Industry, Canada).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-doctoral scientist (and current position):</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Dr Normand Podechard (2009-2011; Professor Rennes University of Pharmacy), Dr Alexandra Montagner (2011-2016; Principal Investigator INSERM Toulouse), Dr Anne Fougerat (2017-2021; Principal Investigator INRAE Toulouse), Dr Elena Piccinin (2022; Assistant Professor, University of Bari).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundings & Awards</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Young scientist award from the French Society of Nutrition in 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Awards from the Francophone Society of Diabetes in 2015 and 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundings:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ANR, ARC, INCA, SFD, SFN, AFEF, Occitanie, ANSES, FRM, EU (JPI)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications & Communication</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">80 talks including selected oral communications at international meetings (Keystone Symposium; EMBO Meeting, EASD, EASL)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">110 peer reviewed publications in international journals</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Full publication list available at </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=Toi0KcYAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (119)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatic FGF21 is not required for fasting metabolism but guides protein appetite post energy depletion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bruse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clothilde Marbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Landré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Salvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Online ahead of print. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44319-026-00790-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05610553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liver gene expression and its rewiring in hepatic steatosis are controlled by PI3Kα-dependent hepatocyte signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Fougeray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fougerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prunelle Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23 (4), pp.e3003112-e3003112. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.3003112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05063626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoneutral housing worsens MASLD and reveals defective brown adipose tissue response to β3-adrenergic stimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Marie Pauline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Alquier-Bacquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Huillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Rives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (9), pp.113221. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2025.113221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05264984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ablation of Hepatocyte Derived‐ FGL1 Does Not Aggravate Metabolic Dysfunction‐Associated Steatotic Liver Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Personnaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Cannizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Marie Pauline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Desquesnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 39 (16), pp.e70962. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1096/fj.202501997R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid sensing by PPARα: Role in controlling hepatocyte gene regulatory networks and the metabolic response to fasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fougerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bruse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Lipid Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 96, pp.101303. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plipres.2024.101303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05514845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between dietary pesticide exposure profiles and body weight change in French adults: Results from the NutriNet-Santé cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Berlivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Payrastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rebouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fougerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Touvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 184, pp.108485. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2024.108485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatic‐specific Pgc‐1α ablation drives fibrosis in a MASH model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Arconzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Piccinin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Pasculli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marica Cariello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liver International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44 (10), pp.2738-2752. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/liv.16052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FGF19 and its analog Aldafermin cooperate with MYC to induce aggressive hepatocarcinogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ursic-Bedoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Desandré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Chavey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Molecular Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44321-023-00021-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pivotal role of intestinal cholesterol and nuclear receptor LXR in metabolic liver steatohepatitis and hepatocarcinoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Piccinin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Arconzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Pasculli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Fulvia Tricase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Cultrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell &amp; Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.69. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13578-024-01248-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adipocyte HSL is required for maintaining circulating vitamin A and RBP4 levels during fasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia S Steinhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriette E Dähnhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Košić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yueming Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25, pp.2878 - 2895. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44319-024-00158-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obesity promotes fumonisin B1 hepatotoxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Dopavogui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ponchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Smati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 891, pp.164436. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.164436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monoacylglycerol lipase reprograms hepatocytes and macrophages to promote liver regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rola Al-Sayegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Mabire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Hammoutene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JHEP Reports Innovation in Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (8), pp.100794. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhepr.2023.100794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interplay between dietary fatty acids and gut microbiota influences host metabolism and hepatic steatosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ellero-Simatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Till Birkner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Mayneris-Perxachs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Olsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.5329. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-41074-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiopathologie de la stéatose hépatique non-alcoolique (NAFLD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Parlati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Postic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine des Maladies Métaboliques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, in press, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mmm.2023.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmacological activation of constitutive androstane receptor induces female-specific modulation of hepatic metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Huillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐pierre Gratacap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Engelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bruse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JHEP Reports Innovation in Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (1), pp.100930. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhepr.2023.100930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C/EBPα Confers Dependence to Fatty Acid Anabolic Pathways and Vulnerability to Lipid Oxidative Stress–Induced Ferroptosis in FLT3 -Mutant Leukemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Birsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lauture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Mouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Angelino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (7), pp.1720-1747. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/2159-8290.CD-22-0411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zac1 and the Imprinted Gene Network program juvenile NAFLD in response to maternal metabolic syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Baptissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bradish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brie Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesse Tehrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, in press, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hep.32363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR-based metabolic profiling and discrimination of wild tropical tunas by species, size category, geographic origin, and on-board storage condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Sardenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 371, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.131094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hepatocyte insulin receptor is required to program the liver clock and rhythmic gene expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Fougeray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fougerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ellero-Simatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39 (2), pp.110674. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.celrep.2022.110674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective association between dietary pesticide exposure profiles and type 2 diabetes risk in the NutriNet-Santé cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rebouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cravedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Taupier-Letage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Debrauwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (1), pp.57. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12940-022-00862-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear HMGB1 protects from nonalcoholic fatty liver disease through negative regulation of liver X receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Personnaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Piccolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizée Dortignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Iacovoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (12), pp.eabg9055. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.abg9055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monoacylglycerol lipase inhibition specifically in macrophages compromises liver regeneration by inducing interferon type 1 that negatively impacts on hepatocyte proliferation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rola Al-Sayegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Mabire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 77, pp.S65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATGL-dependent white adipose tissue lipolysis controls hepatocyte PPARα activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fougerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Schoiswohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39 (10), pp.110910. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.celrep.2022.110910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative study of diet-induced mouse models of NAFLD identifies PPARα as a sexually dimorphic drug target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Smati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fougerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ellero-Simatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 71 (4), pp.807-821. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2020-323323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction in gut‐derived MUFAs via intestinal stearoyl‐CoA desaturase 1 deletion drives susceptibility to NAFLD and hepatocarcinoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ducheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Piccinin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oihane Garcia-Irigoyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bertrand-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hepatology Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (10), pp.2937-2949. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hep4.2053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for constitutive microbiota-dependent short-term control of food intake in mice: Is there a link with inflammation, oxidative stress, endotoxemia, and Glp-1?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Ben Fradj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Salvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Fouesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Huillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (4-6), pp.349-369. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/ars.2021.0095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissular Genomic Responses to Oral FB1 Exposure in Pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Dopavogui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fougerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gourbeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Terciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (2), pp.83. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxins14020083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endoplasmic reticulum stress controls iron metabolism through TMPRSS6 repression and hepcidin mRNA stabilization by RNA-binding protein HuR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Gourbeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Palin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Largounez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 106 (4), pp.1202-1206. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3324/haematol.2019.237321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New targets for NAFLD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Parlati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Postic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JHEP Reports Innovation in Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (6), pp.100346. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhepr.2021.100346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pregnane X receptor drives sexually dimorphic hepatic changes in lipid and xenobiotic metabolism in response to gut microbiota in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Barretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Huillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-021-01050-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual regulation of TxNIP by ChREBP and FoxO1 in liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Benhamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insug O-Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenwei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Filhoulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (3), pp.102218. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2021.102218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of hepatokine gene expression in response to fasting and feeding: Influence of PPARa and insulin-dependent signaling in hepatocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Smati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Fougeray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fougerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diabetes &amp; Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 46 (2), pp.129-136. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diabet.2019.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton NMR enables the absolute quantification of aqueous metabolites and lipid classes in unique mouse liver samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ducheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), 20 p. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo10010009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Important Considerations for Sample Collection in Metabolomics Studies with a Special Focus on Applications to Liver Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joran Villaret-Cazadamont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine P Claus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (3), pp.104. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo10030104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perinatal exposure to a dietary pesticide cocktail does not increase susceptibility to high-fat diet-induced metabolic perturbations at adulthood but modifies urinary and fecal metabolic fingerprints in C57Bl6/J mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Dopavogui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 144, pp.106010. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2020.106010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidative Stress in NAFLD: Role of Nutrients and Food Contaminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Rives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fougerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ellero-Simatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (12), pp.1702. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biom10121702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peroxisome Proliferator-Activated Receptors and Caloric Restriction-Common Pathways Affecting Metabolism, Health, and Longevity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalina Duszka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">András Gregor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen König</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Wahli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells9071708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peroxisome Proliferator-Activated Receptors and Their Novel Ligands as Candidates for the Treatment of Non-Alcoholic Fatty Liver Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fougerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Wahli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (7), pp.1638. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells9071638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author correction: Dimorphic metabolic and endocrine disorders in mice lacking the constitutive androstane receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lukowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ellero-Simatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Oliviero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.4256. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-61226-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatocyte-specific deletion of Pparα promotes NAFLD in the context of obesity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Smati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lukowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fougerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.6489. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-63579-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02875414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between Hormone-Sensitive Lipase and ChREBP in Fat Cells Controls Insulin Sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Morigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Houssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mairal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ghilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mouisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (1), pp.133-146. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42255-018-0007-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02150261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early life stress induces type 2 diabetes-like features in ageing mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Ilchmann-Diounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Olier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lencina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Riba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Barretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 80, pp.452-463. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbi.2019.04.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of monoacylglycerol lipase, an anti-inflammatory and antifibrogenic strategy in the liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Chokr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinghong Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pushpa Hegde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Mabire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 68 (3), pp.522-532. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2018-316137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The protective role of liver X receptor (LXR) during fumonisin B1-induced hepatotoxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lukowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Smati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 93 (2), pp.505-517. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00204-018-2345-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimorphic metabolic and endocrine disorders in mice lacking the constitutive androstane receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lukowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ellero-Simatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Oliviero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.20169. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-56570-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The class 3 PI3K coordinates autophagy and mitochondrial lipid catabolism by controlling nuclear receptor PPARα</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Iershov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Nemazanyy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Alkhoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), 18 p. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-019-09598-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PGC-1 alpha induced browning promotes involution and inhibits lactation in mammary glands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Piccinin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Morgano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Contursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bertrand-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 76 (24), pp.5011-5025. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00018-019-03160-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sphingolipid metabolism in non-alcoholic fatty liver diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 159, pp.9-22. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2018.07.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">β-catenin oncogenic activation rewires fatty acid catabolism to fuel hepatocellular carcinoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 68 (2), pp.183-185. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2018-316557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coelomocytes regulate starvation-induced fat catabolism and lifespan extension through the lipase LIPL-5 in Caenorhabditis elegans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bellemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Goudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (4), 1041-1049 + 6 p. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.celrep.2019.06.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective Liver Estrogen Receptor Modulation Prevents Steatosis, Diabetes, and Obesity Through the Anorectic Growth Differentiation Factor 15 Hepatokine in Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Riant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Raymond-Letron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Buscato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hepatology Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (7), pp.908-924. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hep4.1363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatic PPARalpha is critical in the metabolic adaptation to sepsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Paumelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hennuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Baugé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deleye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 70 (5), pp.963-973. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhep.2018.12.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02109735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depletion of gram-positive bacteria impacts hepatic biological functions during the light phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yun Penny Oh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ellero-Simatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravikumar Manickam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguan Soon Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (4), 28 p. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms20040812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene expression profiling reveals that PXR activation inhibits Hhepatic PPAR alpha activity and decreases FGF21 secretion in male C57Bl6/J mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Barretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fougerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Fougeray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (15), </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms20153767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The histone demethylase Phf2 acts as a molecular checkpoint to prevent NAFLD progression during obesity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bricambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Clotilde Alves-Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Prip-Buus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bertrand-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.e2092. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-04361-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracellular lipids are an independent cause of liver injury and chronic kidney disease in non alcoholic fatty liver disease-like context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monteillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Gjorgjieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Verzieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Imikirene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16, pp.100-115. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molmet.2018.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02339561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual extraction of mRNA and lipids from a single biological sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normand Podechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ducheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.7019. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-25332-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic effects of a chronic dietary exposure to a low-dose oesticide cocktail in mice: Sexual dimorphism and role of the constitutive androstane receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lukowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ellero-Simatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Health Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 126 (6), 18 p. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1289/EHP2877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementary intestinal mucosa and microbiota responses to caloric restriction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalina Duszka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ellero-Simatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghim Siong Ow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Defernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eeswari Paramalingam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-29815-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glycerol-3-phosphate acyltransferase 2 expression modulates cell roughness and membrane permeability: An atomic force microscopy study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth R. Cattaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria B. Garcia-Fabiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro A. Montanaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (12), 18 p. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0189031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of signaling pathways targeted by the food contaminant FB1: Transcriptome and kinome analysis of samples from pig liver and intestine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gourbeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Napper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Laffitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, in press (12), 42 p. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mnfr.201700433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Specific ChREBP and PPARα Cross-Talk Is Required for the Glucose-Mediated FGF21 Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Iroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Benhamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Levavasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (2), pp.403 - 416. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.celrep.2017.09.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary oleic acid regulates hepatic lipogenesis through a liver X receptor-dependent signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ducheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (7), </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0181393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the role of hepatocyte PPARα activity in response to fasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, in press, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mce.2017.07.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type 2 diabetes prevention through hormone sensitive lipase inhibition: elongase ELOVL6 at the center of attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Morigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Houssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mouisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mairal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Caspar-Bauguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diabetologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 60, pp.S249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective activation of estrogen receptor alpha activation function-1 is sufficient to prevent obesity, steatosis, and insulin resistance in mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Handgraaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie J Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Raymond-Letron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Riant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 187 (6), pp.1273-1287. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ajpath.2017.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">White-to-brite conversion in human adipocytes promotes metabolic reprogramming towards fatty acid anabolic and catabolic pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Barquissau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Beuzelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pisani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.E. Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mairal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (5), pp.352-365. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molmet.2016.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatic fasting-induced PPAR alpha activity does not depend on essential fatty acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ducheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Marmugi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (10), pp.1624. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms17101624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perilipin 5 fine-tunes lipid oxidation to metabolic demand and protects against lipotoxicity in skeletal muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mairal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Louche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep38310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Grb14-Mediated Cross Talk between Insulin and p62/Nrf2 Pathways Regulates Liver Lipogenesis and Selective Insulin Resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Popineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Morzyglod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadege Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Cauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36 (16), pp.2168 - 2181. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MCB.00170-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The gut microbiota: a major player in the toxicity of environmental pollutants?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine P. Claus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ellero-Simatos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/npjbiofilms.2016.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intestinal PPAR gamma signalling is required for sympathetic nervous system activation in response to caloric restriction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalina Duszka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ellero-Simatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiapeng Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Defernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep36937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of pesticide mixtures in human and animal models: an update of the recent literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Rizzati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gamet-Payrastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemico-Biological Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 254, pp.231-246. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbi.2016.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glucocorticoid receptor-PPAR alpha axis in fetal mouse liver prepares neonates for milk lipid catabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianpaolo Rando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chek Kun Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourhène Khaled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leuenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5, 31 p. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.11853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional control of physiological and pathological processes by the nuclear receptor PPAR beta/delta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguan Soon Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vázquez-Carrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Keat Sng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Lipid Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64, pp.98-122. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plipres.2016.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localizing the lipid products of PI3Kγ in neutrophils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Norton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Lindsay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Deladeriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Chessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Biological Regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 60, pp.36-45. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbior.2015.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatic circadian clock oscillators and nuclear receptors integrate microbiome-derived signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Korecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep20127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liver PPARα is crucial for whole-body fatty acid homeostasis and is protective against NAFLD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ducheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (7), pp.1202-1214. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2015-310798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02339685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation of the Constitutive Androstane Receptor induces hepatic lipogenesis and regulates Pnpla3 gene expression in a LXR-independent way</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Marmugi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lukowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 303, pp.90 - 100. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.taap.2016.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The suppression of hepatic glucose production improves metabolism and insulin sensitivity in subcutaneous adipose tissue in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Casteras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Abdul-Wahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Soty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diabetologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 59 (12), pp.2645-2653. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00125-016-4097-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined QTL and selective sweep mappings with coding SNP annotation and cis-eQTL analysis revealed PARK2 and JAG2 as new candidate genes for adiposity regulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Parks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.517-529. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/g3.115.016865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of obesity and metabolic syndrome on plasma oxysterols and fatty acids in human</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Zerbinati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pacelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Palmaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Lubrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Steroids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 99 (Part B), pp.287-292. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.steroids.2015.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the organ-specific adverse effects of fumonisin B1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Therville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirindra Rakotonirainy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 89 (9), pp.1619-1629. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00204-014-1323-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protective effects of n-6 fatty acids-enriched diet on intestinal ischaemia/reperfusion injury involve lipoxin A4 and its receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gobbetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ducheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Le Faouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Pérez-Berezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Riols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 172 (3), pp.910-923. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bph.12957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A link between hepatic glucose production and peripheral energy metabolism via hepatokines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Abdul-Wahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Gautier-Stein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Casteras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Soty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (5), pp.531-543. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molmet.2014.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01350728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adverse effects of long-term exposure to bisphenol A during adulthood leading to hyperglycaemia and hypercholesterolemia in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Marmugi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Beuzelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ducheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 325, pp.133-143. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tox.2014.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The liver X receptor: A master regulator of the gut-liver axis and a target for non alcoholic fatty liver disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ducheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilia Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 86 (1), pp.96 - 105. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bcp.2013.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essential fatty acids deficiency promotes lipogenic gene expression and hepatic steatosis through the liver X receptor.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ducheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Marmugi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58 (5), pp.984-92. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhep.2013.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00872314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo hepatic lipid quantification using MRS at 7 Tesla in a mouse model of glycogen storage disease type 1a</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ramamonjisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mithieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lipid Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (7), pp.2010-2022. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1194/jlr.D033399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systems biology approach to the hepatic role of the oxysterol receptor LXR in the regulation of lipogenesis highlights a cross-talk with PPARα.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ducheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normand Podechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 95 (3), pp.556-67. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2012.09.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00872582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lipogenic transcription factor ChREBP dissociates hepatic steatosis from insulin resistance in mice and humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">.F. Benhamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pd Denechaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Robichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Moldes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Investigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 122 (6), pp.2176-94. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1172/JCI41636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPCR activation of Ras and PI3Kc in neutrophils depends on PLCb2/b3 and the RasGEF RasGRP4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Suire Sabine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Lécureuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Anderson E</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Damoulakis George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izabella Niewczas Izabella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (14), pp.3118-3129. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/emboj.2012.167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Doses of Bisphenol A Induce Gene Expression Related to Lipid Synthesis and Trigger Triglyceride Accumulation in Adult Mouse Liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Marmugi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ducheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 55 (2), pp.395-407. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hep.24685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GW501516-activated PPARbeta/delta promotes liver fibrosis via p38-JNK MAPK-induced hepatic stellate cell proliferation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radina Kostadinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell &amp; Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (1), pp.34. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/2045-3701-2-34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00763884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of LPCAT3 by LXR.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ducheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 470 (1-2), pp.7-11. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gene.2010.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liver X Receptor: an oxysterol sensor and a major playerin the control of lipogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ducheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M.A. Lobaccaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Physics of Lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 164 (6), pp.500-14. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemphyslip.2011.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELOVL2 controls the level of n-6 28:5 and 30:5 fatty acids in testis, a prerequisite for male fertility and spermmaturation in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damir Zadravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Tvrdik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rilchard Haslam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsutomu Kobayash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lipid Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 52 (2), pp.245-255. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1194/jlr.M011346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Crohn's creeping fat an adipose tissue?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilia Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Castan-Laurell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (3), pp.747-57. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ibd.21413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00617823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-glycoprotein Dysfunction Contributes to HepaticSteatosis and Obesity in Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Vignault-Foucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Soayfane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Menez-Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bertrand-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (9), pp.e23614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PI3K beta Plays a Critical Role in Neutrophil Activation by Immune Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suhasini Kulkarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassian Sitaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Jakus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen E. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Damoulakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Signaling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (168), pp.ra23. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/scisignal.2001617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-glycoprotein Dysfunction Contributes to Hepatic Steatosis and Obesity in Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Vignault-Foucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Soayfane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Menez-Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bertrand-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (9), </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0023614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ablation of the very-long-chain fatty acid elongase ELOVL3 in mice leads to constrained lipid storage and resistance to diet-induced obesity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damir Zadravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Brolinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel M. Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claes Carneheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert I. Csikasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (11), pp.4366 - 4377. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1096/fj.09-152298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARAP3 binding to phosphatidylinositol-(3,4,5)-trisphosphate depends on N-terminal tandem PH domains and adjacent sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen E. Craig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Coadwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Vermeren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Signalling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (2), pp.257-264. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cellsig.2009.09.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FSH-stimulated PTEN activity accounts for the lack of FSH mitogenic effect in prepubertal rat Sertoli cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Musnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Decourtye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Lécureuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 315 (1-2), pp.271. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mce.2009.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of potential mechanisms of toxicity after di-(2-ethylhexyl)-phthalate (DEHP) adult exposure in the liver using a systems biology approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M de Tayrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Claus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 236 (3), pp.282-292. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.taap.2009.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A minimal model for hepatic fatty acid balance during fasting: Application to PPAR alpha-deficient mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 261 (2), pp.266. </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2009.07.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00559147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liver X receptor alpha regulates fatty acid synthase expression in chicken.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 88 (12), pp.2628-35. </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3382/ps.2009-00258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di-(2-ethylhexyl)-phthalate (DEHP) activates the Constitutive Androstane Receptor (CAR): a novel signalling pathway sensitive to phthalates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila Mselli-Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Mogha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 77 (11), pp.1735. </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bcp.2009.02.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional regulation of hepatic fatty acid metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pg Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sub-cellular biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 49, pp.3-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel aspects of PPARα-mediated regulation of lipid and xenobiotic metabolism revealed through a nutrigenomic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaig Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 45 (3), pp.767-777. </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hep.21510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel aspects of PPAR alpha-mediated regulation of lipid and xenobiotic metabolism revealed through a nutrigenomic study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Déjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaig Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 45, pp.667-677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myristic acid increases $\Delta$6-desaturase activity in cultured rat hepatocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine d'Andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Daval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Bouriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 44 (2), pp.131-140. </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rnd:2004020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion of hexadecanoic acid to hexadecenoic acid by rat delta 6-desaturase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Rioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Catheline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noel J.-N. Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Bouriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lipid Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 44 (3), pp.450-454. </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1194/jlr.C200019-JLR200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Although it is rapidly metabolized in cultured rat hepatocytes, lauric acid is used for protein acylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Rioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Daval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 43 (5), pp.419-430. </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rnd:2003036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of dietary fatty acids on the expression of an array of class II nuclear receptor target genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Calléja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug Metabolism Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 35 (178), pp.89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinct roles of endoplasmic reticulum cytochrome b5 and fused cytochrome b5-like domain for rat Δ6-desaturase activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine d'Andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Rioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dalaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lipid Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 45, pp.32 - 40. </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1194/jlr.m300339-jlr200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The same rat delta 6-desaturase not only acts on 18- but also on 24-carbon fatty acids in very-long-chain polyunsaturated fatty acid biosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine d'Andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Catheline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noel J.-N. Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 364, pp.49-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition between tholeiitic an alkali basalts: Petrographical and geochemical evidence from Fangataufa, Pacific Ocean, and Kerguelen, Indian Ocean.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Marie Bardintzeff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Leyrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 28 (6), pp.489-515. </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2343/geochemj.28.489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geological reconstruction of Fangataufa atoll, South Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 110 (3-4), pp.377-391. </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0025-3227(93)90095-D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of exposure to a binary mixture of pesticides at reference doses on hepatic metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Poirier-Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th Congress of the European Societies of Toxicology (EUROTOX 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Athène, Greece. pp.S150-S151, </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2025.07.368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05514896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide exposure profiles through tap water consumption in the NutriNet-Santé cohort in 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Berlivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Allès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Touvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Lairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Public Health Conference 2025 Investing for sustainable health and well-being</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Helsinki, Finland. pp.IV245, </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckaf161.599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the value of Imaging Mass Spectrometry coupled with Ion mobility to discriminate biomarkers? Study of a steatotic liver disease associated with metabolic dysfunction case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Ferey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fougerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Alquier-Bacquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4emes Journées Scientifiques du GdR-MSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GdR-MSI, Jul 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of genotoxic effects on exocrine pancreas after chronic dietary exposure to cocktail of pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Rives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Marie Pauline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Shalhoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Poirier-Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th ICAW - International Comet Assay Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Rovinj, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l'imagerie MS dans le domaine de la toxicologie alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Ferey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Mervant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Guéraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles du GDR-MSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of thermoneutral housing in a mouse model of non-alcoholic fatty liver disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Alquier-Bacquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Laserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Huillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th Annual Meeting of the European Association for the Study of Diabetes (EASD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Hamburg, Germany. pp.1007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de PPARα hépatocytaire dans le contrôle transcriptionnel de l’adaptation à un régime cétogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fougerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clothilde Marbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Fougeray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Francophone du Diabète 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de PPARα hépatocytaire dans le contrôle transcriptionnel de l’adaptation à un régime cétogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fougerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clothilde Marbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Fougeray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de recherche translationnelle de la FHU IMPACT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatocyte PPARα is required for the sensing of adipose-derived fatty acids and for full brown adipose tissue activation during lipolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fougerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Schoiswohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th annual meeting European Association for the Study of Diabetes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d’une exposition alimentaire, périnatale et chronique alimentaire, à des doses réglementaires de glyphosate sur l’axe microbiote intestinal-intestin-foie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrine Naimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Engelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème congrès annuel de la Société Francophone de Santé et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de PPARα hépatocytaire dans le dialogue entre le foie et les tissus adipeux lors de la lipolyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fougerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Schoiswohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Smati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Francophone du Diabète 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early life stress induces type 2 diabetes-like features in ageing mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Ilchmann-Diounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Olier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lencina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Riba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Barretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroGASTRO 2019 Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Lisbonne, Portugal. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex dimorphic role of estrogen receptor a in physiological regulation of hepatic metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Tramunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Smati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naia Grandgeorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fougerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Annual Meeting of the European-Association-for-the-Study-of-Diabetes (EASD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelona, Spain. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatocyte PI3Kα controls the PPARα-FGF21 axis and regulates whole body fatty acid homeostasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lukowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Smati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fougerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Assocation for the Study of Diabetes (EASD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitutive Androstane Receptor deficiency leads to sexually dimorphic metabolic disorders in aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lukowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Annual Meeting of the European-Association-for-the-Study-of-Diabetes (EASD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for the Study of Diabetes (EASD). GBR., Oct 2018, Berlin, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatokines in metabolic disease: novel insights into FGF21 regulation by glucose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Postic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Iroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Benhamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual Scientific Meeting of the European Society for Clinical Investigation “Precision medicine for healthy ageing”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Barcelone, Spain. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracellular lipids: an independent cause of liver injury and chronic kidney disease in non-alcoholic fatty liver disease-like context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monteillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Gjorgjieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Verzieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G2L2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02388687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of gender on progression of liver metabolic diseases in response to different nutritional challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Smati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lukowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Annual Meeting of the European-Association-for-the-Study-of-Diabetes (EASD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for the Study of Diabetes (EASD). GBR., Oct 2018, Berlin, Germany. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early life stress induces type 2 diabetes at adulthood in male mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Ilchmann-Diounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Olier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lencina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ellero-Simatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Riba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Meeting of Pediatric Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatocyte PI3Kα controls the PPARα-FGF21 axis and regulates whole body fatty acid homeostasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lukowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Majorqua, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic maternal separation in mice impaired immuno-metabolism in older offspring on standard diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Ilchmann-Diounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lencina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ellero-Simatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Riba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherryl Harkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Neonatal Window of Opportunity, Early Priming for Life, Herrenhausen Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Hanovre, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific modulation of hepatic estrogen receptor alpha prevents fatty liver but also obesity and insulin resistance induced by a high fat diet in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Handgraaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Raymond-Letron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Riant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th International Liver Congress of the European-Association-for-the-Study-of-the-Liver</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for the Study of the Liver (EASL). Genève, CHE., Apr 2015, Vienne, Austria. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial inhibition of hormone-sensitive lipase improves insulin sensitivity by induction of de novo lipogenesis and elongase ELOVL6 in human adipocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Morigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Houssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Caspar Bauguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Beuzelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mairal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51. Annual Meeting of the European Association for the Study of Diabetes (EASD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for the Study of Diabetes (EASD). Düsseldorf, GBR., Sep 2015, Stockholm, Sweden. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the nuclear receptors PXR and CAR to gene expression modulations induced by fipronil in rodent liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Z. Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Leghait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Health Food Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle Aliment Sécurité Sanitaire &amp; Santé (PA3S)., 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the nuclear receptors PXR and CAR to gene expression modulations induced by fipronil in rodent liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Z. Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Leghait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Congress of the European Association for Veterinary Pharmacology and Toxicology (EAVPT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Noordwijkerhout, Netherlands. pp.1-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of hepatic lipid metabolism: effect of dietary fatty acids and effect of Bisphenol A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre de Génomique Integrative de Lausanne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Génomique Integrative de Lausanne., Feb 2011, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of LXR in hepatic fatty acid homeostasis revealed through a nutrigenomic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des récepteurs nucléaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muséum National d’Histoire Naturelle (MNHN). Saisissez le nom du laboratoire, du service ou du département., Paris, FRA., Mar 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of hepatic lipid metabolism: effect of dietary fatty acids and effect of Bisphenol A.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENS Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Normale Supérieure (ENS). Dr Hugo Aguilaniu, Lyon, FRA., Apr 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An xosysterol sensor and a master regulator of lipogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENOR meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Sep 2011, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELOVL2 controls the level of n-628:5 and 30:5 fatty acids in testis, a prerequisite for male fertility and sperm maturation in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damir Zadravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Tvrdik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Haslam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsutomu Kobayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. International Conference on the Bioscience of Lipids : Expanding the Horizons of Lipidomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Conference on the Bioscience of Lipids (ICBL). INT., Aug 2011, Varsovie, Poland. </w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemphyslip.2011.05.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expression d’une forme active de ChREBP conduit à la réinduction de la lipogenèse dans un modèle animal de déficience en LXR et SREBP-1c</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Poupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rayah-Benhamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">.J. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69èmes journées de l'Agence Française d’Etude du Foie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Sep 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxysterol signaling in fatty acid metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSERM U915, L'institut du Thorax</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Jan 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation du Liver X Receptor par le fructose et développement de la stéatose hépatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ducheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Rayah-Benhamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville service., Dec 2011, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de LXR dans le métabolisme des acides gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Cochin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Cochin. Dr Catherine Postic, Ville service, FRA., Mar 2011, Cochin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating QTL controlling fatness, lipid metabolites and gene expressions to genetically dissect the adiposity complex trait in a meat chicken cross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bertrand-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Stavanger, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear receptors in the transcriptional control of hepatic fatty acid metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Wenner-Gren Institute, University of Stockholm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Stockholm, Sweden. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A minimal and dynamic model for fatty acid metabolism in mouse liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Lille (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A minimal and dynamical model for fatty acid metabolism in mouse liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lille, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A kinetic view of coordinate modulations of gene expression and metabolism in wild-type and PPARa-/- mice during fasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Cantiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene signature symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des acides gras alimentaires sur les voies de signalisation des récepteurs nucléaires : une étude comparée de signatures transcriptomique et lipidomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du GIS « PA-3S »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Boussens, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPARa remplit-il véritablement la fonction de senseur nutritionnel vis-à-vis des acides gras alimentaires ? Une étude comparée de signatures transcriptomique et lipidomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée GERLI de lipidomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Toulouse, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empreintes transcriptionnelles de lipides alimentaires sur modèles souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse intégrée de signatures variées GENOTOUL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Toulouse, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A kinetic view of coordinate modulations of gene expression and metabolism in wild-type and PPARa-/- mice during fasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pgp Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Cantiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycles de conferences de l'IFR31</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Toulouse, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A kinetic view of coordinate modulations of gene expression and metabolism in wild type and PPARa-/- mice during fasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Cantielo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the Paul Hamel Institute / New developements in the metabolic syndrome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Monaco, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is PPARa a true nutritional sensor for dietary fatty acids: a coordinate transcriptomic and lipidomic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’animation scientifique de l’IFR31</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Toulouse, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological effects of nutrients : what interdisciplinary strategies to grasp and analyze complex signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’animation du Département d’Alimentation Humaine de l’INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of hepatic effects induced by food lipids from the analysis of their biological signatures in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’animation du Département d’Alimentation Humaine de l’INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression and activity of two recombinant isoforms of rat NMT1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Rioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique F. Pédrono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Daval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Catheline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Bouriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Congress of International Society for the Study of Fatty Acids and Lipids (ISSFAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des effets hépatiques induits par les lipides alimentaires par analyse de leurs signatures biologiques chez la souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’animation scientifique de l’IFR30</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Toulouse, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of hepatic desaturases by PPAR alpha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine d'Andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inconnu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of dietary fatty acids on the expression of an array of class II nuclear receptor target genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Calléja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inconnu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité de la myristoyl-CoA: protéine N-myristoyltransférase de rat exprimée dans les cellules COS-7.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Rioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ravache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Daval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe d’Etude et de Recherche sur les Lipides et les Lipoprotéines (GERLI), Diversité moléculaire et physiopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des acides gras saturés sur l’activité et l’expression des D6- et D5-désaturases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine d'Andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Daval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional regulation of hepatic fatty acid metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pgp Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Subcellular Biochemistry: Lipids in Health and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preuve de concept ARCHIPL: Bilan de l'évaluation in vitro de la rétention du déoxynivalénol par des parois de levure modifiées par hémisynthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Z. Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Inrae. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId693"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:herve.guillou@inrae.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5363-9081" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=Toi0KcYAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05264984v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marie Pauline Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Polizzi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Alquier-Bacqui&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Huillet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rives" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.113221" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240336v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Personnaz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Cannizzo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Desquesnes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Sotin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202501997R" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063626v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion R&#233;gnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Fougeray" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fougerat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prunelle Perrier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3003112" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676572v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia S Steinhoff" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Wagner" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette E D&#228;hnhardt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Ko&#353;i&#263;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueming Meng" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44319-024-00158-x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514845v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bruse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Montagner" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plipres.2024.101303" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725361v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Berlivet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Payrastre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rebouillat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Touvier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.108485" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208157v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Arconzo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Piccinin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Pasculli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marica Cariello" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loiseau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.16052" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404913v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ursic-Bedoya" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desandr&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chavey" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Marie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44321-023-00021-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671281v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Fulvia Tricase" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Cultrera" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13578-024-01248-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04112262v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Dopavogui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ponchon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Smati" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.164436" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178833v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Allaire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rola Al-Sayegh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mabire" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Hammoutene" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Siebert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhepr.2023.100794" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197137v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoeler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ellero-Simatos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Birkner" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Mayneris-Perxachs" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Olsson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41074-3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066670v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Parlati" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Postic" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmm.2023.03.005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166110v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sabatier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Birsen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lauture" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mouche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Angelino" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2159-8290.CD-22-0411" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219648v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lasserre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;pierre Gratacap" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Engelmann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhepr.2023.100930" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609600v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gourbeyre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Terciolo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins14020083" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594297v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Ben Fradj" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Salvi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fouesnard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2021.0095" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602068v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Baptissart" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bradish" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brie Jones" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Walsh" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Tehrani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.32363" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376705v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bodin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Amiel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Fouch&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Sardenne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chassot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.131094" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03647009v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.110674" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689933v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vidal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cravedi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Taupier-Letage" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-022-00862-y" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624265v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Piccolo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Dortignac" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Iacovoni" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Mariette" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abg9055" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765301v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cadoux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695833v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Schoiswohl" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.110910" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758408v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ducheix" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Peres" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihane Garcia-Irigoyen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep4.2053" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03215969v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Blum" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2020-323323" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03472343v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhepr.2021.100346" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911817v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Belot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Gourbeyre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Palin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Rubio" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Largounez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2019.237321" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209709v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Barretto" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-021-01050-9" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176271v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Noblet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Benhamed" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insug O-Sullivan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenwei Zhang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Filhoulaud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.102218" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02875414v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lukowicz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63579-3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622894v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Gautier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10010009" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402566v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2019.05.005" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02556806v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Smith" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joran Villaret-Cazadamont" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P Claus" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10030104" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03100801v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10121702" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912899v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Klement" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Bock" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2020.106010" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627769v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Oliviero" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-61226-5" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904081v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalina Duszka" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Gregor" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen K&#246;nig" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Wahli" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9071708" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899682v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9071638" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620345v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Yun Penny Oh" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravikumar Manickam" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguan Soon Tan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20040812" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617929v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20153767" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627238v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Ilchmann-Diounou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Olier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lencina" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Riba" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2019.04.025" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02963612v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Habib" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Chokr" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinghong Wan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pushpa Hegde" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2018-316137" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619117v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-018-2345-2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428712v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56570-0" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622186v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Iershov" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Nemazanyy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Alkhoury" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Girard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Barth" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09598-9" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02150261v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Morigny" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Houssier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mairal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ghilain" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mouisel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42255-018-0007-6" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622923v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Morgano" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Contursi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-019-03160-y" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626541v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2018.07.021" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628480v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Buis" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bellemin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Goudeau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Monnier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.06.064" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02448229v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Cam" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2018-316557" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02277993v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Guillaume" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Riant" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fabre" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Raymond-Letron" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Buscato" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep4.1363" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02109735v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Paumelle" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Haas" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hennuyer" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baug&#233;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Deleye" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2018.12.037" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624889v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP2877" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621482v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghim Siong Ow" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Defernez" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eeswari Paramalingam" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29815-7" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122655v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bricambert" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Clotilde Alves-Guerra" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Esteves" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Prip-Buus" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04361-y" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794296v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand Podechard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-25332-9" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02339561v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Monteillet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Gjorgjieva" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Silva" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Verzieux" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Imikirene" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2018.07.006" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603827v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Handgraaf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie J Fabre" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2017.02.013" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606929v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0181393" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01837159v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Iroz" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Levavasseur" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2017.09.065" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606651v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pinton" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Napper" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Laffitte" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201700433" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605514v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lippi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Michel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2017.07.035" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQ1SB9M0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622165v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth R. Cattaneo" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Prieto" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria B. Garcia-Fabiani" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro A. Montanaro" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189031" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624062v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morigny" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houssier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mouisel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mairal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caspar-Bauguil" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606287v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Casteras" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Abdul-Wahed" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Soty" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vulin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-016-4097-y" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605047v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laurens" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourlier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Louche" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep38310" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602371v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P. Claus" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npjbiofilms.2016.3" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602453v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Popineau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Morzyglod" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Carre" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cauzac" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bossard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.00170-16" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134884v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Barquissau" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beuzelin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pisani" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. Beranger" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2016.03.002" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476503v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Marmugi" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms17101624" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606898v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Picard" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiapeng Chen" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep36937" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637756v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rizzati" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Briand" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gamet-Payrastre" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2016.06.003" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602433v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpaolo Rando" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chek Kun Tan" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourh&#232;ne Khaled" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leuenberger" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.11853" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602482v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Norton" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Lindsay" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Deladeriere" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Chessa" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbior.2015.10.005" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594607v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel V&#225;zquez-Carrera" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Keat Sng" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plipres.2016.09.001" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482816v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Korecka" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep20127" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01837194v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2016.05.006" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02339685v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2015-310798" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194040v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boitard" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blum" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Parks" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.115.016865" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639945v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Zerbinati" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pacelli" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Palmaccio" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Lubrano" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2015.03.019" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03331305v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Dupuy" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Therville" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirindra Rakotonirainy" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-014-1323-6" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601458v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gobbetti" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Faouder" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa P&#233;rez-Berezo" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Riols" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.12957" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01350728v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gautier-Stein" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roussel" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2014.05.005" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641668v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Beuzelin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Huc" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2014.08.006" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RT56MTB5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646839v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilia Theodorou" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferrier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2013.03.016" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8C9MWQ69-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00872314v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2013.01.006" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3X1QZ1SX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00872582v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Pommier" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2012.09.028" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPQN6HTS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847703v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ramamonjisoa" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ratiney" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mutel" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mithieux" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.D033399" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00763884v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radina Kostadinova" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Gouranton" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fleury" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2045-3701-2-34" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019497v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paris" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.24685" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649316v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=.F. Benhamed" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pd Denechaud" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Robichon" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Moldes" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Girard" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI41636" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776864v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Suire Sabine" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte L&#233;cureuil" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Anderson E" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Damoulakis George" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabella Niewczas Izabella" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2012.167" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650319v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Vignault-Foucaud" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Soayfane" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Menez-Berlioz" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guy" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023614" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651993v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.A. Lobaccaro" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G.P. Martin" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2011.06.004" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729271v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Demeure" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duby" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ducheix" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2010.09.002" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C72XFL0Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137032v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damir Zadravec" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Tvrdik" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rilchard Haslam" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsutomu Kobayash" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M011346" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00617823v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Olivier" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Valet" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Castan-Laurell" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ibd.21413" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137178v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649985v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhasini Kulkarni" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassian Sitaru" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Jakus" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen E. Anderson" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Damoulakis" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.2001617" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662422v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelie Brolinson" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M. Fisher" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claes Carneheim" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert I. Csikasz" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.09-152298" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662592v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen E. Craig" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Coadwell" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Vermeren" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellsig.2009.09.025" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6VLXT7R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547657v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Musnier" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Decourtye" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boulo" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2009.09.016" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662270v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Eveillard" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M de Tayrac" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Claus" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2009.02.008" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4250C4Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559147v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blavy" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G.P. Martin" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2009.07.025" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730008v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Assaf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2009-00258" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493499v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Mselli-Lakhal" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Mogha" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2009.02.023" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653666v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pg Martin" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pineau" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661808v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Lan" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.21510" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659352v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lasserre" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#233;jean" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900482v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jan" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine d'Andrea" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Daval" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bouriel" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2004020" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674247v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Call&#233;ja" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683649v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Rioux" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barnouin" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dalaine" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.m300339-jlr200" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678861v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Catheline" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel J.-N. Thibault" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.C200019-JLR200" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900517v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Legrand" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2003036" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669429v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587289v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Marie Bardintzeff" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leyrit" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guille" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonin" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2343/geochemj.28.489" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584653v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Brousse" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gillot" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0025-3227(93)90095-D" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KJR1VXP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514896v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Poirier-Jaouen" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Magne" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M.P. Martin" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Polizzi" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2025.07.368" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515128v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Meyer" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Berlivet" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B All&#232;s" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Touvier" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lairon" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaf161.599" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193477v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ferey" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917625v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guyon" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Shalhoub" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Poirier-Jaouen" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634081v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mervant" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Jamin" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pierre" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gu&#233;raud" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04954521v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Polizzi" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laserre" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04725860v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Marbach" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04725844v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04725827v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775382v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Naimi" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04725851v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734566v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Tramunt" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naia Grandgeorge" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guillaume" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736934v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442612v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Smati" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735254v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734271v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735253v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marrot" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02388687v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442626v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603069v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608144v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherryl Harkat" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744175v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Caspar Bauguil" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743029v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Fabre" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744689v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Roques" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Z. Lacroix" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Moussaoui" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leghait" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Puel" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802231v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803044v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802433v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802819v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802823v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747851v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Haslam" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsutomu Kobayashi" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2011.05.035" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804525v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poupeau" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rayah-Benhamed" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dentin" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=.J. Girard" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805683v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rayah-Benhamed" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802818v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802820v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748764v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Demeure" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bertrand-Michel" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813403v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729742v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817340v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834051v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Barnouin" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dejean" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829883v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825872v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Legrand" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828236v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Cantiello" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832532v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pgp Martin" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829897v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833182v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826237v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Paris" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03348632v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique F. P&#233;drono" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825956v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828078v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cantielo" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03348639v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ravache" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cognard" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832865v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roulet" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833157v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03348641v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dumont" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815951v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801787v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:herve.guillou@inrae.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5363-9081" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=Toi0KcYAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610553v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bruse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Marbach" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Polizzi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Landr&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Salvi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44319-026-00790-9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063626v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion R&#233;gnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Fougeray" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fougerat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prunelle Perrier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3003112" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05264984v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marie Pauline Martin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Alquier-Bacqui&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Huillet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rives" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.113221" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240336v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Personnaz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Cannizzo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Desquesnes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Sotin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202501997R" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514845v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Montagner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plipres.2024.101303" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725361v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Berlivet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Payrastre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rebouillat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Touvier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.108485" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208157v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Arconzo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Piccinin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Pasculli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marica Cariello" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loiseau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.16052" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404913v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ursic-Bedoya" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desandr&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chavey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Marie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44321-023-00021-x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671281v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Fulvia Tricase" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Cultrera" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13578-024-01248-y" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676572v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia S Steinhoff" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Wagner" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette E D&#228;hnhardt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Ko&#353;i&#263;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueming Meng" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44319-024-00158-x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04112262v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Dopavogui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ponchon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Smati" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.164436" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178833v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Allaire" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rola Al-Sayegh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mabire" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Hammoutene" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Siebert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhepr.2023.100794" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197137v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoeler" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ellero-Simatos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Birkner" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Mayneris-Perxachs" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Olsson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41074-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066670v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Parlati" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Postic" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmm.2023.03.005" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219648v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lasserre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;pierre Gratacap" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Engelmann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhepr.2023.100930" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166110v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sabatier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Birsen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lauture" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mouche" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Angelino" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2159-8290.CD-22-0411" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602068v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Baptissart" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bradish" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brie Jones" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Walsh" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Tehrani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.32363" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376705v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bodin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Amiel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Fouch&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Sardenne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chassot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.131094" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03647009v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.110674" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689933v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vidal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cravedi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Taupier-Letage" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-022-00862-y" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624265v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Piccolo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Dortignac" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Iacovoni" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Mariette" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abg9055" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765301v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cadoux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695833v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Schoiswohl" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.110910" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03215969v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Blum" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2020-323323" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758408v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ducheix" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Peres" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihane Garcia-Irigoyen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep4.2053" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594297v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Ben Fradj" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fouesnard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2021.0095" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609600v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gourbeyre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Terciolo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins14020083" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911817v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Belot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Gourbeyre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Palin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Rubio" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Largounez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2019.237321" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03472343v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhepr.2021.100346" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209709v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Barretto" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-021-01050-9" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176271v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Noblet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Benhamed" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insug O-Sullivan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenwei Zhang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Filhoulaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.102218" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402566v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2019.05.005" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622894v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Gautier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10010009" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02556806v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Smith" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joran Villaret-Cazadamont" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P Claus" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10030104" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912899v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Klement" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Bock" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2020.106010" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03100801v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10121702" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904081v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalina Duszka" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Gregor" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen K&#246;nig" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Wahli" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9071708" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899682v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9071638" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627769v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lukowicz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Oliviero" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-61226-5" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02875414v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63579-3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02150261v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Morigny" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Houssier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mairal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ghilain" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mouisel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42255-018-0007-6" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627238v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Ilchmann-Diounou" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Olier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lencina" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Riba" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2019.04.025" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02963612v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Habib" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Chokr" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinghong Wan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pushpa Hegde" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2018-316137" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619117v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-018-2345-2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428712v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56570-0" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622186v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Iershov" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Nemazanyy" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Alkhoury" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Girard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Barth" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09598-9" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622923v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Morgano" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Contursi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-019-03160-y" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626541v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2018.07.021" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02448229v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Cam" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2018-316557" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628480v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Buis" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bellemin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Goudeau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Monnier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.06.064" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02277993v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Guillaume" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Riant" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fabre" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Raymond-Letron" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Buscato" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep4.1363" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02109735v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Paumelle" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Haas" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hennuyer" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baug&#233;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Deleye" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2018.12.037" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620345v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Yun Penny Oh" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravikumar Manickam" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguan Soon Tan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20040812" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617929v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20153767" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122655v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bricambert" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Clotilde Alves-Guerra" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Esteves" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Prip-Buus" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04361-y" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02339561v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Monteillet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Gjorgjieva" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Silva" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Verzieux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Imikirene" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2018.07.006" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794296v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand Podechard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-25332-9" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624889v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP2877" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621482v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghim Siong Ow" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Defernez" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eeswari Paramalingam" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29815-7" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622165v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth R. Cattaneo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Prieto" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria B. Garcia-Fabiani" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro A. Montanaro" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189031" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606651v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pinton" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Napper" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Laffitte" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201700433" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01837159v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Iroz" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Levavasseur" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2017.09.065" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606929v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0181393" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605514v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lippi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Michel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2017.07.035" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQ1SB9M0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624062v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morigny" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houssier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mouisel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mairal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caspar-Bauguil" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603827v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Handgraaf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie J Fabre" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2017.02.013" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134884v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Barquissau" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beuzelin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pisani" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. Beranger" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2016.03.002" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476503v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Marmugi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms17101624" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605047v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laurens" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourlier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Louche" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep38310" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602453v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Popineau" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Morzyglod" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Carre" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cauzac" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bossard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.00170-16" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602371v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P. Claus" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npjbiofilms.2016.3" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606898v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Picard" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiapeng Chen" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep36937" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637756v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rizzati" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Briand" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gamet-Payrastre" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2016.06.003" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602433v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpaolo Rando" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chek Kun Tan" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourh&#232;ne Khaled" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leuenberger" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.11853" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594607v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel V&#225;zquez-Carrera" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Keat Sng" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plipres.2016.09.001" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602482v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Norton" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Lindsay" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Deladeriere" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Chessa" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbior.2015.10.005" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482816v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Korecka" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep20127" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02339685v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2015-310798" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01837194v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2016.05.006" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606287v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Casteras" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Abdul-Wahed" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Soty" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vulin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-016-4097-y" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194040v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boitard" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blum" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Parks" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.115.016865" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639945v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Zerbinati" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pacelli" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Palmaccio" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Lubrano" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2015.03.019" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03331305v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Dupuy" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Therville" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirindra Rakotonirainy" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-014-1323-6" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601458v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gobbetti" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Faouder" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa P&#233;rez-Berezo" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Riols" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.12957" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01350728v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gautier-Stein" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roussel" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2014.05.005" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641668v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Beuzelin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Huc" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2014.08.006" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RT56MTB5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646839v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilia Theodorou" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferrier" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2013.03.016" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8C9MWQ69-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00872314v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2013.01.006" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3X1QZ1SX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847703v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ramamonjisoa" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ratiney" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mutel" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mithieux" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.D033399" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00872582v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Pommier" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2012.09.028" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPQN6HTS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649316v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=.F. Benhamed" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pd Denechaud" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Robichon" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Moldes" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Girard" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI41636" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776864v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Suire Sabine" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte L&#233;cureuil" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Anderson E" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Damoulakis George" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabella Niewczas Izabella" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2012.167" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019497v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paris" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.24685" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00763884v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radina Kostadinova" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Gouranton" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fleury" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2045-3701-2-34" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729271v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Demeure" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duby" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ducheix" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2010.09.002" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C72XFL0Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651993v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.A. Lobaccaro" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G.P. Martin" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2011.06.004" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137032v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damir Zadravec" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Tvrdik" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rilchard Haslam" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsutomu Kobayash" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M011346" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00617823v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Olivier" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Valet" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Castan-Laurell" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ibd.21413" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137178v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Vignault-Foucaud" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Soayfane" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Menez-Berlioz" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649985v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhasini Kulkarni" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassian Sitaru" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Jakus" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen E. Anderson" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Damoulakis" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.2001617" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650319v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guy" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023614" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662422v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelie Brolinson" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M. Fisher" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claes Carneheim" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert I. Csikasz" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.09-152298" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662592v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen E. Craig" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Coadwell" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Vermeren" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellsig.2009.09.025" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6VLXT7R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547657v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Musnier" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Decourtye" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boulo" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2009.09.016" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662270v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Eveillard" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M de Tayrac" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Claus" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2009.02.008" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4250C4Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559147v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blavy" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G.P. Martin" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2009.07.025" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730008v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Assaf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2009-00258" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493499v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Mselli-Lakhal" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Mogha" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2009.02.023" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653666v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pg Martin" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pineau" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661808v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Lan" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.21510" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659352v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lasserre" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#233;jean" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900482v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jan" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine d'Andrea" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Daval" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bouriel" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2004020" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678861v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Rioux" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Catheline" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel J.-N. Thibault" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.C200019-JLR200" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900517v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Legrand" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2003036" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674247v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Call&#233;ja" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683649v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barnouin" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dalaine" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.m300339-jlr200" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669429v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587289v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Marie Bardintzeff" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leyrit" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guille" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonin" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2343/geochemj.28.489" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584653v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Brousse" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gillot" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0025-3227(93)90095-D" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KJR1VXP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514896v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Poirier-Jaouen" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Magne" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M.P. Martin" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Polizzi" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2025.07.368" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515128v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Meyer" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Berlivet" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B All&#232;s" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Touvier" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lairon" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaf161.599" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193477v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ferey" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917625v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guyon" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Shalhoub" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Poirier-Jaouen" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634081v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mervant" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Jamin" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pierre" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gu&#233;raud" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04954521v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Polizzi" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laserre" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04725860v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04725844v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04725827v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775382v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Naimi" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04725851v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736934v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734566v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Tramunt" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naia Grandgeorge" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guillaume" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442612v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Smati" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735254v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734271v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02388687v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735253v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marrot" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603069v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442626v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608144v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherryl Harkat" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743029v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Fabre" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744175v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Caspar Bauguil" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802231v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Roques" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Z. Lacroix" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Moussaoui" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leghait" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Puel" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744689v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802819v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802823v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803044v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802433v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747851v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Haslam" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsutomu Kobayashi" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2011.05.035" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804525v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poupeau" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rayah-Benhamed" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dentin" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=.J. Girard" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802818v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805683v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rayah-Benhamed" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802820v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748764v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Demeure" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bertrand-Michel" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813403v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729742v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817340v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828236v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Barnouin" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Cantiello" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834051v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dejean" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829883v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825872v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Legrand" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832532v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pgp Martin" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828078v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cantielo" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829897v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833182v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826237v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Paris" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03348632v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique F. P&#233;drono" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825956v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832865v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roulet" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833157v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03348639v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ravache" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cognard" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03348641v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dumont" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815951v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801787v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>