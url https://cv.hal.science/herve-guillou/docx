--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -1878,265 +1878,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00408496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamellipodia nucleation by filopodia depends on integrin occupancy and downstream Rac1 signaling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temperature of systems out of thermodynamic equilibrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Garden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Cell Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yexcr.2007.10.026⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 129 (4), pp.044508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2958913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00263420v1</w:t>
+                <w:t xml:space="preserve">hal-00276120v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature of systems out of thermodynamic equilibrium</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lamellipodia nucleation by filopodia depends on integrin occupancy and downstream Rac1 signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Depraz-Depland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Planus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vianay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chaussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 129 (4), pp.044508. </w:t>
+              <w:t xml:space="preserve">Experimental Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 314 (3), pp.478-488. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2958913⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.yexcr.2007.10.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00276120v2</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00263420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-equilibrium heat capacity of polytetrafluoroethylene at room temperature</w:t>
               </w:r>
@@ -2633,782 +2633,782 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04197731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration and characterization of molecular lead free ferroelectrics</w:t>
+                <w:t xml:space="preserve">Characterisation and thin shaping of molecular dielectric switchable materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Morvézen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Brefuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bourgault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISAF-PFM-ECAPD joint conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Tours, France</w:t>
+              <w:t xml:space="preserve">IEEE Ultrasonics Ferroelectrics and Frequency Control Society UFFC-S Ferroschool 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03727627v1</w:t>
+                <w:t xml:space="preserve">hal-03727637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation and thin shaping of molecular dielectric switchable materials</w:t>
+                <w:t xml:space="preserve">Elaboration and characterization of molecular lead free ferroelectrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Morvézen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Brefuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Poyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bourgault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Ultrasonics Ferroelectrics and Frequency Control Society UFFC-S Ferroschool 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">ISAF-PFM-ECAPD joint conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03727637v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon nanotweezers for easy cell biomechanics measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Closed-loop Control of Silicon Nanotweezers for Improvement of Sensitivity to Mechanical Stiffness Measurement and Bio-Sensing on DNA Molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lafitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Haddab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gorrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Momoko Kumemura</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Teruo Fujii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NMC 2013: 10th International Workshop on Nanomechanical Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Standford CA, United States</w:t>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems, IROS'13.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03197631v1</w:t>
+                <w:t xml:space="preserve">hal-00912496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved MEMS-in-TEM setup for high sensitivity thermal characterization of nanowire using a new TEM cryo-holder</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+                <w:t xml:space="preserve">Silicon nanotweezers with a microfluidic cavity for the real time characterization of DNA damage under therapeutic radiation beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.T. Chiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Valet</w:t>
+                <w:t xml:space="preserve">T. Lacornerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Chorosz</w:t>
+                <w:t xml:space="preserve">M. Kumemura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Guo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Kometani</w:t>
+                <w:t xml:space="preserve">N. Lafitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 Transducers &amp; Eurosensors XXVII: The 17th International Conference on Solid-State Sensors, Actuators and Microsystems (TRANSDUCERS &amp; EUROSENSORS XXVII)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">35th Annual International Conference of the IEEE Engineering in Medicine and Biology Society, EMBC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Osaka, Japan. paper SuA07.2, 6820-6820</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00963659v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00909944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon nanotweezers with a microfluidic cavity for the real time characterization of DNA damage under therapeutic radiation beams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improved MEMS-in-TEM setup for high sensitivity thermal characterization of nanowire using a new TEM cryo-holder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Valet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Perret</w:t>
+                <w:t xml:space="preserve">A. Chorosz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.T. Chiang</w:t>
+                <w:t xml:space="preserve">D. Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Lacornerie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">N. Lafitte</w:t>
+                <w:t xml:space="preserve">R. Kometani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th Annual International Conference of the IEEE Engineering in Medicine and Biology Society, EMBC 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 Transducers &amp; Eurosensors XXVII: The 17th International Conference on Solid-State Sensors, Actuators and Microsystems (TRANSDUCERS &amp; EUROSENSORS XXVII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Barcelone, Spain. pp.1839, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/Transducers.2013.6627148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00909944v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00963659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closed-loop Control of Silicon Nanotweezers for Improvement of Sensitivity to Mechanical Stiffness Measurement and Bio-Sensing on DNA Molecules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Silicon nanotweezers for easy cell biomechanics measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lafitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hervé Guillou</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Momoko Kumemura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teruo Fujii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems, IROS'13.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">NMC 2013: 10th International Workshop on Nanomechanical Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Standford CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00912496v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real time biomechanical characterization of DNA damage under therapeutic radiation beams</w:t>
               </w:r>
@@ -3571,51 +3571,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gorrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Solid-State Sensors, Actuators and Microsystems, TRANSDUCERS'13 &amp; EUROSENSORS XXVII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Barcelona, Spain. pp.1077-1078</w:t>
@@ -3683,64 +3683,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Momoko Kumemura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teruo Fujii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Osaka, Japan. pp.148-151, </w:t>
@@ -3957,51 +3957,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Momoko Kumemura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yu Sun; Xinyu Liu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micro‐ and Nanomanipulation Tools</w:t>
@@ -4341,51 +4341,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A964A454"/>
+    <w:nsid w:val="0785DA12"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4489,51 +4489,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="93A1594A"/>
+    <w:nsid w:val="2BA68510"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4723,51 +4723,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-00455350" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-01831617" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493488v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Swami" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Juli&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Le-Denmat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pernot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Singhal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0203890" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102332v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Macherel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Haraux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2020.148348" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221857v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lafitte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Haddab" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gorrec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momoko Kumemura" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2014.2351415" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961842v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Garden" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Richard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4790648" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673247v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingzong Tseng" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Duchemin-Pelletier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Deshiere" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Balland" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1106377109" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718473v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wondraczek" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4733333" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468811v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jnetdy-2011-0036" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321874v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Suire" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte L&#233;cureuil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen E. Anderson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Damoulakis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabella Niewczas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2012.167" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561363v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Decombe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Schwartz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Villard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chevrier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.002702" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963622v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ali" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Destaing" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Albiges-Rizo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R Block" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2011.03.028" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00529787v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vianay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos K&#228;fer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Planus" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R. Block" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Graner" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.128101" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196909v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Deshieres" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Filhol&#8208;cochet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Thery" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2009.12.1136" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408496v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Fernandez Lopeandia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Savin Heron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2009.02.012" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00263420v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Depraz-Depland" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chaussy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2007.10.026" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276120v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2958913" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158046v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2007.03.013" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196919v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kent" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stupian" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leung" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1543651" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196922v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Liu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.367485" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197731v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Morv&#233;zen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Br&#233;fuel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bourgault" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sylvestre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727627v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Morv&#233;zen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Brefuel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Poyet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727637v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197631v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jalabert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teruo Fujii" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963659v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Valet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chorosz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kometani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Transducers.2013.6627148" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909944v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.T. Chiang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lacornerie" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kumemura" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lafitte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912496v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944021v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Perret" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacornerie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912510v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196899v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6609459" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188998v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118801017.ch3.2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196960v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Collard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527690237.ch7" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197655v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/energies-th4/materiaux-conducteurs-et-plasmas-42251210/conduction-electrique-dans-les-solides-d2602/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-d2602" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197663v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/energies-th4/materiaux-conducteurs-et-plasmas-42251210/conduction-electrique-dans-les-solides-d2601/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-d2601" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-00455350" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-01831617" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493488v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Swami" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Juli&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Le-Denmat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pernot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Singhal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0203890" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102332v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Macherel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Haraux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2020.148348" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221857v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lafitte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Haddab" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gorrec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momoko Kumemura" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2014.2351415" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961842v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Garden" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Richard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4790648" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673247v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingzong Tseng" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Duchemin-Pelletier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Deshiere" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Balland" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1106377109" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718473v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wondraczek" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4733333" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468811v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jnetdy-2011-0036" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321874v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Suire" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte L&#233;cureuil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen E. Anderson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Damoulakis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabella Niewczas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2012.167" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561363v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Decombe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Schwartz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Villard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chevrier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.002702" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963622v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ali" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Destaing" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Albiges-Rizo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R Block" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2011.03.028" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00529787v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vianay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos K&#228;fer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Planus" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R. Block" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Graner" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.128101" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196909v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Deshieres" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Filhol&#8208;cochet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Thery" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2009.12.1136" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408496v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Fernandez Lopeandia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Savin Heron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2009.02.012" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276120v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2958913" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00263420v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Depraz-Depland" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chaussy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2007.10.026" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158046v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2007.03.013" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196919v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kent" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stupian" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leung" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1543651" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196922v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Liu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.367485" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197731v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Morv&#233;zen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Br&#233;fuel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bourgault" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sylvestre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727637v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Morv&#233;zen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Brefuel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727627v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Poyet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912496v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909944v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.T. Chiang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lacornerie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kumemura" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lafitte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963659v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jalabert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Valet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chorosz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kometani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Transducers.2013.6627148" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197631v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teruo Fujii" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944021v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Perret" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacornerie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912510v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196899v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6609459" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188998v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118801017.ch3.2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196960v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Collard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527690237.ch7" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197655v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/energies-th4/materiaux-conducteurs-et-plasmas-42251210/conduction-electrique-dans-les-solides-d2602/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-d2602" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197663v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/energies-th4/materiaux-conducteurs-et-plasmas-42251210/conduction-electrique-dans-les-solides-d2601/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-d2601" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>