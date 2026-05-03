--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -4341,51 +4341,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0785DA12"/>
+    <w:nsid w:val="87B1D572"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4489,51 +4489,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2BA68510"/>
+    <w:nsid w:val="C4A7E630"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>