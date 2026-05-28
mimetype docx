--- v2 (2026-05-03)
+++ v3 (2026-05-28)
@@ -710,529 +710,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00961842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial organization of the extracellular matrix regulates cell-cell junction positioning</w:t>
+                <w:t xml:space="preserve">GPCR activation of Ras and PI3Kγ in neutrophils depends on PLCβ2/β3 and the RasGEF RasGRP4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qingzong Tseng</w:t>
+                <w:t xml:space="preserve">Sabine Suire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eve Duchemin-Pelletier</w:t>
+                <w:t xml:space="preserve">Charlotte Lécureuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Deshiere</w:t>
+                <w:t xml:space="preserve">Karen E. Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martial Balland</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Guillou</w:t>
+                <w:t xml:space="preserve">George Damoulakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izabella Niewczas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1106377109⟩</w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 31 (14), pp.3118-3129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/emboj.2012.167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00673247v1</w:t>
+                <w:t xml:space="preserve">hal-01321874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affinity and its derivatives in the glass transition process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Garden</w:t>
+                <w:t xml:space="preserve">Spatial organization of the extracellular matrix regulates cell-cell junction positioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingzong Tseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Duchemin-Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Deshiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Balland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4733333⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (5), pp.1506-1511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1106377109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00718473v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00673247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-equilibrium configurational Prigogine–Defay ratio</w:t>
+                <w:t xml:space="preserve">Affinity and its derivatives in the glass transition process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Garden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Wondraczek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Equilibrium Thermodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/jnetdy-2011-0036⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 137 (2), pp.024505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4733333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00468811v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00718473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPCR activation of Ras and PI3Kγ in neutrophils depends on PLCβ2/β3 and the RasGEF RasGRP4</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Lécureuil</w:t>
+                <w:t xml:space="preserve">Non-equilibrium configurational Prigogine–Defay ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Garden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen E. Anderson</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Wondraczek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 31 (14), pp.3118-3129. </w:t>
+              <w:t xml:space="preserve">Journal of Non-Equilibrium Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37 (2), pp.143-177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/emboj.2012.167⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/jnetdy-2011-0036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01321874v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00468811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Living cell imaging by far-field fibered interference scanning optical microscopy</w:t>
               </w:r>
@@ -1620,51 +1620,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of Mechanical Equilibrium in Multicellular Arrangements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingzong Tseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Deshieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4341,51 +4341,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="87B1D572"/>
+    <w:nsid w:val="E0CFD0EF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4489,51 +4489,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C4A7E630"/>
+    <w:nsid w:val="CD032D28"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4723,51 +4723,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-00455350" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-01831617" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493488v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Swami" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Juli&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Le-Denmat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pernot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Singhal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0203890" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102332v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Macherel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Haraux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2020.148348" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221857v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lafitte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Haddab" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gorrec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momoko Kumemura" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2014.2351415" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961842v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Garden" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Richard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4790648" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673247v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingzong Tseng" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Duchemin-Pelletier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Deshiere" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Balland" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1106377109" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718473v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wondraczek" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4733333" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468811v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jnetdy-2011-0036" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321874v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Suire" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte L&#233;cureuil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen E. Anderson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Damoulakis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabella Niewczas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2012.167" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561363v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Decombe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Schwartz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Villard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chevrier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.002702" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963622v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ali" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Destaing" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Albiges-Rizo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R Block" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2011.03.028" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00529787v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vianay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos K&#228;fer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Planus" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R. Block" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Graner" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.128101" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196909v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Deshieres" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Filhol&#8208;cochet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Thery" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2009.12.1136" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408496v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Fernandez Lopeandia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Savin Heron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2009.02.012" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276120v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2958913" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00263420v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Depraz-Depland" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chaussy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2007.10.026" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158046v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2007.03.013" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196919v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kent" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stupian" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leung" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1543651" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196922v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Liu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.367485" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197731v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Morv&#233;zen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Br&#233;fuel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bourgault" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sylvestre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727637v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Morv&#233;zen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Brefuel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727627v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Poyet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912496v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909944v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.T. Chiang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lacornerie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kumemura" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lafitte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963659v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jalabert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Valet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chorosz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kometani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Transducers.2013.6627148" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197631v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teruo Fujii" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944021v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Perret" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacornerie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912510v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196899v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6609459" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188998v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118801017.ch3.2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196960v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Collard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527690237.ch7" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197655v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/energies-th4/materiaux-conducteurs-et-plasmas-42251210/conduction-electrique-dans-les-solides-d2602/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-d2602" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197663v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/energies-th4/materiaux-conducteurs-et-plasmas-42251210/conduction-electrique-dans-les-solides-d2601/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-d2601" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-00455350" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-01831617" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493488v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Swami" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Juli&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Le-Denmat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pernot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Singhal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0203890" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102332v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Macherel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Haraux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2020.148348" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221857v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lafitte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Haddab" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gorrec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momoko Kumemura" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2014.2351415" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961842v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Garden" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Richard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4790648" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321874v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Suire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte L&#233;cureuil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen E. Anderson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Damoulakis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabella Niewczas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2012.167" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673247v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingzong Tseng" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Duchemin-Pelletier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Deshiere" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Balland" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1106377109" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718473v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wondraczek" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4733333" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468811v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jnetdy-2011-0036" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561363v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Decombe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Schwartz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Villard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chevrier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.002702" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963622v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ali" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Destaing" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Albiges-Rizo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R Block" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2011.03.028" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00529787v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vianay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos K&#228;fer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Planus" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R. Block" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Graner" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.128101" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196909v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Deshieres" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Filhol&#8208;cochet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Thery" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2009.12.1136" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408496v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Fernandez Lopeandia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Savin Heron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2009.02.012" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276120v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2958913" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00263420v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Depraz-Depland" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chaussy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2007.10.026" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158046v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2007.03.013" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196919v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kent" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stupian" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leung" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1543651" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196922v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Liu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.367485" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197731v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Morv&#233;zen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Br&#233;fuel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bourgault" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sylvestre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727637v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Morv&#233;zen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Brefuel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727627v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Poyet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912496v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909944v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.T. Chiang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lacornerie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kumemura" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lafitte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963659v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jalabert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Valet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chorosz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kometani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Transducers.2013.6627148" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197631v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teruo Fujii" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944021v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Perret" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacornerie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912510v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196899v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6609459" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188998v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118801017.ch3.2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196960v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Collard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527690237.ch7" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197655v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/energies-th4/materiaux-conducteurs-et-plasmas-42251210/conduction-electrique-dans-les-solides-d2602/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-d2602" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197663v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/energies-th4/materiaux-conducteurs-et-plasmas-42251210/conduction-electrique-dans-les-solides-d2601/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-d2601" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>