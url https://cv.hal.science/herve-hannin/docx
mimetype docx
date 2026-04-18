--- v0 (2026-03-15)
+++ v1 (2026-04-18)
@@ -215,312 +215,312 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’émergence des variétés de vigne résistantes aux maladies en France à travers le prisme médiatique</w:t>
+                <w:t xml:space="preserve">Receptiveness of the wine industry to fungus-resistant grape varieties in the south of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Dolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Maza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Le Fur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Caroline Paire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 60 (1), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2026.60.1.9456⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05549571v1</w:t>
+                <w:t xml:space="preserve">hal-05132859v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Receptiveness of the wine industry to fungus-resistant grape varieties in the south of France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elie Maza</w:t>
+                <w:t xml:space="preserve">L’émergence des variétés de vigne résistantes aux maladies en France à travers le prisme médiatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Paire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foued Cheriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Hannin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OENO One</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 1 (395), pp.101-116</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05132859v2</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05549571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Difficultés des transmissions viticoles en contexte de crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foued Cheriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Chaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -584,51 +584,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Fernandez-Mena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -701,51 +701,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Fernandez-Mena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -786,489 +786,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05007261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plutôt qu’espérer un grand soir de la relance d’une consommation nationale, construisons un nouveau système de valorisation du vin [Tribune au journal Le Monde]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Leviers et freins à l’adoption des nouvelles variétés de vigne par les producteurs : un cas d’étude sur un territoire pilote du Nord-Est des États-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foued Cheriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Aigrain</w:t>
+                <w:t xml:space="preserve">Christian Chervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Giraud-Heraud</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valérie Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Monde.fr</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024</w:t>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 190, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04574917v1</w:t>
+                <w:t xml:space="preserve">hal-04557292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">History of breeding programmes for fungus resistant grape varieties in Europe, France and the Occitanie region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Paire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Paire</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Dolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Samsom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Olivier-Salvagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 13 September 2024, pp.8262. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/IVES-TR.2024.8262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leviers et freins à l’adoption des nouvelles variétés de vigne par les producteurs : un cas d’étude sur un territoire pilote du Nord-Est des États-Unis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Foued Cheriet</w:t>
+                <w:t xml:space="preserve">Plutôt qu’espérer un grand soir de la relance d’une consommation nationale, construisons un nouveau système de valorisation du vin [Tribune au journal Le Monde]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Aigrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Giraud-Heraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Chervin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Hannin</w:t>
+                <w:t xml:space="preserve">Pierre Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Olivier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gilles de Revel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 190, pp.1-4</w:t>
+              <w:t xml:space="preserve">Le Monde.fr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04557292v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04574917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resumption of the planting of grapevine varieties in France, referred to as &amp;quot;disease-resistant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Dolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Paire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foued Cheriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Le Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 25 September 2024, pp.8261. </w:t>
@@ -1440,51 +1440,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le jeu de rôle prospectif et participatif comme sensibilisation à une approche collective de l’adaptation au changement climatique pour la filière vigne et vin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1544,51 +1544,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les propositions de la profession au ministre pour se préparer au changement climatique : quels apports de la recherche à la stratégie présentée par la profession ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Brugiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1596,51 +1596,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aigrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Oenologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 307, pp.24-31</w:t>
@@ -1708,51 +1708,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Zito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aigrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Brugière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1829,51 +1829,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aigrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1963,51 +1963,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2097,51 +2097,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue parlementaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
@@ -2298,57 +2298,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation au changement climatique : l'intérêt d'une démarche prospective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Travaux de prospective sur l'adaptation de la viticulture au changement climatique : quelles séries d'événements pourraient favoriser différentes stratégies d'adaptation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aigrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2356,133 +2356,133 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Giraud-Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIO Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/bioconf/20160703015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/bioconf/20160703016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02523818v1</w:t>
+                <w:t xml:space="preserve">hal-02523823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travaux de prospective sur l'adaptation de la viticulture au changement climatique : quelles séries d'événements pourraient favoriser différentes stratégies d'adaptation ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Adaptation au changement climatique : l'intérêt d'une démarche prospective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aigrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2490,103 +2490,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Giraud-Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIO Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/bioconf/20160703016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/bioconf/20160703015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02523823v1</w:t>
+                <w:t xml:space="preserve">hal-02523818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La filière française du vin dans le marché mondial</w:t>
               </w:r>
@@ -2611,64 +2611,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Manuel Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aigrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes de la Documentation française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 5323, pp.11-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2719,51 +2719,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'OIV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 81 (929-931), pp.381-404</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2915,77 +2915,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opportunités et contraintes de la transmission en viticulture en Occitanie : croisement des perspectives des cédants et des repreneurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foued Cheriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Chaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Journées Georges Doriot « L’entrepreneuriat au cœur des transformations politiques et sociales »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Freiburg, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3004,139 +3004,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05140550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La filière Vignes-Vins : spécificités, organisations et acteurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Opportunities and challenges in the adoption of new grape varieties by producers: a case study from the Northeastern United</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foued Cheriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Olivier-Salvagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole jeunes chercheurs Vigne &amp; Vin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Mèze, France</w:t>
+              <w:t xml:space="preserve">45. World Congress of Vine and Wine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de l'Agriculture, de la Souveraineté alimentaire et de la Forêt; International Organisation of Vine and Wine (OIV), Oct 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04581895v1</w:t>
+                <w:t xml:space="preserve">hal-04746428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pesticide-Free viticulture: towards agroecological wine-producing socioecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3204,64 +3260,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contexte de crise et difficultés d’installation et de transmission agricoles : cas de la filière viticole en Vallée du Rhône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foued Cheriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Chaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3299,64 +3355,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contexte de crise et difficultés d'installation et de transmission agricoles : Cas de la filière viticole en Vallée du Rhône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foued Cheriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Chaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3388,1007 +3444,951 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La filière vitivinicole française face au changement climatique (partie 1) : une stratégie nationale fondée sur une approche prospective et participative.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La filière Vignes-Vins : spécificités, organisations et acteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45. World Congress of Vine and Wine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ecole jeunes chercheurs Vigne &amp; Vin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Mèze, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05055966v1</w:t>
+                <w:t xml:space="preserve">hal-04581895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The relevance of foresight exercises for wine territories facing global polycrisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Duquesnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Brugière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. International Conference on Business Management "Resilience and Reinvention for Sustainable Development in the VUCA world" (ICBM 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Colombo, Sri Lanka. pp.942-967</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A look back at 20 years of exploring the future of the vines and wines sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Brugière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aigrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45. World Congress of Vine and Wine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Dijon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58233/hR5JUMns⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05049662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportunities and challenges in the adoption of new grape varieties by producers: a case study from the Northeastern United</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La filière vitivinicole française face au changement climatique (partie 1) : une stratégie nationale fondée sur une approche prospective et participative.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Olivier-Salvagnac</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Brugière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ollat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Aigrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45. World Congress of Vine and Wine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ministère de l'Agriculture, de la Souveraineté alimentaire et de la Forêt; International Organisation of Vine and Wine (OIV), Oct 2024, Dijon, France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Oct 2024, Dijon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58233/HjtJ9pgt⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746428v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05055966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportunities and challenges in the adoption of new grape varieties by producers: a case study from the Northeastern United States</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Les rendements viticoles dans les différents segments de marché ; situations et évolutions en contexte de changement climatique ; un essai d'analyse spatiale des déterminants en Languedoc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journée de Recherche en Marketing du Vin (JRMV2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Eau et viticulture, la Méditerranée aux avant-postes ? Enjeux et stratégies dans un contexte de changements climatiques et sociétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire d’entreprises vigne et vin; Chaire partenariale Eau, Agriculture et Changement climatique, May 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04344025v1</w:t>
+                <w:t xml:space="preserve">hal-04136408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grapevine yield big-data for soil and climate zoning. A case study in Languedoc-Roussillon, France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prospectives de la filière viticole française à l’horizon 2040-2045</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Hannin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44. World Congress of Vine and Wine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2. Journée de Recherche en Marketing du Vin (JRMV2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04334776v1</w:t>
+                <w:t xml:space="preserve">hal-04344035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospectives de la filière viticole française à l’horizon 2040-2045</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Grapevine yield big-data for soil and climate zoning. A case study in Languedoc-Roussillon, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Fernandez-Mena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guilpart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renan Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Graveline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journée de Recherche en Marketing du Vin (JRMV2)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">44. World Congress of Vine and Wine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Organisation internationale de la vigne et du vin (OIV), Jun 2023, Cadix, Spain. pp.01043, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bioconf/20236801043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344035v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les rendements viticoles dans les différents segments de marché ; situations et évolutions en contexte de changement climatique ; un essai d'analyse spatiale des déterminants en Languedoc</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Opportunities and challenges in the adoption of new grape varieties by producers: a case study from the Northeastern United States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foued Cheriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Olivier-Salvagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eau et viticulture, la Méditerranée aux avant-postes ? Enjeux et stratégies dans un contexte de changements climatiques et sociétaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chaire d’entreprises vigne et vin; Chaire partenariale Eau, Agriculture et Changement climatique, May 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">2. Journée de Recherche en Marketing du Vin (JRMV2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04136408v1</w:t>
+                <w:t xml:space="preserve">hal-04344025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to cultivate grape without pesticide, the VITAE project</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La qualité des vins de demain : approche économique, marketing et prospective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foued Cheriet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Montpellier Vine &amp; WIne sciences - International seminar: Sharing knowledge &amp; designing research programs to address key challenges of the vine-wine sector</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MUSE Montpellier Université d'Excellence; Université de Montpellier (UM); INRAE - Institut national de recherche pour l'agriculture, l'alimentation et l'environnement; L'Institut Agro Montpellier, Oct 2022, Montpellier, France. pp.16-16</w:t>
+              <w:t xml:space="preserve">13. Journée Scientifique de la Vigne et du Vin - JSVV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Key Initiative MUSE (KIM) Montpellier Vine &amp; Wine Sciences; UMR Sciences Pour l’Œnologie (UMR SPO), Mar 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03869054v1</w:t>
+                <w:t xml:space="preserve">hal-03618359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une démarche prospective fondatrice d'une stratégie agro-écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre Chercheurs - Professionnels : Sortir des pesticides en viticulture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Beaune, Montpellier, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4413,51 +4413,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La filière vitivinicole française face au changement climatique : scénarios et stratégies à l'horizon 2050</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matinée innovation. Séminaire Vigne et vin en mutation : l’analyse prospective au coeur de l’acclimatation ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bordeaux Sciences Economiques; Inno'Vin, Oct 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4476,424 +4476,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03871542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La qualité des vins de demain : approche économique, marketing et prospective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">How to cultivate grape without pesticide, the VITAE project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Foued Cheriet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journée Scientifique de la Vigne et du Vin - JSVV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Key Initiative MUSE (KIM) Montpellier Vine &amp; Wine Sciences; UMR Sciences Pour l’Œnologie (UMR SPO), Mar 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Montpellier Vine &amp; WIne sciences - International seminar: Sharing knowledge &amp; designing research programs to address key challenges of the vine-wine sector</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MUSE Montpellier Université d'Excellence; Université de Montpellier (UM); INRAE - Institut national de recherche pour l'agriculture, l'alimentation et l'environnement; L'Institut Agro Montpellier, Oct 2022, Montpellier, France. pp.16-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03618359v1</w:t>
+                <w:t xml:space="preserve">hal-03869054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of a crisis context on French wine exports: Comparison of independent wineries and wine cooperatives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Le jeu de rôle prospectif et participatif comme sensibilisation à une approche collective de l’adaptation au changement climatique pour la filière vigne et vin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Foued Cheriet</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Nougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICA CCR Europe Research Conference "cooperatives in transition facing crisis"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Online, France</w:t>
+              <w:t xml:space="preserve">Le développement durable dans la formation et les activités d’ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Ingenium, Jun 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03284270v1</w:t>
+                <w:t xml:space="preserve">hal-03319358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les déterminants nombreux et complexes des marchés vinicoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Laccave 2.21 "Idéotypes &amp; Vins de demain"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03248299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le jeu de rôle prospectif et participatif comme sensibilisation à une approche collective de l’adaptation au changement climatique pour la filière vigne et vin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The effect of a crisis context on French wine exports: Comparison of independent wineries and wine cooperatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foued Cheriet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le développement durable dans la formation et les activités d’ingénieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Ingenium, Jun 2021, Online, France</w:t>
+              <w:t xml:space="preserve">ICA CCR Europe Research Conference "cooperatives in transition facing crisis"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03319358v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03284270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of a crisis context on French wine exports: Comparison of independent wineries and wine cooperatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foued Cheriet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd ICA World Cooperative Congress: “Deepening our Cooperative Identity”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Online, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4944,64 +4944,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Graveline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Innovation 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau de Recherche sur l'Innovation (RRI), Jun 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5020,402 +5020,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03311078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quoi pourrait ressembler la filière vigne et vin française en 2050 ? Une mobilisation concertée pour répondre à cet enjeu</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">How to develop strategies of adaptation to climate change based on a foresight exercise?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aigrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Brugiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Rencontres du Clos-Vougeot - Fluctuations climatiques et vignobles, du Néolithique à l'actuel : impacts, résilience et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chaire Unesco "Culture et Traditions du Vin", Oct 2019, Vougeot, France</w:t>
+              <w:t xml:space="preserve">21. GiESCO International Meeting: a multidisciplinary vision towards sustainable viticulture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Group of international Experts of vitivinicultural Systems for Co-Operation (GIESCO), Jun 2019, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03319378v1</w:t>
+                <w:t xml:space="preserve">hal-03319645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to develop strategies of adaptation to climate change based on a foresight exercise?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How will the French wine industry adapt to climate change ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Hannin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. GiESCO International Meeting: a multidisciplinary vision towards sustainable viticulture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Group of international Experts of vitivinicultural Systems for Co-Operation (GIESCO), Jun 2019, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">French / South African workshop on future of wine industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stellenbosch University, Apr 2019, Stellenbosch, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03319645v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How will the French wine industry adapt to climate change ?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A quoi pourrait ressembler la filière vigne et vin française en 2050 ? Une mobilisation concertée pour répondre à cet enjeu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ollat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Aigrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Brugiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French / South African workshop on future of wine industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Stellenbosch University, Apr 2019, Stellenbosch, South Africa</w:t>
+              <w:t xml:space="preserve">13. Rencontres du Clos-Vougeot - Fluctuations climatiques et vignobles, du Néolithique à l'actuel : impacts, résilience et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire Unesco "Culture et Traditions du Vin", Oct 2019, Vougeot, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03322205v1</w:t>
+                <w:t xml:space="preserve">hal-03319378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lessons from a Prospective on the French Wine Industry Under Climate Change (2050)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aigrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5522,51 +5522,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Brugiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5621,51 +5621,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les coopératives vitivinicoles en Europe et dans le Nouveau Monde : une étude exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Manuel Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5703,77 +5703,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective sectorielle et stratégie d’entreprise : l’exemple vitivinicole français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aigrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de sensibilisation aux méthodes et pratiques de prospective au Luxembourg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Recherche Public Henri Tudor (CRP Henri Tudor). LUX.; Service Central de la Statistique et des Etudes Economiques (STATEC). LUX.; Observatoire de la Compétitivité du Grand-Duché de Luxembourg. LUX., Jan 2008, Luxembourg, Luxembourg. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5798,77 +5798,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’une prospective de filière aux décisions stratégiques de l’entreprise : un essai de « prospective stratégique » appliqué aux entreprises de la filière vitivinicole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aigrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31. Congresso mondiale della vigna e del vino</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Office International de la Vigne et du Vin (OIV). FRA., Jun 2008, Verone, Italie. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5893,64 +5893,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’une prospective de filière aux décisions stratégiques de l’entreprise, un essai de « prospective stratégique » appliqué aux entreprises de la filière vitivinicole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aigrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Dejean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5982,333 +5982,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02812606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le terroir est-il une stratégie pour le secteur vitivinicole ? le terroir a-t-il un avenir ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La prospective stratégique : application à la filière française Vignes-Vins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Aigrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Academy of Wine Business Research</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Ecole Nationale Superieure Agronomique de Montpellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Université Montpellier 1</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université de la vigne et du vin. "Le terroir : Passé ou devenir du vin ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Ferrals les corbières, France. n.p</w:t>
+              <w:t xml:space="preserve">3. International wine business and marketing research conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Montpellier, France. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02816588v1</w:t>
+                <w:t xml:space="preserve">hal-02817750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prospective stratégique : application à la filière française vignes-vins</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Le terroir est-il une stratégie pour le secteur vitivinicole ? le terroir a-t-il un avenir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International wine business &amp; marketing research conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Université de la vigne et du vin. "Le terroir : Passé ou devenir du vin ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Ferrals les corbières, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756894v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02816588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prospective stratégique : application à la filière française Vignes-Vins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">La prospective stratégique : application à la filière française vignes-vins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aigrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International wine business and marketing research conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Montpellier, France. 19 p</w:t>
+              <w:t xml:space="preserve">3. International wine business &amp; marketing research conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02817750v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle organisation pour une production durable de vin au plan mondial? Les apports d'une démarche prospective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Fruit, nut and vegetable production engineering symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Montpellier, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6716,90 +6716,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wine management and marketing 2: Responses of the industry to crises and new expectations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foued Cheriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Amadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiley-ISTE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.368, 2024, Agriculture, Food Science and Nutrition, 978-1-786-30874-0</w:t>
             </w:r>
           </w:p>
@@ -6826,90 +6826,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management et marketing du vin 2 : comprendre les enjeux et les nouvelles opportunités pour la filière vigne et vin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foued Cheriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Amadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Foued Cheriet, Carole Maurel, Paul Amadieu, Hervé Hannin. ISTE Editions, 378 p., 2023, Agriculture, Science des aliments et nutrition, 9781784059569</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6927,90 +6927,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management et marketing du vin : opportunités pour les entreprises et enjeux pour la filière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foued Cheriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Amadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Foued Cheriet, Carole Maurel, Paul Amadieu, Hervé Hannin. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -7041,90 +7041,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wine management and marketing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foued Cheriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Amadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Foued Cheriet, Carole Maurel, Paul Amadieu, Hervé Hannin. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiley-ISTE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -7168,51 +7168,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vigne et vin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7282,51 +7282,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacchus 2008 : enjeux, stratégies et pratiques dans la filière vitivinicole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François d'Hauteville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7409,51 +7409,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François d'Hauteville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, 304 p., 2005, Bacchus, 978-2-10-049295-4 978-2-1004-9295-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7497,51 +7497,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François d'Hauteville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Montaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7585,64 +7585,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective : Vignes et Vins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Sebillotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aigrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clementina Sebillotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7709,51 +7709,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing knowledge for training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure de Rességuier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7851,90 +7851,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participatory foresight approach and national strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Brugière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aigrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ollat, Nathalie; Touzard, Jean-Marc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vine, wine and climate change</w:t>
@@ -7961,1062 +7961,1062 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04904690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research and training, factors of competitiveness and adaptation: The Montpellier vine and wine cluster case</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">Foued Cheriet; Carole Maurel; Paul Amadieu; Hervé Hannin. </w:t>
+                <w:t xml:space="preserve">Prospective participative et stratégie nationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Brugière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Aigrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Ollat; Jean-Marc Touzard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wine management and marketing 2: Responses of the industry to crises and new expectations</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Vigne, vin et changement climatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Quae, pp.231-242, 2024, 978-2-7592-3796-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04627191v1</w:t>
+                <w:t xml:space="preserve">hal-04494534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapting to Meet Market Challenges and Societal Expectations, and Anticipating an Uncertain Future…[Conculsion]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Amadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foued Cheriet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Foued Cheriet; Carole Maurel; Paul Amadieu; Hervé Hannin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wine management and marketing 2: Responses of the industry to crises and new expectations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiley-ISTE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.323-326, 2024, Agriculture, Food Science and Nutrition, 978-1-786-30874-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781394302208.oth⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04915110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collective strategies and positioning: The case of the Loire Volcanique Initiative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foued Cheriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Foued Cheriet; Carole Maurel; Paul Amadieu; Hervé Hannin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wine management and marketing 2: Responses of the industry to crises and new expectations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiley-ISTE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.167-195, 2024, Agriculture, Food Science and Nutrition, 978-1-786-30874-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781394302208.ch10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04627175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction des connaissances pour la formation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Research and training, factors of competitiveness and adaptation: The Montpellier vine and wine cluster case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">Nathalie Ollat; Jean-Marc Touzard. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Foued Cheriet; Carole Maurel; Paul Amadieu; Hervé Hannin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vigne, vin et changement climatique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wine management and marketing 2: Responses of the industry to crises and new expectations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiley-ISTE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.197-220, 2024, Agriculture, Food Science and Nutrition, 978-1-786-30874-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781394302208.ch11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494463v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04627191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wine management and marketing 2: Responses of the industry to crises and new expectations [Introduction]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La construction des connaissances pour la formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Foued Cheriet; Carole Maurel; Paul Amadieu; Hervé Hannin. </w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure de Rességuier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Nougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Ollat; Jean-Marc Touzard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wine management and marketing 2: Responses of the industry to crises and new expectations</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Vigne, vin et changement climatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Quae, pp.180-194, 2024, 978-2-7592-3796-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04627097v1</w:t>
+                <w:t xml:space="preserve">hal-04494463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective participative et stratégie nationale</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Nathalie Ollat; Jean-Marc Touzard. </w:t>
+                <w:t xml:space="preserve">Wine management and marketing 2: Responses of the industry to crises and new expectations [Introduction]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Hannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foued Cheriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Amadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Foued Cheriet; Carole Maurel; Paul Amadieu; Hervé Hannin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vigne, vin et changement climatique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wine management and marketing 2: Responses of the industry to crises and new expectations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiley-ISTE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.XIX-XXIX, 2024, Agriculture, Food Science and Nutrition, 978-1-786-30874-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781394302208.fmatter⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494534v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04627097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche et formation, facteurs de compétitivité et d’adaptation : le cas du cluster vigne-vin de Montpellier</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">S’adapter pour répondre aux enjeux du marché, aux attentes sociétales et anticiper un avenir incertain… [Conclusion]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Amadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foued Cheriet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Foued Cheriet, Carole Maurel, Paul Amadieu, Hervé Hannin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management et marketing du vin 2 : comprendre les enjeux et les nouvelles opportunités pour la filière vigne et vin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ISTE Editions, pp.217- 235, 2023, Agriculture, Science des aliments et nutrition, 9781784059569</w:t>
+              <w:t xml:space="preserve">, ISTE Editions, pp.345-348, 2023, Agriculture, Science des aliments et nutrition, 9781784059569</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04256445v1</w:t>
+                <w:t xml:space="preserve">hal-04256494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management et marketing du vin 2 : comprendre les enjeux et les nouvelles opportunités pour la filière vigne et vin [Introduction]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Recherche et formation, facteurs de compétitivité et d’adaptation : le cas du cluster vigne-vin de Montpellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Paul Amadieu</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Foued Cheriet, Carole Maurel, Paul Amadieu, Hervé Hannin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management et marketing du vin 2 : comprendre les enjeux et les nouvelles opportunités pour la filière vigne et vin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ISTE Editions, pp.5-17, 2023, Agriculture, Science des aliments et nutrition, 9781784059569</w:t>
+              <w:t xml:space="preserve">, ISTE Editions, pp.217- 235, 2023, Agriculture, Science des aliments et nutrition, 9781784059569</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04256363v1</w:t>
+                <w:t xml:space="preserve">hal-04256445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies collectives et positionnement : le cas de l’initiative Loire Volcanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foued Cheriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Foued Cheriet, Carole Maurel, Paul Amadieu, Hervé Hannin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management et marketing du vin 2 : comprendre les enjeux et les nouvelles opportunités pour la filière vigne et vin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Editions, pp.189- 216, 2023, Agriculture, Science des aliments et nutrition, 9781784059569</w:t>
@@ -9039,897 +9039,949 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04256419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S’adapter pour répondre aux enjeux du marché, aux attentes sociétales et anticiper un avenir incertain… [Conclusion]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Management et marketing du vin 2 : comprendre les enjeux et les nouvelles opportunités pour la filière vigne et vin [Introduction]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Hannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foued Cheriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Amadieu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Foued Cheriet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Foued Cheriet, Carole Maurel, Paul Amadieu, Hervé Hannin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management et marketing du vin 2 : comprendre les enjeux et les nouvelles opportunités pour la filière vigne et vin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ISTE Editions, pp.345-348, 2023, Agriculture, Science des aliments et nutrition, 9781784059569</w:t>
+              <w:t xml:space="preserve">, ISTE Editions, pp.5-17, 2023, Agriculture, Science des aliments et nutrition, 9781784059569</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04256494v1</w:t>
+                <w:t xml:space="preserve">hal-04256363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire un avenir pour la filière vitivinicole [Conclusion]</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Le vignoble français face au changement climatique : l'élaboration d’une stratégie d’adaptation à partir de scénarios de prospective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Aigrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Brugière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Foued Cheriet, Carole Maurel, Paul Amadieu, Hervé Hannin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management et marketing du vin : opportunités pour les entreprises et enjeux pour la filière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISTE Editions</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ISTE Editions; Wiley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.55-76, 2021, Agriculture, Science des aliments et nutrition, 9781784057237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119777434.ch2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03141850v1</w:t>
+                <w:t xml:space="preserve">hal-03141778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vin, marketing et management : spécificités et enjeux [introduction]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Enoturismo en Francia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Gerbal-Medalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Foued Cheriet, Carole Maurel, Paul Amadieu, Hervé Hannin. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Raúl Compés López; Gergely Szolnoki. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management et marketing du vin : opportunités pour les entreprises et enjeux pour la filière</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Enoturismo sostenible e innovador. Modelos de éxito alrededor del mundo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cajamar Caja Rural, 2021, Monografías, 978-84-95531-53-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISTE Editions</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03141737v1</w:t>
+                <w:t xml:space="preserve">hal-03454498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une démarche de prospective pour construire des stratégies d’adaptation à l’échelle régionale et nationale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Vin, marketing et management : spécificités et enjeux [introduction]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foued Cheriet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Foued Cheriet, Carole Maurel, Paul Amadieu, Hervé Hannin. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier Régional Occitanie sur les Changements Climatiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , 2021</w:t>
+              <w:t xml:space="preserve">Management et marketing du vin : opportunités pour les entreprises et enjeux pour la filière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Agriculture, Science des aliments et nutrition, 9781784057237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03404263v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03141737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enoturismo en Francia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Une démarche de prospective pour construire des stratégies d’adaptation à l’échelle régionale et nationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enoturismo sostenible e innovador. Modelos de éxito alrededor del mundo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cajamar Caja Rural, 2021, Monografías, 978-84-95531-53-7</w:t>
+              <w:t xml:space="preserve">Cahier Régional Occitanie sur les Changements Climatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03454498v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wine tourism in France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Construire un avenir pour la filière vitivinicole [Conclusion]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Amadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foued Cheriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Raúl Compés López; Gergely Szolnoki. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Foued Cheriet, Carole Maurel, Paul Amadieu, Hervé Hannin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable and innovative wine tourism. Success models from all around the world</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cajamar Caja Rural, pp.183-195, 2021, Monografías, 978-84-95531-55-1</w:t>
+              <w:t xml:space="preserve">Management et marketing du vin : opportunités pour les entreprises et enjeux pour la filière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.291-298, 2021, Agriculture, Science des aliments et nutrition, 9781784057237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03216688v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03141850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le vignoble français face au changement climatique : l'élaboration d’une stratégie d’adaptation à partir de scénarios de prospective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Wine tourism in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Gerbal-Medalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">Foued Cheriet, Carole Maurel, Paul Amadieu, Hervé Hannin. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Raúl Compés López; Gergely Szolnoki. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management et marketing du vin : opportunités pour les entreprises et enjeux pour la filière</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sustainable and innovative wine tourism. Success models from all around the world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cajamar Caja Rural, pp.183-195, 2021, Monografías, 978-84-95531-55-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781119777434.ch2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03141778v1</w:t>
+                <w:t xml:space="preserve">hal-03216688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le terroir, ses représentations et ses enjeux. Évolutions à la lumière d'approches prospectives interdisciplinaires dans le secteur du vin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Wine management and marketing: Opportunities for companies and challenges for the industry [Conclusion]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Amadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foued Cheriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Jean-Louis Yengue; Kilien Stengel. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Foued Cheriet, Carole Maurel, Paul Amadieu, Hervé Hannin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le terroir viticole : Espace et figures de qualité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presse Universitaires de Tours, pp.225-246, 2020, Table des Hommes, 978-2-86906-731-8</w:t>
+              <w:t xml:space="preserve">Wine management and marketing: Opportunities for companies and challenges for the industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiley-ISTE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.245-251, 2020, 9781786305282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03895682v1</w:t>
+                <w:t xml:space="preserve">hal-03115262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The french vineyard in the face of climate change: Developing an adaptation strategy based on prospective scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aigrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9995,281 +10047,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03114912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wine management and marketing: Opportunities for companies and challenges for the industry [introduction: Specificities and challenges]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Le terroir, ses représentations et ses enjeux. Évolutions à la lumière d'approches prospectives interdisciplinaires dans le secteur du vin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Foued Cheriet, Carole Maurel, Paul Amadieu, Hervé Hannin. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Louis Yengue; Kilien Stengel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wine management and marketing: Opportunities for companies and challenges for the industry</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.XVII-XXXVII, 2020, 9781786305282</w:t>
+              <w:t xml:space="preserve">Le terroir viticole : Espace et figures de qualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presse Universitaires de Tours, pp.225-246, 2020, Table des Hommes, 978-2-86906-731-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03115239v1</w:t>
+                <w:t xml:space="preserve">hal-03895682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wine management and marketing: Opportunities for companies and challenges for the industry [Conclusion]</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Wine management and marketing: Opportunities for companies and challenges for the industry [introduction: Specificities and challenges]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Hannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foued Cheriet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carole Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Foued Cheriet, Carole Maurel, Paul Amadieu, Hervé Hannin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wine management and marketing: Opportunities for companies and challenges for the industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiley-ISTE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.245-251, 2020, 9781786305282</w:t>
+              <w:t xml:space="preserve">, pp.XVII-XXXVII, 2020, 9781786305282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03115262v1</w:t>
+                <w:t xml:space="preserve">hal-03115239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From scenarios to pathways: lessons from a foresight study on the French wine industry under climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aigrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10483,64 +10483,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réforme de l’OCM vitivinicole et devenir de la spécificité sectorielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aigrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bacchus 2008 : enjeux, stratégies et pratiques dans la filière vitivinicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, Dunod, 2007, Bacchus, 978-2-10-050000-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10565,51 +10565,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The International Office of Vine and Wine (OIV) and the World Trade Organization (WTO) : standardization issues in the wine sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10660,64 +10660,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La filière vitivinicole française en crise : les apports potentiels d'une démarche prospective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aigrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bacchus 2006 : enjeux, stratégies et pratiques dans la filière vitivinicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2005, Bacchus, 2-10-049295-0 978-2-1004-9295-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10800,51 +10800,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Adrian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pétré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10927,51 +10927,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Giraud-Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -11162,51 +11162,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles actions pour la filière vigne et vin face au changement climatique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aigrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11214,51 +11214,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Brugière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -11336,51 +11336,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Giraud-Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRA. 2018, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -11419,51 +11419,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une prospective pour le secteur vignes et vins dans le contexte du changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Briguiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aigrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11524,51 +11524,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vigne et le vin : mutations économiques en France et dans le monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11661,51 +11661,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique d’une stratégie nationale viti-vinicole d’adaptation au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aigrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dubois Benjamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11713,51 +11713,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Brugière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, 385 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
@@ -11841,51 +11841,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Adrian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11993,51 +11993,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="04DC259A"/>
+    <w:nsid w:val="DDC88D60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12224,51 +12224,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-hannin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1646-9383" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144098210" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05549571v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Paire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Cheriet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffroy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hannin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132859v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Dolet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Maza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Le Fur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2026.60.1.9456" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05549541v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chaillard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05191568v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fernandez-Mena" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gautier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.3.9211" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05007261v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01012-7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574917v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aigrain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giraud-Heraud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philippe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Revel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04699298v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Samsom" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier-Salvagnac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2024.8262" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557292v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chervin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709331v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Geffroy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2024.8261" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04122556v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilpart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Le Roux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayeul Plaige" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.2.7246" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718611v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Touzard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nougier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech135" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03414525v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Brugiere" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gautier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03583862v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zito" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Richard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Brugi&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202118003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045612v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.9897" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948377v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948355v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garcia de Cortazar-Atauri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624248v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aigrain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brugiere" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20191203020" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523818v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20160703015" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523823v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20160703016" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658383v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Montaigne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Manuel Coelho" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Couderc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657454v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Coelho" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684505v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hannin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Codron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thoyer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140550v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581895v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732866v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vacher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Mestre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04831134v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04766834v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05055966v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/HjtJ9pgt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562443v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Duquesnois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05049662v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/hR5JUMns" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746428v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04344025v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04334776v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Graveline" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20236801043" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04344035v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136408v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03869054v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03648102v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871542v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03618359v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284270v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Maurel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03248299v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319358v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03464259v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03311078v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319378v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319645v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322205v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789930v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740922v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gautier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822418v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820981v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Dejean" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816982v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812606v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816588v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756894v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817750v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Academy of Wine Business Research" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Ecole Nationale Superieure Agronomique de Montpellier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Universit&#233; Montpellier 1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833063v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827363v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719399v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fernandez Mena" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03869137v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627036v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Amadieu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Wine+Management+and+Marketing%2C+Volume+2%3A+Responses+of+the+Industry+to+Crises+and+New+Expectations-p-9781786308740" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256308v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141751v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/management-et-marketing-du-vin/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02996301v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837796v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blondin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simonneau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824980v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Couderc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois d'Hauteville" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833198v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828252v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833402v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sebillotte" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina Sebillotte" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904630v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Ress&#233;guier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence David" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904690v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627191v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394302208.ch11" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04915110v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394302208.oth" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627175v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Arnal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lepage" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394302208.ch10" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04494463v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627097v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394302208.fmatter" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04494534v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256445v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256363v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256419v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256494v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141850v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141737v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03404263v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03454498v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Gerbal-Medalle" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03216688v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141778v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119777434.ch2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895682v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03114912v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03115239v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03115262v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951585v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183277v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Montaigne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coelho" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Couderc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brugi&#232;re" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811756v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813468v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Codron" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thoyer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828227v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732007v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P&#233;tr&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791440v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836197v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Laporte" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03263967v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537003v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506534v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Briguiere" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818190v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03641399v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubois Benjamin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165308v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-hannin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1646-9383" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144098210" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132859v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Dolet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Maza" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffroy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Le Fur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Paire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2026.60.1.9456" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05549571v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Cheriet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hannin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05549541v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chaillard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05191568v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fernandez-Mena" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gautier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.3.9211" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05007261v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01012-7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557292v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chervin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04699298v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Samsom" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier-Salvagnac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2024.8262" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574917v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aigrain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giraud-Heraud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philippe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Revel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709331v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Geffroy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2024.8261" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04122556v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilpart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Le Roux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayeul Plaige" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.2.7246" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718611v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Touzard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nougier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech135" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03414525v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Brugiere" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gautier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03583862v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zito" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Richard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Brugi&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202118003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045612v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.9897" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948377v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948355v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garcia de Cortazar-Atauri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624248v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aigrain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brugiere" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20191203020" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523823v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20160703016" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523818v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20160703015" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658383v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Montaigne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Manuel Coelho" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Couderc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657454v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Coelho" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684505v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hannin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Codron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thoyer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140550v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746428v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732866v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vacher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Mestre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04831134v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04766834v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581895v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562443v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Duquesnois" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05049662v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/hR5JUMns" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05055966v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/HjtJ9pgt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136408v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04344035v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04334776v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Graveline" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20236801043" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04344025v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03618359v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03648102v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871542v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03869054v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319358v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03248299v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284270v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Maurel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03464259v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03311078v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319645v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322205v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319378v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789930v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740922v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gautier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822418v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820981v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Dejean" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816982v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812606v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817750v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Academy of Wine Business Research" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Ecole Nationale Superieure Agronomique de Montpellier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Universit&#233; Montpellier 1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816588v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756894v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833063v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827363v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719399v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fernandez Mena" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03869137v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627036v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Amadieu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Wine+Management+and+Marketing%2C+Volume+2%3A+Responses+of+the+Industry+to+Crises+and+New+Expectations-p-9781786308740" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256308v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141751v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/management-et-marketing-du-vin/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02996301v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837796v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blondin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simonneau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824980v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Couderc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois d'Hauteville" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833198v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828252v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833402v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sebillotte" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina Sebillotte" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904630v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Ress&#233;guier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence David" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904690v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04494534v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04915110v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394302208.oth" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627175v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Arnal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lepage" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394302208.ch10" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627191v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394302208.ch11" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04494463v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627097v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394302208.fmatter" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256494v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256445v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256419v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256363v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141778v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119777434.ch2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03454498v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Gerbal-Medalle" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141737v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03404263v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141850v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03216688v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03115262v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03114912v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895682v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03115239v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951585v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183277v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Montaigne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coelho" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Couderc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brugi&#232;re" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811756v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813468v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Codron" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thoyer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828227v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732007v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P&#233;tr&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791440v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836197v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Laporte" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03263967v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537003v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506534v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Briguiere" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818190v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03641399v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubois Benjamin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165308v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>