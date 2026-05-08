--- v1 (2026-04-18)
+++ v2 (2026-05-08)
@@ -215,312 +215,312 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Receptiveness of the wine industry to fungus-resistant grape varieties in the south of France</w:t>
+                <w:t xml:space="preserve">L’émergence des variétés de vigne résistantes aux maladies en France à travers le prisme médiatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-Antoine Dolet</w:t>
+                <w:t xml:space="preserve">Caroline Paire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Maza</w:t>
+                <w:t xml:space="preserve">Foued Cheriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Y. Le Fur</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hervé Hannin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OENO One</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 1 (395), pp.101-116</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05132859v2</w:t>
+                <w:t xml:space="preserve">hal-05549571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’émergence des variétés de vigne résistantes aux maladies en France à travers le prisme médiatique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Receptiveness of the wine industry to fungus-resistant grape varieties in the south of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Dolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Maza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Le Fur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Paire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 60 (1), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2026.60.1.9456⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05549571v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05132859v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Difficultés des transmissions viticoles en contexte de crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foued Cheriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Chaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -584,51 +584,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Fernandez-Mena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -701,51 +701,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Fernandez-Mena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -786,489 +786,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05007261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leviers et freins à l’adoption des nouvelles variétés de vigne par les producteurs : un cas d’étude sur un territoire pilote du Nord-Est des États-Unis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plutôt qu’espérer un grand soir de la relance d’une consommation nationale, construisons un nouveau système de valorisation du vin [Tribune au journal Le Monde]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Chervin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Patrick Aigrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Giraud-Heraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles de Revel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 190, pp.1-4</w:t>
+              <w:t xml:space="preserve">Le Monde.fr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04557292v1</w:t>
+                <w:t xml:space="preserve">hal-04574917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">History of breeding programmes for fungus resistant grape varieties in Europe, France and the Occitanie region</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Leviers et freins à l’adoption des nouvelles variétés de vigne par les producteurs : un cas d’étude sur un territoire pilote du Nord-Est des États-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foued Cheriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valérie Olivier-Salvagnac</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 190, pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04699298v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04557292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plutôt qu’espérer un grand soir de la relance d’une consommation nationale, construisons un nouveau système de valorisation du vin [Tribune au journal Le Monde]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Aigrain</w:t>
+                <w:t xml:space="preserve">History of breeding programmes for fungus resistant grape varieties in Europe, France and the Occitanie region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Paire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Dolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Giraud-Heraud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Hannin</w:t>
+                <w:t xml:space="preserve">Alain Samsom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Philippe</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valérie Olivier-Salvagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Monde.fr</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 September 2024, pp.8262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/IVES-TR.2024.8262⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04574917v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resumption of the planting of grapevine varieties in France, referred to as &amp;quot;disease-resistant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Dolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-Antoine Dolet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Caroline Paire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foued Cheriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Le Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 25 September 2024, pp.8261. </w:t>
@@ -1440,51 +1440,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le jeu de rôle prospectif et participatif comme sensibilisation à une approche collective de l’adaptation au changement climatique pour la filière vigne et vin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1544,51 +1544,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les propositions de la profession au ministre pour se préparer au changement climatique : quels apports de la recherche à la stratégie présentée par la profession ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Brugiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1596,51 +1596,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aigrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Oenologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 307, pp.24-31</w:t>
@@ -1708,51 +1708,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Zito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aigrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Brugière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1829,51 +1829,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aigrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1963,51 +1963,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2097,51 +2097,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue parlementaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
@@ -2298,57 +2298,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travaux de prospective sur l'adaptation de la viticulture au changement climatique : quelles séries d'événements pourraient favoriser différentes stratégies d'adaptation ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Adaptation au changement climatique : l'intérêt d'une démarche prospective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aigrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2356,133 +2356,133 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Giraud-Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIO Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/bioconf/20160703016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/bioconf/20160703015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02523823v1</w:t>
+                <w:t xml:space="preserve">hal-02523818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation au changement climatique : l'intérêt d'une démarche prospective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Travaux de prospective sur l'adaptation de la viticulture au changement climatique : quelles séries d'événements pourraient favoriser différentes stratégies d'adaptation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aigrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2490,103 +2490,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Giraud-Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIO Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/bioconf/20160703015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/bioconf/20160703016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02523818v1</w:t>
+                <w:t xml:space="preserve">hal-02523823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La filière française du vin dans le marché mondial</w:t>
               </w:r>
@@ -2611,64 +2611,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Manuel Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aigrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes de la Documentation française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 5323, pp.11-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2719,51 +2719,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'OIV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 81 (929-931), pp.381-404</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2915,77 +2915,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opportunités et contraintes de la transmission en viticulture en Occitanie : croisement des perspectives des cédants et des repreneurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foued Cheriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Chaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Journées Georges Doriot « L’entrepreneuriat au cœur des transformations politiques et sociales »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Freiburg, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3004,1896 +3004,1896 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05140550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportunities and challenges in the adoption of new grape varieties by producers: a case study from the Northeastern United</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">La filière Vignes-Vins : spécificités, organisations et acteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45. World Congress of Vine and Wine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ministère de l'Agriculture, de la Souveraineté alimentaire et de la Forêt; International Organisation of Vine and Wine (OIV), Oct 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">Ecole jeunes chercheurs Vigne &amp; Vin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Mèze, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04746428v1</w:t>
+                <w:t xml:space="preserve">hal-04581895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticide-Free viticulture: towards agroecological wine-producing socioecosystems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Contexte de crise et difficultés d’installation et de transmission agricoles : cas de la filière viticole en Vallée du Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foued Cheriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Chaillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45. World Congress of Vine and Wine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">18. Journées de Recherche en Sciences Sociales (JRSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFER; INRAE; CIRAD, Dec 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04732866v1</w:t>
+                <w:t xml:space="preserve">hal-04831134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contexte de crise et difficultés d’installation et de transmission agricoles : cas de la filière viticole en Vallée du Rhône</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Contexte de crise et difficultés d'installation et de transmission agricoles : Cas de la filière viticole en Vallée du Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foued Cheriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Chaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Journées de Recherche en Sciences Sociales (JRSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFER; INRAE; CIRAD, Dec 2024, Reims, France</w:t>
+              <w:t xml:space="preserve">17. Congrès International Francophone en Entrepreneuriat et PME (CIFPME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Laval, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04831134v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contexte de crise et difficultés d'installation et de transmission agricoles : Cas de la filière viticole en Vallée du Rhône</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Pesticide-Free viticulture: towards agroecological wine-producing socioecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Mestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Congrès International Francophone en Entrepreneuriat et PME (CIFPME)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Laval, Canada</w:t>
+              <w:t xml:space="preserve">45. World Congress of Vine and Wine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04766834v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La filière Vignes-Vins : spécificités, organisations et acteurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">La filière vitivinicole française face au changement climatique (partie 1) : une stratégie nationale fondée sur une approche prospective et participative.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Brugière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ollat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Aigrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole jeunes chercheurs Vigne &amp; Vin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">45. World Congress of Vine and Wine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Dijon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58233/HjtJ9pgt⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04581895v1</w:t>
+                <w:t xml:space="preserve">hal-05055966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The relevance of foresight exercises for wine territories facing global polycrisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Duquesnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Brugière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. International Conference on Business Management "Resilience and Reinvention for Sustainable Development in the VUCA world" (ICBM 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Colombo, Sri Lanka. pp.942-967</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A look back at 20 years of exploring the future of the vines and wines sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Brugière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aigrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45. World Congress of Vine and Wine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Dijon, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58233/hR5JUMns⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05049662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La filière vitivinicole française face au changement climatique (partie 1) : une stratégie nationale fondée sur une approche prospective et participative.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Opportunities and challenges in the adoption of new grape varieties by producers: a case study from the Northeastern United</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foued Cheriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Patrick Aigrain</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Olivier-Salvagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45. World Congress of Vine and Wine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2024, Dijon, France. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Ministère de l'Agriculture, de la Souveraineté alimentaire et de la Forêt; International Organisation of Vine and Wine (OIV), Oct 2024, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58233/HjtJ9pgt⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05055966v1</w:t>
+                <w:t xml:space="preserve">hal-04746428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les rendements viticoles dans les différents segments de marché ; situations et évolutions en contexte de changement climatique ; un essai d'analyse spatiale des déterminants en Languedoc</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Grapevine yield big-data for soil and climate zoning. A case study in Languedoc-Roussillon, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Fernandez-Mena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guilpart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renan Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Graveline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eau et viticulture, la Méditerranée aux avant-postes ? Enjeux et stratégies dans un contexte de changements climatiques et sociétaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">44. World Congress of Vine and Wine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Organisation internationale de la vigne et du vin (OIV), Jun 2023, Cadix, Spain. pp.01043, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bioconf/20236801043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04136408v1</w:t>
+                <w:t xml:space="preserve">hal-04334776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospectives de la filière viticole française à l’horizon 2040-2045</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Opportunities and challenges in the adoption of new grape varieties by producers: a case study from the Northeastern United States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foued Cheriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Olivier-Salvagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journée de Recherche en Marketing du Vin (JRMV2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344035v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grapevine yield big-data for soil and climate zoning. A case study in Languedoc-Roussillon, France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prospectives de la filière viticole française à l’horizon 2040-2045</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Hannin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44. World Congress of Vine and Wine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2. Journée de Recherche en Marketing du Vin (JRMV2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/bioconf/20236801043⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04334776v1</w:t>
+                <w:t xml:space="preserve">hal-04344035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportunities and challenges in the adoption of new grape varieties by producers: a case study from the Northeastern United States</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Les rendements viticoles dans les différents segments de marché ; situations et évolutions en contexte de changement climatique ; un essai d'analyse spatiale des déterminants en Languedoc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journée de Recherche en Marketing du Vin (JRMV2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Eau et viticulture, la Méditerranée aux avant-postes ? Enjeux et stratégies dans un contexte de changements climatiques et sociétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire d’entreprises vigne et vin; Chaire partenariale Eau, Agriculture et Changement climatique, May 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04344025v1</w:t>
+                <w:t xml:space="preserve">hal-04136408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La qualité des vins de demain : approche économique, marketing et prospective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">How to cultivate grape without pesticide, the VITAE project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Foued Cheriet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journée Scientifique de la Vigne et du Vin - JSVV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Key Initiative MUSE (KIM) Montpellier Vine &amp; Wine Sciences; UMR Sciences Pour l’Œnologie (UMR SPO), Mar 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Montpellier Vine &amp; WIne sciences - International seminar: Sharing knowledge &amp; designing research programs to address key challenges of the vine-wine sector</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MUSE Montpellier Université d'Excellence; Université de Montpellier (UM); INRAE - Institut national de recherche pour l'agriculture, l'alimentation et l'environnement; L'Institut Agro Montpellier, Oct 2022, Montpellier, France. pp.16-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03618359v1</w:t>
+                <w:t xml:space="preserve">hal-03869054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une démarche prospective fondatrice d'une stratégie agro-écologique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">La filière vitivinicole française face au changement climatique : scénarios et stratégies à l'horizon 2050</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre Chercheurs - Professionnels : Sortir des pesticides en viticulture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Beaune, Montpellier, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Matinée innovation. Séminaire Vigne et vin en mutation : l’analyse prospective au coeur de l’acclimatation ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bordeaux Sciences Economiques; Inno'Vin, Oct 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03648102v1</w:t>
+                <w:t xml:space="preserve">hal-03871542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La filière vitivinicole française face au changement climatique : scénarios et stratégies à l'horizon 2050</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Une démarche prospective fondatrice d'une stratégie agro-écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matinée innovation. Séminaire Vigne et vin en mutation : l’analyse prospective au coeur de l’acclimatation ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bordeaux Sciences Economiques; Inno'Vin, Oct 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Rencontre Chercheurs - Professionnels : Sortir des pesticides en viticulture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Beaune, Montpellier, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03871542v1</w:t>
+                <w:t xml:space="preserve">hal-03648102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to cultivate grape without pesticide, the VITAE project</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">La qualité des vins de demain : approche économique, marketing et prospective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foued Cheriet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Montpellier Vine &amp; WIne sciences - International seminar: Sharing knowledge &amp; designing research programs to address key challenges of the vine-wine sector</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MUSE Montpellier Université d'Excellence; Université de Montpellier (UM); INRAE - Institut national de recherche pour l'agriculture, l'alimentation et l'environnement; L'Institut Agro Montpellier, Oct 2022, Montpellier, France. pp.16-16</w:t>
+              <w:t xml:space="preserve">13. Journée Scientifique de la Vigne et du Vin - JSVV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Key Initiative MUSE (KIM) Montpellier Vine &amp; Wine Sciences; UMR Sciences Pour l’Œnologie (UMR SPO), Mar 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03869054v1</w:t>
+                <w:t xml:space="preserve">hal-03618359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le jeu de rôle prospectif et participatif comme sensibilisation à une approche collective de l’adaptation au changement climatique pour la filière vigne et vin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Les déterminants nombreux et complexes des marchés vinicoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le développement durable dans la formation et les activités d’ingénieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Ingenium, Jun 2021, Online, France</w:t>
+              <w:t xml:space="preserve">Séminaire Laccave 2.21 "Idéotypes &amp; Vins de demain"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03319358v1</w:t>
+                <w:t xml:space="preserve">hal-03248299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants nombreux et complexes des marchés vinicoles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">The effect of a crisis context on French wine exports: Comparison of independent wineries and wine cooperatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foued Cheriet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Laccave 2.21 "Idéotypes &amp; Vins de demain"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Online, France</w:t>
+              <w:t xml:space="preserve">ICA CCR Europe Research Conference "cooperatives in transition facing crisis"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03248299v1</w:t>
+                <w:t xml:space="preserve">hal-03284270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of a crisis context on French wine exports: Comparison of independent wineries and wine cooperatives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Le jeu de rôle prospectif et participatif comme sensibilisation à une approche collective de l’adaptation au changement climatique pour la filière vigne et vin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Foued Cheriet</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Nougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICA CCR Europe Research Conference "cooperatives in transition facing crisis"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Online, France</w:t>
+              <w:t xml:space="preserve">Le développement durable dans la formation et les activités d’ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Ingenium, Jun 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03284270v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of a crisis context on French wine exports: Comparison of independent wineries and wine cooperatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foued Cheriet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd ICA World Cooperative Congress: “Deepening our Cooperative Identity”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Online, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4944,64 +4944,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Graveline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Innovation 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau de Recherche sur l'Innovation (RRI), Jun 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5020,402 +5020,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03311078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to develop strategies of adaptation to climate change based on a foresight exercise?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">A quoi pourrait ressembler la filière vigne et vin française en 2050 ? Une mobilisation concertée pour répondre à cet enjeu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ollat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aigrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Brugiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. GiESCO International Meeting: a multidisciplinary vision towards sustainable viticulture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Group of international Experts of vitivinicultural Systems for Co-Operation (GIESCO), Jun 2019, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">13. Rencontres du Clos-Vougeot - Fluctuations climatiques et vignobles, du Néolithique à l'actuel : impacts, résilience et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire Unesco "Culture et Traditions du Vin", Oct 2019, Vougeot, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03319645v1</w:t>
+                <w:t xml:space="preserve">hal-03319378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How will the French wine industry adapt to climate change ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French / South African workshop on future of wine industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Stellenbosch University, Apr 2019, Stellenbosch, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quoi pourrait ressembler la filière vigne et vin française en 2050 ? Une mobilisation concertée pour répondre à cet enjeu</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">How to develop strategies of adaptation to climate change based on a foresight exercise?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aigrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Brugiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Rencontres du Clos-Vougeot - Fluctuations climatiques et vignobles, du Néolithique à l'actuel : impacts, résilience et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chaire Unesco "Culture et Traditions du Vin", Oct 2019, Vougeot, France</w:t>
+              <w:t xml:space="preserve">21. GiESCO International Meeting: a multidisciplinary vision towards sustainable viticulture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Group of international Experts of vitivinicultural Systems for Co-Operation (GIESCO), Jun 2019, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03319378v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lessons from a Prospective on the French Wine Industry Under Climate Change (2050)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aigrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5522,51 +5522,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Brugiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5621,51 +5621,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les coopératives vitivinicoles en Europe et dans le Nouveau Monde : une étude exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Manuel Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5703,77 +5703,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective sectorielle et stratégie d’entreprise : l’exemple vitivinicole français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aigrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de sensibilisation aux méthodes et pratiques de prospective au Luxembourg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Recherche Public Henri Tudor (CRP Henri Tudor). LUX.; Service Central de la Statistique et des Etudes Economiques (STATEC). LUX.; Observatoire de la Compétitivité du Grand-Duché de Luxembourg. LUX., Jan 2008, Luxembourg, Luxembourg. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5798,77 +5798,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’une prospective de filière aux décisions stratégiques de l’entreprise : un essai de « prospective stratégique » appliqué aux entreprises de la filière vitivinicole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aigrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31. Congresso mondiale della vigna e del vino</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Office International de la Vigne et du Vin (OIV). FRA., Jun 2008, Verone, Italie. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5893,64 +5893,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’une prospective de filière aux décisions stratégiques de l’entreprise, un essai de « prospective stratégique » appliqué aux entreprises de la filière vitivinicole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aigrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Dejean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5982,333 +5982,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02812606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prospective stratégique : application à la filière française Vignes-Vins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">La prospective stratégique : application à la filière française vignes-vins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aigrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International wine business and marketing research conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Montpellier, France. 19 p</w:t>
+              <w:t xml:space="preserve">3. International wine business &amp; marketing research conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02817750v1</w:t>
+                <w:t xml:space="preserve">hal-02756894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le terroir est-il une stratégie pour le secteur vitivinicole ? le terroir a-t-il un avenir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université de la vigne et du vin. "Le terroir : Passé ou devenir du vin ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Ferrals les corbières, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prospective stratégique : application à la filière française vignes-vins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">La prospective stratégique : application à la filière française Vignes-Vins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aigrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Academy of Wine Business Research</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Ecole Nationale Superieure Agronomique de Montpellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Université Montpellier 1</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International wine business &amp; marketing research conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Montpellier, France</w:t>
+              <w:t xml:space="preserve">3. International wine business and marketing research conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Montpellier, France. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756894v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02817750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle organisation pour une production durable de vin au plan mondial? Les apports d'une démarche prospective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Fruit, nut and vegetable production engineering symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Montpellier, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6716,90 +6716,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wine management and marketing 2: Responses of the industry to crises and new expectations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foued Cheriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Amadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiley-ISTE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.368, 2024, Agriculture, Food Science and Nutrition, 978-1-786-30874-0</w:t>
             </w:r>
           </w:p>
@@ -6826,90 +6826,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management et marketing du vin 2 : comprendre les enjeux et les nouvelles opportunités pour la filière vigne et vin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foued Cheriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Amadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Foued Cheriet, Carole Maurel, Paul Amadieu, Hervé Hannin. ISTE Editions, 378 p., 2023, Agriculture, Science des aliments et nutrition, 9781784059569</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6927,90 +6927,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management et marketing du vin : opportunités pour les entreprises et enjeux pour la filière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foued Cheriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Amadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Foued Cheriet, Carole Maurel, Paul Amadieu, Hervé Hannin. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -7041,90 +7041,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wine management and marketing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foued Cheriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Amadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Foued Cheriet, Carole Maurel, Paul Amadieu, Hervé Hannin. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiley-ISTE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -7168,51 +7168,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vigne et vin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7282,51 +7282,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacchus 2008 : enjeux, stratégies et pratiques dans la filière vitivinicole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François d'Hauteville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7409,51 +7409,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François d'Hauteville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, 304 p., 2005, Bacchus, 978-2-10-049295-4 978-2-1004-9295-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7497,51 +7497,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François d'Hauteville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Montaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7585,64 +7585,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective : Vignes et Vins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Sebillotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aigrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clementina Sebillotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7709,51 +7709,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing knowledge for training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure de Rességuier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7851,90 +7851,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participatory foresight approach and national strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Brugière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aigrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ollat, Nathalie; Touzard, Jean-Marc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vine, wine and climate change</w:t>
@@ -7961,2027 +7961,1975 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04904690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective participative et stratégie nationale</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Nathalie Ollat; Jean-Marc Touzard. </w:t>
+                <w:t xml:space="preserve">Research and training, factors of competitiveness and adaptation: The Montpellier vine and wine cluster case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Hannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Foued Cheriet; Carole Maurel; Paul Amadieu; Hervé Hannin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vigne, vin et changement climatique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wine management and marketing 2: Responses of the industry to crises and new expectations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiley-ISTE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.197-220, 2024, Agriculture, Food Science and Nutrition, 978-1-786-30874-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781394302208.ch11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04494534v1</w:t>
+                <w:t xml:space="preserve">hal-04627191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting to Meet Market Challenges and Societal Expectations, and Anticipating an Uncertain Future…[Conculsion]</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Collective strategies and positioning: The case of the Loire Volcanique Initiative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foued Cheriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Foued Cheriet</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Foued Cheriet; Carole Maurel; Paul Amadieu; Hervé Hannin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wine management and marketing 2: Responses of the industry to crises and new expectations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiley-ISTE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.323-326, 2024, Agriculture, Food Science and Nutrition, 978-1-786-30874-0. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, pp.167-195, 2024, Agriculture, Food Science and Nutrition, 978-1-786-30874-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781394302208.ch10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781394302208.oth⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04915110v1</w:t>
+                <w:t xml:space="preserve">hal-04627175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective strategies and positioning: The case of the Loire Volcanique Initiative</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Adapting to Meet Market Challenges and Societal Expectations, and Anticipating an Uncertain Future…[Conculsion]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Amadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Hannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foued Cheriet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fanny Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Foued Cheriet; Carole Maurel; Paul Amadieu; Hervé Hannin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wine management and marketing 2: Responses of the industry to crises and new expectations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiley-ISTE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.167-195, 2024, Agriculture, Food Science and Nutrition, 978-1-786-30874-0. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, pp.323-326, 2024, Agriculture, Food Science and Nutrition, 978-1-786-30874-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781394302208.oth⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781394302208.ch10⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04627175v1</w:t>
+                <w:t xml:space="preserve">hal-04915110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research and training, factors of competitiveness and adaptation: The Montpellier vine and wine cluster case</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">La construction des connaissances pour la formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure de Rességuier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Nougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Foued Cheriet; Carole Maurel; Paul Amadieu; Hervé Hannin. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Ollat; Jean-Marc Touzard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wine management and marketing 2: Responses of the industry to crises and new expectations</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vigne, vin et changement climatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Quae, pp.180-194, 2024, 978-2-7592-3796-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781394302208.ch11⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04627191v1</w:t>
+                <w:t xml:space="preserve">hal-04494463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction des connaissances pour la formation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Wine management and marketing 2: Responses of the industry to crises and new expectations [Introduction]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Nathalie Ollat; Jean-Marc Touzard. </w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foued Cheriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Amadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Foued Cheriet; Carole Maurel; Paul Amadieu; Hervé Hannin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vigne, vin et changement climatique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wine management and marketing 2: Responses of the industry to crises and new expectations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiley-ISTE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.XIX-XXIX, 2024, Agriculture, Food Science and Nutrition, 978-1-786-30874-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781394302208.fmatter⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04494463v1</w:t>
+                <w:t xml:space="preserve">hal-04627097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wine management and marketing 2: Responses of the industry to crises and new expectations [Introduction]</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">Foued Cheriet; Carole Maurel; Paul Amadieu; Hervé Hannin. </w:t>
+                <w:t xml:space="preserve">Prospective participative et stratégie nationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Brugière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Aigrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Ollat; Jean-Marc Touzard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wine management and marketing 2: Responses of the industry to crises and new expectations</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vigne, vin et changement climatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Quae, pp.231-242, 2024, 978-2-7592-3796-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781394302208.fmatter⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04627097v1</w:t>
+                <w:t xml:space="preserve">hal-04494534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S’adapter pour répondre aux enjeux du marché, aux attentes sociétales et anticiper un avenir incertain… [Conclusion]</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Stratégies collectives et positionnement : le cas de l’initiative Loire Volcanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foued Cheriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Foued Cheriet</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Foued Cheriet, Carole Maurel, Paul Amadieu, Hervé Hannin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management et marketing du vin 2 : comprendre les enjeux et les nouvelles opportunités pour la filière vigne et vin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ISTE Editions, pp.345-348, 2023, Agriculture, Science des aliments et nutrition, 9781784059569</w:t>
+              <w:t xml:space="preserve">, ISTE Editions, pp.189- 216, 2023, Agriculture, Science des aliments et nutrition, 9781784059569</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04256494v1</w:t>
+                <w:t xml:space="preserve">hal-04256419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche et formation, facteurs de compétitivité et d’adaptation : le cas du cluster vigne-vin de Montpellier</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Management et marketing du vin 2 : comprendre les enjeux et les nouvelles opportunités pour la filière vigne et vin [Introduction]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foued Cheriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Amadieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Foued Cheriet, Carole Maurel, Paul Amadieu, Hervé Hannin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management et marketing du vin 2 : comprendre les enjeux et les nouvelles opportunités pour la filière vigne et vin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ISTE Editions, pp.217- 235, 2023, Agriculture, Science des aliments et nutrition, 9781784059569</w:t>
+              <w:t xml:space="preserve">, ISTE Editions, pp.5-17, 2023, Agriculture, Science des aliments et nutrition, 9781784059569</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04256445v1</w:t>
+                <w:t xml:space="preserve">hal-04256363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies collectives et positionnement : le cas de l’initiative Loire Volcanique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Recherche et formation, facteurs de compétitivité et d’adaptation : le cas du cluster vigne-vin de Montpellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fanny Lepage</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Foued Cheriet, Carole Maurel, Paul Amadieu, Hervé Hannin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management et marketing du vin 2 : comprendre les enjeux et les nouvelles opportunités pour la filière vigne et vin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ISTE Editions, pp.189- 216, 2023, Agriculture, Science des aliments et nutrition, 9781784059569</w:t>
+              <w:t xml:space="preserve">, ISTE Editions, pp.217- 235, 2023, Agriculture, Science des aliments et nutrition, 9781784059569</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04256419v1</w:t>
+                <w:t xml:space="preserve">hal-04256445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management et marketing du vin 2 : comprendre les enjeux et les nouvelles opportunités pour la filière vigne et vin [Introduction]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">S’adapter pour répondre aux enjeux du marché, aux attentes sociétales et anticiper un avenir incertain… [Conclusion]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Amadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foued Cheriet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Amadieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Foued Cheriet, Carole Maurel, Paul Amadieu, Hervé Hannin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management et marketing du vin 2 : comprendre les enjeux et les nouvelles opportunités pour la filière vigne et vin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ISTE Editions, pp.5-17, 2023, Agriculture, Science des aliments et nutrition, 9781784059569</w:t>
+              <w:t xml:space="preserve">, ISTE Editions, pp.345-348, 2023, Agriculture, Science des aliments et nutrition, 9781784059569</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04256363v1</w:t>
+                <w:t xml:space="preserve">hal-04256494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le vignoble français face au changement climatique : l'élaboration d’une stratégie d’adaptation à partir de scénarios de prospective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Construire un avenir pour la filière vitivinicole [Conclusion]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Amadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foued Cheriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Foued Cheriet, Carole Maurel, Paul Amadieu, Hervé Hannin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management et marketing du vin : opportunités pour les entreprises et enjeux pour la filière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISTE Editions; Wiley</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ISTE Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.291-298, 2021, Agriculture, Science des aliments et nutrition, 9781784057237</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03141778v1</w:t>
+                <w:t xml:space="preserve">hal-03141850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enoturismo en Francia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Gerbal-Medalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Raúl Compés López; Gergely Szolnoki. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enoturismo sostenible e innovador. Modelos de éxito alrededor del mundo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cajamar Caja Rural, 2021, Monografías, 978-84-95531-53-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03454498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vin, marketing et management : spécificités et enjeux [introduction]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foued Cheriet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Foued Cheriet, Carole Maurel, Paul Amadieu, Hervé Hannin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management et marketing du vin : opportunités pour les entreprises et enjeux pour la filière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Agriculture, Science des aliments et nutrition, 9781784057237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03141737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une démarche de prospective pour construire des stratégies d’adaptation à l’échelle régionale et nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier Régional Occitanie sur les Changements Climatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03404263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire un avenir pour la filière vitivinicole [Conclusion]</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Wine tourism in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Gerbal-Medalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Foued Cheriet, Carole Maurel, Paul Amadieu, Hervé Hannin. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Raúl Compés López; Gergely Szolnoki. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management et marketing du vin : opportunités pour les entreprises et enjeux pour la filière</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.291-298, 2021, Agriculture, Science des aliments et nutrition, 9781784057237</w:t>
+              <w:t xml:space="preserve">Sustainable and innovative wine tourism. Success models from all around the world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cajamar Caja Rural, pp.183-195, 2021, Monografías, 978-84-95531-55-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03141850v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03216688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wine tourism in France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Le vignoble français face au changement climatique : l'élaboration d’une stratégie d’adaptation à partir de scénarios de prospective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Raúl Compés López; Gergely Szolnoki. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Aigrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Brugière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Foued Cheriet, Carole Maurel, Paul Amadieu, Hervé Hannin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable and innovative wine tourism. Success models from all around the world</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Management et marketing du vin : opportunités pour les entreprises et enjeux pour la filière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE Editions; Wiley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.55-76, 2021, Agriculture, Science des aliments et nutrition, 9781784057237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119777434.ch2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03216688v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03141778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wine management and marketing: Opportunities for companies and challenges for the industry [Conclusion]</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Le terroir, ses représentations et ses enjeux. Évolutions à la lumière d'approches prospectives interdisciplinaires dans le secteur du vin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Foued Cheriet, Carole Maurel, Paul Amadieu, Hervé Hannin. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Louis Yengue; Kilien Stengel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wine management and marketing: Opportunities for companies and challenges for the industry</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.245-251, 2020, 9781786305282</w:t>
+              <w:t xml:space="preserve">Le terroir viticole : Espace et figures de qualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presse Universitaires de Tours, pp.225-246, 2020, Table des Hommes, 978-2-86906-731-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03115262v1</w:t>
+                <w:t xml:space="preserve">hal-03895682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The french vineyard in the face of climate change: Developing an adaptation strategy based on prospective scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aigrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10047,229 +9995,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03114912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le terroir, ses représentations et ses enjeux. Évolutions à la lumière d'approches prospectives interdisciplinaires dans le secteur du vin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Wine management and marketing: Opportunities for companies and challenges for the industry [introduction: Specificities and challenges]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Jean-Louis Yengue; Kilien Stengel. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foued Cheriet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Foued Cheriet, Carole Maurel, Paul Amadieu, Hervé Hannin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le terroir viticole : Espace et figures de qualité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presse Universitaires de Tours, pp.225-246, 2020, Table des Hommes, 978-2-86906-731-8</w:t>
+              <w:t xml:space="preserve">Wine management and marketing: Opportunities for companies and challenges for the industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiley-ISTE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.XVII-XXXVII, 2020, 9781786305282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03895682v1</w:t>
+                <w:t xml:space="preserve">hal-03115239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wine management and marketing: Opportunities for companies and challenges for the industry [introduction: Specificities and challenges]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Wine management and marketing: Opportunities for companies and challenges for the industry [Conclusion]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Amadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foued Cheriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Foued Cheriet</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Foued Cheriet, Carole Maurel, Paul Amadieu, Hervé Hannin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wine management and marketing: Opportunities for companies and challenges for the industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiley-ISTE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.XVII-XXXVII, 2020, 9781786305282</w:t>
+              <w:t xml:space="preserve">, pp.245-251, 2020, 9781786305282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03115239v1</w:t>
+                <w:t xml:space="preserve">hal-03115262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From scenarios to pathways: lessons from a foresight study on the French wine industry under climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aigrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10483,64 +10483,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réforme de l’OCM vitivinicole et devenir de la spécificité sectorielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aigrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bacchus 2008 : enjeux, stratégies et pratiques dans la filière vitivinicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, Dunod, 2007, Bacchus, 978-2-10-050000-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10565,51 +10565,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The International Office of Vine and Wine (OIV) and the World Trade Organization (WTO) : standardization issues in the wine sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10660,64 +10660,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La filière vitivinicole française en crise : les apports potentiels d'une démarche prospective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aigrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bacchus 2006 : enjeux, stratégies et pratiques dans la filière vitivinicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2005, Bacchus, 2-10-049295-0 978-2-1004-9295-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10774,77 +10774,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PPR VITAE Project - Podcast épisode 8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Adrian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pétré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10927,51 +10927,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Giraud-Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -11162,51 +11162,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles actions pour la filière vigne et vin face au changement climatique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aigrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11214,51 +11214,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Brugière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -11336,51 +11336,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Giraud-Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRA. 2018, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -11419,51 +11419,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une prospective pour le secteur vignes et vins dans le contexte du changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Briguiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aigrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11524,51 +11524,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vigne et le vin : mutations économiques en France et dans le monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11661,51 +11661,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique d’une stratégie nationale viti-vinicole d’adaptation au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aigrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dubois Benjamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11713,51 +11713,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Brugière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, 385 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
@@ -11815,77 +11815,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PODCAST PPR Vitae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Adrian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11993,51 +11993,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DDC88D60"/>
+    <w:nsid w:val="7DA26091"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12224,51 +12224,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-hannin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1646-9383" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144098210" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132859v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Dolet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Maza" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffroy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Le Fur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Paire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2026.60.1.9456" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05549571v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Cheriet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hannin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05549541v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chaillard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05191568v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fernandez-Mena" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gautier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.3.9211" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05007261v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01012-7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557292v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chervin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04699298v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Samsom" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier-Salvagnac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2024.8262" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574917v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aigrain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giraud-Heraud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philippe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Revel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709331v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Geffroy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2024.8261" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04122556v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilpart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Le Roux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayeul Plaige" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.2.7246" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718611v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Touzard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nougier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech135" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03414525v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Brugiere" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gautier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03583862v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zito" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Richard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Brugi&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202118003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045612v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.9897" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948377v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948355v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garcia de Cortazar-Atauri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624248v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aigrain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brugiere" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20191203020" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523823v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20160703016" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523818v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20160703015" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658383v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Montaigne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Manuel Coelho" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Couderc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657454v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Coelho" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684505v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hannin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Codron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thoyer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140550v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746428v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732866v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vacher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Mestre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04831134v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04766834v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581895v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562443v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Duquesnois" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05049662v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/hR5JUMns" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05055966v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/HjtJ9pgt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136408v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04344035v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04334776v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Graveline" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20236801043" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04344025v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03618359v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03648102v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871542v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03869054v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319358v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03248299v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284270v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Maurel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03464259v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03311078v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319645v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322205v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319378v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789930v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740922v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gautier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822418v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820981v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Dejean" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816982v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812606v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817750v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Academy of Wine Business Research" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Ecole Nationale Superieure Agronomique de Montpellier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Universit&#233; Montpellier 1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816588v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756894v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833063v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827363v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719399v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fernandez Mena" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03869137v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627036v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Amadieu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Wine+Management+and+Marketing%2C+Volume+2%3A+Responses+of+the+Industry+to+Crises+and+New+Expectations-p-9781786308740" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256308v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141751v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/management-et-marketing-du-vin/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02996301v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837796v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blondin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simonneau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824980v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Couderc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois d'Hauteville" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833198v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828252v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833402v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sebillotte" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina Sebillotte" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904630v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Ress&#233;guier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence David" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904690v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04494534v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04915110v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394302208.oth" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627175v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Arnal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lepage" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394302208.ch10" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627191v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394302208.ch11" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04494463v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627097v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394302208.fmatter" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256494v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256445v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256419v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256363v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141778v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119777434.ch2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03454498v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Gerbal-Medalle" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141737v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03404263v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141850v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03216688v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03115262v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03114912v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895682v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03115239v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951585v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183277v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Montaigne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coelho" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Couderc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brugi&#232;re" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811756v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813468v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Codron" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thoyer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828227v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732007v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P&#233;tr&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791440v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836197v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Laporte" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03263967v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537003v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506534v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Briguiere" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818190v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03641399v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubois Benjamin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165308v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-hannin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1646-9383" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144098210" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05549571v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Paire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Cheriet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffroy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hannin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132859v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Dolet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Maza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Le Fur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2026.60.1.9456" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05549541v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chaillard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05191568v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fernandez-Mena" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gautier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.3.9211" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05007261v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01012-7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574917v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aigrain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giraud-Heraud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philippe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Revel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557292v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chervin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04699298v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Samsom" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier-Salvagnac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2024.8262" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709331v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Geffroy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2024.8261" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04122556v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilpart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Le Roux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayeul Plaige" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.2.7246" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718611v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Touzard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nougier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech135" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03414525v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Brugiere" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gautier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03583862v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zito" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Richard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Brugi&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202118003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045612v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.9897" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948377v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948355v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garcia de Cortazar-Atauri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624248v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aigrain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brugiere" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20191203020" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523818v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20160703015" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523823v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20160703016" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658383v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Montaigne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Manuel Coelho" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Couderc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657454v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Coelho" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684505v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hannin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Codron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thoyer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140550v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581895v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04831134v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04766834v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732866v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vacher" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Mestre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05055966v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/HjtJ9pgt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562443v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Duquesnois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05049662v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/hR5JUMns" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746428v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04334776v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Graveline" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20236801043" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04344025v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04344035v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136408v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03869054v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871542v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03648102v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03618359v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03248299v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284270v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Maurel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319358v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03464259v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03311078v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319378v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322205v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319645v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789930v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740922v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gautier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822418v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820981v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Dejean" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816982v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812606v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756894v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816588v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817750v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Academy of Wine Business Research" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Ecole Nationale Superieure Agronomique de Montpellier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Universit&#233; Montpellier 1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833063v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827363v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719399v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fernandez Mena" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03869137v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627036v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Amadieu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Wine+Management+and+Marketing%2C+Volume+2%3A+Responses+of+the+Industry+to+Crises+and+New+Expectations-p-9781786308740" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256308v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141751v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/management-et-marketing-du-vin/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02996301v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837796v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blondin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simonneau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824980v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Couderc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois d'Hauteville" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833198v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828252v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833402v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sebillotte" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina Sebillotte" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904630v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Ress&#233;guier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence David" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904690v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627191v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394302208.ch11" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627175v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Arnal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lepage" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394302208.ch10" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04915110v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394302208.oth" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04494463v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627097v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394302208.fmatter" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04494534v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256419v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256363v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256445v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256494v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141850v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03454498v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Gerbal-Medalle" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141737v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03404263v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03216688v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141778v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119777434.ch2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895682v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03114912v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03115239v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03115262v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951585v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183277v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Montaigne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coelho" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Couderc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brugi&#232;re" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811756v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813468v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Codron" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thoyer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828227v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732007v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P&#233;tr&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791440v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836197v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Laporte" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03263967v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537003v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506534v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Briguiere" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818190v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03641399v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubois Benjamin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165308v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>